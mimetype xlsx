--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10eacab98f90635a560561920ecce11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff9ef4da3abcc6d7edeccffa4cca82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031416f5b9ef4295726094aa23cbc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3a2be98239a818b94b09dfe3c8bd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a26ee57e9580b899e20430fb15465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d7d2328af8d0e180843ca2d95f826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe7e3d3b64d25f8cfeca64e2edf297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9351aea5e3002e35112bd60f25308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030e172b6c3f67906e38ad7b462af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1a39ebb6e9843c00b6bff10c581a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f65eb78e595d04d79f259ee47c2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd33eabaf6e81eb4b05682beb5254212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b1c30a5e1adda15f8fd61795cc7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323346e68cec98fd35da98b5cbe214ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0a89e3e0e01739ca6937d74bdbef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285542e3f73ef2405541cea902e9a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc07346513b3b41d8e2ed6b9850f3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0e5bfe5744093875549f012c1d1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7786762fe8380b78a23c18959aa92919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b2edc2b353a04403c18f89a261d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487395be3f339126f2e9c3c8e61059421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309f6d3a10cb6e6686572a0a01286622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2fe729a9b7d97f2cd66f9e2d812a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de8e0b98c80506963dac1a5670dd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7829d319ecc316046b6c47342cdb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b855f8785e22dce9228aef9de53b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a5cb60d30c0aa8a5192b862e5ee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4b531e3b61ba76fa3d8765d94313128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9deed90a3bf98e3f2c6b2c9b073b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd84bc2d63b7d9e9167f07999a3d2b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f47112a56d1bfdd0069221e25084b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b1cbf2cce6e526123e7cca75c9f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd99d4841c7203d1f459c6fa4abcbf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19477c3ac5c592e2d3822103ded41f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3610a2c1cbd0d5d38950176627477835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ea79aeaf229a6d548ab8fe1fe14a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f3e2858bf9b13539040166e6dc37b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c23975467101626033986a8f78eec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5953a488ce0d18b1e0b8c8d0efd07e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd882bf4c1e25a43f42dd318d19c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73f701b6ac016aa3ef2989bb2e3d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334a4e4f6b0e44b2c2c9d9f7b499a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c387795dde6a6ca9fd06787918ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2d0233e3e4b74032c1eaa5209ff344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc753ec04e4700afacdcea3cfd0b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f092cb14fd0bb76c3f43f31e2a40dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889500ace529a3660b2e5c0b73df6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4287e63d96347d284d43c66ac551aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a1db163547a0903719001773ec8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4c2e6a62cb25eb602d2bcde4a8ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795e984fedb1a45699e14f2a3e111951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e4e8c2aa7050bce895b991864b5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750d446da30354844a0d6b38acf50653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2885939774b834fde49c891fa23ad2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00aa6e4394b8c8870d541bc598e7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b07c5d3657dc42d31dbdc11b6e03d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c979e34c7d417657ef39536375f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a70df45e6bed108eabfff01af60858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41dcb2e8fb737a54005298414c47f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f4ad6f54a8f1cbc20721d10a87a9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1318bb6d249cfe882baedc827d0b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56308759c60daa23803c8dd2a83c5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944bc63e5fac22f4593883ea0d5ce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d9c438cef738299bacd67c7701f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e94f740510220442db1e520279e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c4862e48167f2f8f77524a0201f7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98527a351194ff8be8b512f8e2e58167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114ea29d123db6aa055c1d9fd0d42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc8f87f2b7f0b1717432ed979de8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a2239a0d1edca0a4db986e46cdc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de022930a2737389656fca0b4dc1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf4df9c353e7286efc82c1d12431772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331afb3ebace44471523677758643173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa0e086113d7c8ac0edb1e714998a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46b08f6b67c76847995435be6c9b1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc09d6f4ee755b0f34d7f4ec4ba99276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9713495abd09a84a030618e4dd01a2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c8b0a8b9848cdba54c4a9ec6741478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9999ed485826c3d67c7b3e92876f88279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62bc636e586161138a7c94e62de3f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009517d33fe2cf9dc1f43c721389fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bb6ce24dbc6076c74a07df1faccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd23acbe6bf82133754c0d22975d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f176842fed57ae39cd0737237bb1c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d0b8575a440017fecbdf587480c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846a0d9f7e37ff2377a9a155bae02e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de2937073eda0ddcba216228d1a57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9c72b4e14d1a90872d64f4b29faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81cab173ec1ce997641911f37e750289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8e191e2dc0350a42c91381346d8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8ce7ef525835f5f9857d88af2134d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd905f62321a046724f5eb9a2c65b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b41f8b321c1376a95d6820fe36a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaea112c3b0456762b789823aece8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0aa43f3e28759c04ce43dd37be4be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be347c29c6d8afe12780a7efc8bbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcccd7899d5f24118a9ff4a02661dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6a9fcd570a445b6d1d9a42ca5daf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de83b64eec81155bc31a202377e91c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2375ffce381d4eaf35eafa9346805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e52d8f7bd9adaa55f0bfe90566ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9236a8c768a0bdf67a35065f6b90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0e6ee539621363a2a470db89119a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34f6d3eeb80f3c01914939d68f823104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c09cbca2ea50422bc65abd22ab771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f66b54c871407326727876f98f816106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e9ffcd9398a3afc280b55fe39b94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a0c1bb74aa23bd7c57bb00bf7b20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555adae1e76da6e1eb57dc6012dcbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16081076b9a1055d7a75fa58ddece1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ff0b55688137f8056e464b027251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb08f61ac59dbc8056a43c96d9e76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c99fe9acde68cd25c4863567298ad6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e389d32ecbd5f5d701fb5047eb8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92bdfeabc20508c81be64a0c5f3aee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c72cf0973db535a55a70dd72ca8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4765fc01ecd02c1043bcd9f511affa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38639dad5ee461407b38bdee5ff20bbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4222914a27dc853527a84a8c11032f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7831c367582b2be577c89f9c6e77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d373e77639c75e7fe247a7b73bd456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f5c25c186f887b26e65019b53eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad003ebcf473ea1d8005a65f85f778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dd8fdec2e10fa28c2aa7a7fddab00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1cb6b9965f8b8b1edc0ba2d5cec97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04d87f4f649bc4d80e1f4363a286c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e966fb0ea672b5be2fe9f81aed7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885256d4885c533cdc05c31649054b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6afd68e955e22d0f9d62486c22b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa406bce8b2ba12e2a50f5cb192896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66f61ae0b616dbef7a3f88592bb2cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b2e4f79f18f6690c351c8479a6ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7b4e2fcd8f7d65eb01501e4e2380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f746b68ef0e52996ef5e1424c1f5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4aef82c5d6a762adc7ae9abd454d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a219e412e99cc137274631a88fc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f02301f5f0a67c964b92efae9bb0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d77d33e584501ad70d66693b0c11c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13195f9925b4185e5493f226909f5f00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6d5e034f663d64be0bb3604d1534140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a6a72cd40c6f4380ace928a5cf33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6d9b8991d4688bf1c34ebc19b908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0eb83ac12c56f1b6cdd5832e90a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8508c44e5c1bb6b5684fafdad2166144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c9247bb0e8ce5317c123a79023b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434995ba8ba826d301723b7e577a84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba1f68a9a145984da30e8a4d39cd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab5e195a75a81cf9041011002eedc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6533caa85645e660f2e9530581c22b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7637d3185bdceaae89aea39c2d6ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01795184412473e9b07f84bcfc8c272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a89fd23e962c32c1ad8dd53021f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d3f9f76c8599ce758e94577b8e636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e6ded05681ce3086a8010ebb51e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8d9d82abcbd07d505c7b5bc0e906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb3cfef48a78b14776becc20b2344f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d5b2ef091f54ac9be10f5f934558157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199844b04d418f216c4bfcafd7f3b6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223dbff81fe1af9b255fa5d6351c73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902a7f12c65f24ab4a1e9e62c31685160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527133324f85eec6a68dedc62ffcedf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b41f71efa42f20dfdc51177380a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee0a99a0218ddd7cdc6caf740892e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a88212ea6217babbfc72d42701d19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe67e0d5e85268f6090e5cdddd22a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2979003bbece59d72af06cb9d243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf137bd05e282b2c7d2c54262d52e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20014b9f3b7aa721f4cdded0383b51d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5962e085287726d6ad9bec3964c0d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272800ce1cc746acf84165f87c2ccb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a99c3cf0a662162dd2b144ad9554c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9634486e159fa5c4eb7f4dff9e95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317c3aa1abb1ca7b2f8dd3942c40cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6e981a6bb46568d549436e381efe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46060b9492df75248a4a00192d825175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afce89ae36887cb009ab0008466b7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ea0ee077aa7d20d91e054fdd5489177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361379b910728a545fbb0a5a36074c49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687010a61fcd6342b91dd84b2667d0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aefc159a7ba5181a1465338a39d10180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a87537cd7426cc3031b302ec569691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d9aee6ef2904fb3dd1d12bb5e6af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee22b7a06213bae5800352164b7193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5b6f5b72be8d6a5e74a9093715404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35bec6e04c9ccf95e6c80c7da06ba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d2ad5174e248dc6ece2e662cef3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97842f8146ceac3e4411114ea9c244ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9801d2bdd2c93c4b22cbcfebb0aa6208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4268c5676e71d6ee4b5b156c44640a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da151df406dd8b325431e4066231b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471fd38593c7f8e6385690d98cac3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e014e03ba2a40bb2716a3fc5ef4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7175d1eb88319a2f99d6146abbca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d4184b52ab280c647876379b889314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a45f2fcbb3728ad2cd2dae5a56af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aafd77224f8fdf9c51a66e4c3e073e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d84df6477d6980d9677bf3567e5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837903ede7aff5c50e6e0e5fb74773d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dece9139a6ca4f51e7465f789e7ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc523b583a1a584e14f73b1c58261e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b8628f2ee67c01752e5501f44c2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547e1eee2e46e47894a7df2d8cdb1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147ea5a034ab46b444a11948816b9e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be96199698a49db61ad0ae0ae871124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b99c6e4760fe6d3557ddb001dcf3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e46bcb4eaa9ca7dd3f58610ca231be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b45866b17ec390f9c11a2d295a2b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3000abf7ce9b5f45bb3e29a990819b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea1d02904770cfc68829ce33bb66b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b1990e9ea4be01ee2b10d86a62a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d4e5e25f480a267a5133304712ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff5cfd058deac734b73efd8d6621532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444328d7b6f40280871d56d43df48fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9df38df694a84cddb86d9e1dba53334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ff53c037eedf2972ab1c749bf90e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41903809ed9af6ebd6e5ab7411eb6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032ce97b22f523a7c9bcb3230ea86837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbee792203c27d36c2643b1abcc80838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70cfdc639426487f41086d0b82d5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b825b17c3972cbe939c02942b8216ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d4ee48ff352d18233337521128c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2d02d0947d6181c6606af056790dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581231003ed1d46b55666b7b4fc10de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f387b9f62e8da6255a9db959b29dc8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98fa10a443be64e999ab3ebd5763cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a4d7ab45cceb57ec47a7f86cf266e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ce1ce5031fdd311d51dcf465002e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e895f539d7dd1347a95a45fae566948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4717f02b54f4499662746c1c22f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78455598b6cbc883b31e2d63bcf1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da704e2cbd0dd0df0ed896d595c87951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccaa1bf1c6a8e5c4877da1c8a3793152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2959562ccb45a00a04ae92737e50853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19fb0a0732d5307f9c5ccced315fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bd0de79c1a9c21437d5bfe2e836655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587d2a7d63d50ade294c187f20a4ce356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a498a09a718413743b22d71e33f03d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac354fb23edc3c2550b293207d4eed358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c19a49587f89ca0740c727d8c867959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36fcbf51a1c3cf2e05cb5a239ebb2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1ef7008b836e318a1620f021ba1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da80734e9d67f1dbdc02972d56c6e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3c2a9770b00048084fc32cdfe1ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cc652ee9f5645a867e9a192c288b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6a8327b133d97faf907ca1b7b8fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72dc184c685159566a9005a1e5a2d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50768644d61bcf03c8f6ddca184f9a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202530557ab05ea6fa18eca5ce63e2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df187b604e3915b5f2ddbfe7a9b2001269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0184d9b83e4326edd16078a4e6caa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db6e4c15e23a792c0e808701bdfa3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044c9c93aec6027b551b7acdc0366f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176cfdf929d790ebd34b5af96a8eea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d223c8d098356a7c2f0ee6488cd37574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d264702832186d35176241dfde7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac46749223b89583274481ad5772e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a357cbdb7a6251110d047ac8637f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae5edafdfe812639f7cec259d00b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb900e3f52962f8a325597a26ace10d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f8748dd970acaf4349e80a51ffba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0e5c9e0332c47dc0c90a0b8f13d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57aeaebbea301858c28358631c679882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139daf5e8be3b7c1ca130be77628e26283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5598898d57a8f6c6c00dd4ca976ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930193111b50952afc0ac78acaf9fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526541495026a7735bf9abbcef842dd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb868ebf6b823bc4d3da055c12b4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc21f712bb718d29b9e585971ec52488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f666a3727520ec8b15a51aa228d1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2dc7e9d59027c72cadb14be89eca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be3d171fb83c7318b8a2a2291e7b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b52d9ed3f4d90d7bc3e3d5e1dfbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46fb254ebca655f59775e9807ecc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a0c7f55915cef2a6a145b4d7319694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66b79f50a37caa26f7d1b852a467d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17e54eb500b69ab6dff3175f94325696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498eb4d34e6a1b53928ed507eb192d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b8b8bf1e1a890ea0d870f2411b60798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de598d7dbdd41775f0ab38395ae87799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f0986bf07f9b276d9da1ddd8ce38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ab4d89bfb4145540e91850b9e669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb67659cba3c8ef5cbbb67cd571590102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee6ea4ba91f27631f4ae5e67a73a7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550c8c108eafe053950a8c1f997128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138152e2da87ca9ec62535bc1401de4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d01b4f9d4f4ef084e9c496f2ead79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b234baf848838e3f3664d965c0f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998c13a63b907a7958a8cb2c4a767f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc765ee0881db920cf16ee8267a3f22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372235c1823d8fb77ef19c63b05f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb95c71cf73223275cbf96ea45553e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14f7b1170f601d1292cf34e3e1e5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673b76fb62d8789e8c5f1df83fb093113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc55c06871255cbbfc44241ab9ca38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab96bd84115ad7c2d50fc856dbbe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b7b2b43607debed8ff43c23449b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ee5bb55ede0878f4a075ed9f9508117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6f67986bf4efd97d8825adbb4631118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b349c46611e4f53456444d1c10a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914010c2b58521550cb42ceb52fd6af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e3ec119674387b4b146900d3cdc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b05da16ce30d6b080e28e7015874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9a5307bdcc4dd5dc9bc250d851a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389b26b7d04ed08eb1d46aefdd16e4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d2a159912d15e324c02868a772a49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca728ee84576174300f3be8c40595cb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc34c2e2ef26974f143a3011137d7ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e0dee7b3c04559e5f1f100b5d69f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ed5bf9a40a8c1df050676bdbc18d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad338c85f5f6a2312e7802d33d544f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff717563acddb636a55a8fa78b856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171c61276cd05cece488868013a2dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56097e007d85b3868491c4b7617555af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6f7b66ae81fbe9afa3c920829e49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74625afe9980627043586391c8b1d8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178536b4431d5ad0dd14107f2be882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3186f18b0cd81346eb405a549867a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342fdb45d5965d19cfe1bcd1696d233138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897842ac4e93359d4e17cdd7bfe439139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb347880bcbca4227b4751b0ea710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99e6800810be0ea15b91e9561f433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2564bd265a190b07828b3fd0c151142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34e6ad1122850ec34d298a4e8ceea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c845358bfb23b7ff7968e6f9496746144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654adef2f2b2b1763e26b6cd8c3c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e851cb32906481b943e6c5dffe4d96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbf346a6bfcbea967a5533339680a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4d7a825a8773a1411da75798beda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618551a6f3e91045392e6806b41e5152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0d6b3b64a7c226ffa3f2271c03e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d36eb9456c24ab0e2e5b82ccab73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904cbe4e60328257bc6eaf39432995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb2144580f4d4999413bbf6e40b04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d747c0a98ca7ebad4d8d1ace2db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0052e4de2ba697259aa921eda73fd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157d87e0b71ffcbb7ce055719b5f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe19287723517b7803ac847d926edd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793edfa8bf88396dd4d1a19c7b8156e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5d8ddb49bdb77c018a7ac2ca8b23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e212fb90ffacca0155d05edab8dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fbb39ef9787604497a5a705eabd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50aaa4dd7c57f204828751e750eb12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0868ffc12045231f54caba4b0341163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0fc01b6d60bf4f5ba90ab6c7969e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382749ab5d02bcd3cf78c08ea31819f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2bf0553d02f7e9e5903a688d89f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366449593d45204a24ff0f658ee2d545167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1288fe2fd86cf5575d5930250af4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8b2165ae45d0595ae8d22f3fc4c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1f332375ce3ae2b28c2f5648e6a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc61491cfb48c07ce45a00b6588a3fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0675b3c78fe3062953a3503e199d17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff93639f34562d9b861082b6988c8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c7db11bd532633fc2cd0bfa7e9089174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>