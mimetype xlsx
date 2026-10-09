--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589998291b390d88ee8db14a868f3b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880993c4f7e3afad4224048d2641e8462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e43c5c34a799c0beac1a9546905043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee458ef45728f8b045801f3bff8724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b9e4f97dfd748c908563438c36e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128aaae28f1369141b46d133db33f0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b18f798288806dcc6ec7de4a1f18f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd3aa20488453eba273989e6d6b5a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0d41c503a97d70861a36cf433aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520013e1c529348153349b3ffb8c4da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452d9626da79b7749c9c36ce12613311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f913377675ac99272c978545cc10d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1befd35c39e70557ad14a81ffefe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9525e879b87f2d6fca69d49b551b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf2c6f5245b21b55271ad587de25915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae9ddc8b83eadda4032d3c83dc45416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fd921a4948fc700bebdf496b86e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cac4d4730325e422bc6a8b0390a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121d9795057f388d609d5a72903c6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b172754aa569252207add7e22371620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e316c1e302702bd4b096c51701fbfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7483a9d929d21f76a7cf2eb5a7bfa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b428bd9d1e73bb860567010ecdf5bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3131f98da851597dc0741510555ceb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2298719cf6136a65a0ed8cc7b694d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1c718af7b0f9a0e1e7a9490af46826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df70a430b8f426152dc441b553934127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e87822a3956d37b0ac2efb7f3141b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1685ebc11c98b23a87facf0d4627529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c70be1be1f78808696add1a9f22e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf20ce09ea84d2f33cb70d24b158ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1bfebcc0690ca24a3cc839cb785d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86ee38b9383ad0add514a17439bb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974df03e6e6c9ab9f108a56193cd7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8402fb094b24a59730ed576723188f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65bf8d998acc6e92325f249bd94ee536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f9f3d4ee4a49832ccae206ff133837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c9312545768249626c3e12518450538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8218b85bb4622c7070195ec5c5a57939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85b7d4e6a652e255b82dcdb496885340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f1223c0652dd4b79f5d716d046ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b050865fb414ff5ee8d7385f6ff3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5322b881138f0162f6eb4e4a16550143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19e55af21b0f58ceee9097f992ee444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac281f86f8bed2582ea0b4183fd7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617027b15c027efaa9e27bf9b6777bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928e7661478c4ba34388c699ba3c87947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c936fb6491b7c202667268e89effa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed7f7a4f122ee26bb7d483eaa956549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33156a2598a78f2b220f420e34b0d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d21ca1343cefdc326d27ceb94569751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76513b3dfdd15b1074a5e8781448252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aaf915c3ca02a2fb953733123ecb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc8a1c7eed7dc58a73a4b08458a1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca837894ff51c78ce53f5313b0966955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee91af37fa41620be1cde6057c1666156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14ae3fdcd5b23b7dc8f5d7f878a8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f96fea9c77d7e0415a9d36275e6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d70cc4e0ac2535cc766bca5e765c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9a0ce2c9516dd3e665d723ac81abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b101e86acf9c4f57e23a90100e39c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f22c2a3fc25c10de4a84d59e2bd8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a68ce6d237f867c618b0c9971858c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d90b449605d1a10ec33eb3ba0ff2ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0f90d9d544e5cf5cf0a38ffd444065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4df3b65edb0e92422154bc8933c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b84d3a53c291fea4bddc6981f7a9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cbbf9ab763e26e115b63d18287ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897376f93323f1b4ec6a71ed5cfdf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde38fe4face9de962d3dbf4131c29270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0d786f104a41b1075b3e2df8743a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d421f00bc2d612cbdd21b8810fef1f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ae2e7908da81db871f1c7ba956a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81bd183295daba836c44c7b5dab9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70762a11e0a56b5afa48eccc0f79775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82998290530b326622d789e81831988976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0ae6579b21ec8b7ed6f5d1b51fe577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b689088aaa023b49b23f8b5fbcfc3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0874923cb86ddd14b33d750defdc9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5673c270633166e1c9736e25c074eab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4aecd7f94b174ceec3c570ed3a99081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293d0a612edd60b9a73b1474d33080482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7eed16668958c733da7142ebdb6e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247388421c496ba2ea15f380098f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121033c1e7d962c7adab17ea7bcffb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c717d9097a6e1966e503f93a2daa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d146e4f576b1a80c2140aa05623d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5c317c3d820b395e3dd211be827b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b3e4bfbe31049476106b5004148d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d641c5992c7543c2aa2d59af02d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a75f193892c825652cc2dbf8450191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4470193a7b12ea42a871a379e5507692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc5fabed179cdd14a185431d1b355b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289d14487297ab230ea3d6a1ac07bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb8eab08fa8161208d5f08bdaa07e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cec0bd14b8a218670368f8a3d760a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becae6040bc5562c15053bc212609c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331feefc33774500d004727442432de698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f014cd5efea1e1ef9659114ca9172f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61bfea9717738f6a53f8b9d60d4fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911d879d1299837e3ba10e4b798deb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40fb01f17b6f36e1d42e1f32fb9431102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9fd0f56a0726532c51abcc52c938103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60d5326abb19fa57dfdd2b817a8e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dffbface85b0fa3bcb7abfd51641fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049249c0dd9461ebd44016c3a4e4d2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf968526d3f9a766b402546de10212f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383f13d34fd3dde64e3c2b7eeeaddab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b47fb92bfa2beaae08301099658a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6b19411dc52f9883c61c74534f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758aab9ae7179424e4d3edfeddc424b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741beadfdb3f795e70462d40bb932cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae351b1484d50e8ecadc4aaf7fe51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b01fa752081eb6091d2b21c5047b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a8008aa19844a4f90064a198654a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352849f0ac77e6ccc62433b7bf13681f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c7d450781b52cd73b9fb69088b87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246a64dbaafc920966d4402b81972c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca3bdb5bf84a17c3d27c898dd9847a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f0ff4af433bfc4e4d7da9fb1840e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac4c9b916663914207886c3d7344e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0c4805005a42f5ee67f12b76f584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f354938fe4a4f43edba65b332e8e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d8ea045549356e2cfd885a274cc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52884565c6a24d57cd9d91e89ddb0c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4bdb0c0f449d95506379667fbaff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21bca73ead53d49b492014fa9a8d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392e1cb67b4a5fa161376ca12f6231128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3bd2921ea3c30207e99841e90f96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac1056132101669da62c44dc98bd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a0e0d07e0046390e8c12b5b43f917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237df14737f9d35c580648b33b704f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f47724c9940189d92284ddeb32e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a3dca670a0872f7beb5c60ff4db94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389324d22efaafeb86e403a5083c1f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad86730bbdd3b3839af45997c61aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2faa975c9d44c768631bba684c18e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fb82cc435325e9e15c297403c1262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1437e2b6d88d724b368781d0df1a168139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703d681eca2caca55377c5a8cdbe92f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6c6589301739e9dc29ebd34abb6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae872cf94ca67d545bcbf2c1de6f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63ded6ef5a4dd8ec488e6774d267d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b17425c06726a72a6905b95d8fbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eaeb48ab620b78db8ca06725996be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc8c976974a55301a6dc72db12c74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d29e2bd1b08c749ffec45ca7eebbd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db74504227a52f141b3df82ff2627b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c7ad80851553aa92c6a0206923d52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b715838867d09d0489491c532354150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aeed0705b5dec6f02f410a096432a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d17d34e5b5242b8e1738d8e76c6adc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800e6843901b80d038b7025c19fef1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880cef5fa3bcdc93cb360904d027387154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c79ee5dbc14d9d00b7d36bdf8f03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7217d3eb34eb0f30521950494b44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a7a566bc6e79b699aa7859077b240157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e6a596571d7e306be48929028262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd86675efa540df4652af7d6028ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9676e89afb0b84acc11d0e9363964160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bffb8de0e093cf6eb0950eb56cc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c3b8420cb4e7a2e18a22eb429f15c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202955341dfc392d5af0688efcc0a500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374363d1898cbe0447c219f8bc3d67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53bb60e77c12ead5a5ec1fcaf94657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d20ff77e1493da08d980f989a44b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697a6d29da5d5427ddf94957b5df5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a2042db80e4894878b306a6a9f68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f2c1b2742d951f35e0358c247aff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e904fdb5c2370bedbe6c841b68022a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac15e7d92153647683aa9401138a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3e5b19dba550730db0b84903701b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226933799ddcc3c5820c0d84ee345599173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9478cc955d90d41719f0ae3e1e9eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addef8c5f268dfb62125e4ed7f42e699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c45cd4a945d47eeb130d9ce767817176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62e37f10d0a8eacf24ed7b8fa9bea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774bdc12a403fe0225fd017cf04e9a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d5d81ac401ad11a0dfb5a8a587ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d62a923317fbaf4571b5fe9477e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eaaa3babde9ceef2c6eaded4700b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8cddc6592ca04a27760aa8bc93386182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00c2df9878eb4409e0ca03b71899a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d8548a2b7cda4422ef8da41eabc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac376473d98551a9b1f58a44c9e900d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fcad1346b2500e2736caf9f4c44344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f56084e353b3463bbbda2399449505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f91676221c522a206c2965b0d4126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b899857fb48c76d3dfd683007a65817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c41e410b2896f9df51de69975c7fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715eb3bf06fe8f90a1c147823444b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ab1da66bec7a58d26a5b78e843bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac550b5117320a4a275ecdee14e67a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba30b4086fc10c05fcf1861960a3f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d09b25e3bfb8d8d109e8e35e927c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23472650edeb58de927e1a039ab8d8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc23b2a9d35b9aeee7a0516953d0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8fb424ffa16f8085344d6a03451a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a92c05d0615f35f0fa9a7fa282b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e76069f265f6c3fba2808ebc296918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c666ee44b1d5acf11b79ab09749d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446177c48bd01321e846dda8558c37dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caa448e4d04be9976f517b35f7730821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc94e3b92cddcb6f6225e8bde5936c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb592a6249697549c361a813d373b4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c13774e006bffb133c8c0f2e7e3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362c7b396f92a7eb486effa3d8387525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f2ab7b70a795ef4926fd3e09d0e1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c303c5684bbc5b3800b7d776d8e4cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6afacc7a2d5fe1b51c99fc98ca00828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c258592bc7544caacfe4082990bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd2d72ff9005b3590215a6f11763a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af74093a3855682a17feb1a84b9c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5956be4e86237c95f43e73e3274d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614049850d279a7447fcc61cad37ee333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baece4787f02c2cd63118c962a0218834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b22ab18fd278530bdfa42fe4b961435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63100d7b9a6d1cdd32c1e401e72f4dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483829ae6aa603b50b45fe7b2916955137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f29fa87768f60b3f413ec16a47bc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647acef93c96201fffd937e92cd7758c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e16f39983f21672af6eb19de16ede40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff034b3c8ae0ea008cd98e2b86b10341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7b55955c337c07fa1b7bde2a2ebd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5be08bfaa50224fe41ce92268bdb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea0e3b11fffdc2ffd40fe7011938844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349b22a7cc941cb5d3faa7159098fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d6629b4b44c8c47789f49c2841a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592f73d7f2b6755baa33a05965fe2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e40a3d6c58812e217207c774354348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e2bbd10d929cad08e5b3af979798b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b94876c2e5b23c86c10f764e67b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bb2f1ddcd64b4aa32d8eb3a5a30a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330628ec2aed925c30852dc585d17e0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200923d33cdfa4382011704fd0ab1d8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d5f5fa7058095b5861b8f01ab213e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf3f9257118c297b86805b47cb48a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1051dbd4c7392a5031e278909b79f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944bca58f6584c66c8dab944241ea0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f3746bb1780310bf87354e0a830d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760425c4798edffe94ce103c4abcde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d37cd755d4519eff9781461db8e8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed326086adc0d9aa92d510cab3e32f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b7b1145baee78c978f0028a735ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7f4c0c4bb4b7ecd325b4a6fb466063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe15010da6aaedc34813cea95048d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4402cdbc5df65a6953191d09b48310465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be77c725e67634751316e81f72b7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cbabe54acf8b8eb02e1b46e273f6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c9f0c7ba00c09e5e240a6621c9ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa206bdf0f7e9c40da71e3aeb8d698669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0a2bba9aadcf1da8b34fb1d5dd2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec81982e266f6f9b8f5be232ab51e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90ae3d5596d184552fc80db78fbd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30028818db88e974111e5b558f1032573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8506b13e83efbd6620e1f06725be274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b27fd79c5bf7f09b9e54ba108e3ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72cb047af18d3010f13537c877089176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a663b8edf8787fd12b99bb8524fdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d542f9cf392814977b8c4c4eba3aa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889bcb12fc29e091529d10aab35722c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71e47d93800151ee336e278cdece3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04058bb49c2fee798308666201802dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e500904f8d505512b4d1d0b88e829c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2c6df17f3acb1870a0ad6fad316383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8678c8c84c89c473dcc0a6d036929cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a99a9afa9da55eec8c39fed558b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6c5c029e0a1a0e901a486b39086ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f0c615fbd1b00e930ccead3292ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4e2de72be3ba5107b54a8c37722288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e4c7dbda73955ca4b496e9401cd3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2eb6d422de1fc903eb52bccd236790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef4ee3d7a96df9279f41bdc4fea1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208b78f4db591df16403c5cbcada3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2c97f8196f31edf411cfbc3edbda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a17cb1516835fbb05bab69d416ccb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc9e3865b9b8b0a5df06b4c1398d6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11befa11a9273b64231fff851a5d8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a93c9580ea0082eb6828e08e187e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f42cf0d47053609b93919fe51daf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2702c5a309933aebb2f3f46c7a78399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e04e6f85b1405d72e266689cd6d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53f07e5c7e6690c90d271df45fa02f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44f9221d53bfe7572563833ad8ad3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66157a4a093e7bc801622497585d86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5d3e2392f3a2dd8356b9fadf5d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c479209a490dbd8921ce0b1664ee71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1dd31d86e4d74591ef0c32b6a2c48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f80692ff52d784e112d6572e01ba6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01139ce088138b51da41fc63ec248b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9dcf94f71e58736ea5299a83054b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e976ce7974fdafb75335899a38c069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d02facb74d96e1b1456379ea5a0e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb2ca836bf709bd0f18a37da51e727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5af4bad4bf5511012684d6d56c408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e827f013eda7d03eb0b802787065114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804d60e04ddbbb2b15ed5602b99207115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b52ee273899fa80d944f851db7a4b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc79ebe3123e663227d284f3ffc9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc68668023b90160b1eab562669942118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38fb5cdca5ff518c074a76a5a7b974119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127c01695ef541d531f83b47fe89fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da22fe2b6b9d9b2eed2456f65e6f52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a6c5a1eb10529780d45ca6e38e06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e9d1c7f71d5fa775569a5af44aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8b1b843734771c12b1585b5b7ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2f34be031b51bbcd9f2a1cf91d70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9442e625ddd8cbfdadd73f910c8668126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c983540c30add10c09cdb18df6cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f47778289fd7fa8701f0685ba771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4360d2b5b044dd3c5d84689a2c1a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a13d397c17e1896cbe8bf43daf8e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0787f7f8548a5ec075c2dfc30214b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e235b470a2f0ef7dbc3db77e646eb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bee4ac1d6ff4c869c369b550b7fc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426944ece7e19ac9b3a7750cb5e910c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcf6aeb45c189f50fcf9db51c0e52a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53060909a3d3f7006de2f21e334097136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323d58245c1467c823528772ae7d7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0a1e5727db028b70aaa291f75115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486648331f89699e6391b749e5a8ab34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c59254db16f7c3a0c5060cdda5dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443460cc9f1b776272a62dfb60a542141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a43dfcd7911311a3b9c9b902ecfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf573e7f26890d0c0393aaf9567d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de0c03a1e3b703b6f540a1f17923b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c89b298d4ab57dbb79b34191a3f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a64e1a7bb54f24ab620d0db686519b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a33fc07ae101c0faed55462111ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95119f11b3a2ca53289d67e4923d27f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f23e8c5aeefb9b16e3ebfe6d1735b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3cbf06182fecc289e907bdd80873150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63e94a5568f4fe2e9f31871540cda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea05452440c91bd4d755b3764f963b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161272ec90f8e5d565d0460f67007506153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3383d746f69b33a78b624f153579f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8941fdef350fb9449c48d484418b67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718a26adca6021b19ec93dcbd4ee9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a58b29f69ae5e5d2cd58f9d0c20d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090fc52d23c726cd270f4c7aaf67ef0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03c2e40d2b4ebc5b8677592c31afc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac2c7a4d0236a985c0681945d8267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052ea5614e4ac74fcb006fdc20c43c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a581aa49df81f7d7a96763d69202b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4714f7c72e998bcb1b910dd935f49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee12a95c7b0a805f44187c8688ac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c75fdb61b18aefb149765d51e41e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824926dc502a162be6ec573f5fcec49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895ad2223fbcc8967a9903e6be450b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a4447915a4ce4dd0577f5d35978be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3700b32ec9c6efd2287b9a804bf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc97eb6e1abe7cb30a9681483269cef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13668af58ad8edf4515cb22c54a110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077892b75423c538b5742a1a5a97e11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b1658dc49e6c649362da1aa593443173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c06d3ce1d39699db025fbeb9ed723174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>