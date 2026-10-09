--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3be96f25ef07b7763eec637f3a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147e45d71f4ba26c3a21a5b29df8462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79824d3f24e8fbe82e8c387bbd82d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661aa4a72fb8c8ed167758429c114364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf94013d4bffc846b78ae9b851ba335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a8b483494a6969f66b5f907c9a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936fb9b71e0a48380702d50f2cdc40d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416c20c515cfa80392b7e66add0e4898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5946b8f202a593f78c55c7f43fe9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc06ba1d197ec96b1b5f1b087765910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59dbf1703a8e50e9acece5527660e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77f4090aea782781d58013a4743bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658f1d43de697b68051669146682e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22e34dadab9ba232c168ba45f837c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203b18b4ab60e4907014eab6be6980115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962cdead2cfcca322128147d67ea75916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2c168ffa3bb65ac201754197729617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd5c402d11b7cf4ef8acfe8c656e3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654a8e0158d478bbf4630fb459436f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6605a96091742b0d8047662e3b3e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e837f116fa4496b55dba9cd1df06e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adc923edbc4d94ffab6a7396e2c3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b0af471c12d288f74b22b66b03fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377803509ff8c339b031d52f10a485bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7d416bd93267f0cb97c8ee63de8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cda76a261b064b97d25aff1dc6e1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616c4aaccb282779a84e93ffacedb8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1ba954638521b5b3b30955b4c36f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565923aa7e72f29cf05a9085717c077129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ce8b25cffec296b803c25e723ddc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35ef920919be699d1084d9ec3978c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40030ea3ea5ba460f40e14c5065ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188f31b2604861a1f2400ff51eebfa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aac9ff3666d88d1fd91b5dd851b7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c781c5c1f77a40d0f1cbabaa2a88a8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c181a89a241601e089418277ec6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe343285f43e996da1f0ae880c2795537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297088fcaf578445ba4424cc720aa52c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e3aab95a5c003617635351f46b61039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c4da082c96daab97b2561439a93c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb38980fc1dee8eb53b0f1eeaa096741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f36afb935d8d7a0769e5cbac157842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a493039f18994896b9487229b400443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ef8627421d7092d955f3068770e9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c9e940854a87379e49f04e9b9a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be37a9abafad3bce5773eab4d01d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efae52dcb07fc20d5c6696cacf7ab247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66ce4037f9b48f6accb3f95c8dd4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5045649fc05d8b3f9ff2097f5de34b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeff44aa87ab55c9e8eabfe29579cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532dfc6baffdf161098896ce2372c9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b949ca26951c3c25d3c9474984cdca152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d2bf86046be65c221ffb8a911d28053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8a9d20cdd4cabf5a4841b2f4ed3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f88fe2e3bbfe7851f9abad5a49a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f7d668dcc88b2ed867e9dc832a7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d94a2f0bcaa07019d186f7f0b91ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e60d04eae7cc7addd6982b77ebe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e979a09c4e438e076bb104cbdefdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc510e6bd792296a1dfdaab12abfdd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6757378d0f23a345a558f42a6b2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e29c3b936f22a688c888fb55dbd79662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9daa76d055a3711d32847c585e56963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cec9ea971f368130d586a9402f16164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6a44c789808fcd09f706077a82b7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2809b86b8ad837bf5ffca47fb9d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6830f24f6576d6cfe89e0b272715067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b475848470d14aa87613d62fc44aba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c875e7981c4c1c168419c5fb8a1ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4003db4e739a7abefae47b776824370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d2000a5b624a876c798287b9a00b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70a714144a890f26573fac738340372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb5f58c81728e50673e73c07da56f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db76d56a2b8e5aa9150ce3200f81074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff0dbf2b08b2eb2cad143fe028d6cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56cf2c161ba762a59680d1ae9c74d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511983219c2baf5f6ae855ac76959d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223992a9ef409b410d3c863a76c01b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c13d219cddc69b77d17b8a1771b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d38a1e8be4de6352aec3b34ad15add80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a38d36878f316ae67999459295f4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6e2b38dec02525c62d51d3ba1a1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11c6256d01d2c81a43af8b5fbc459b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46a08be0c2b82438fe9275e69cd6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063683713a3702bb7b444995c9d834d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf88b17301deb83f82630b37e2fb74a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c6ac82be6b26f651b73bec11846587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8beb030d596b7a1cc16ac885fad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3b76627769d800275300c170f0acb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1cc43f9ccc6f1c07a4a2e90bfc38790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7f3d4e8d7544909c1198f2274fd4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a51469d2cfe9fdc7fbc8424173ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83868da2749a43a1371742395bf8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225673b623497654e60d38345c90f3e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69fcd6445394ca68bc355a2a551bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a0fe51eb07e47b98d2a5ea582ec996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5729ef216e3e52c973a86430fd18997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8965ea264d82eb8071746f5c3db25098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32105425ea5061ef9403236f359359e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189a69e82d66bc2a3e722e5b121c17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8009b0e6d5200dfe795d756e02c96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca155354eed619929321ac3b60d87b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c251cf99421ed714fdb908fc5770103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ad8ac7b50662f8842fff05c86642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cb019814281028bf3e28984a875b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0697d1c14c19f3e418299ca7c37a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16b7064131a66f566604d721c7336107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b7d93a5d399180ece2523050e10a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec17f4b6ac72d77afddd36d5300a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47498edc584a60ad816c218011263566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041289778061da2ba18b8eea67e8dd5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be39333bfbb12e71456e143e33f490112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395396ec2a3cb3ac64b47030b7c85d0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaca7be3aa0fce1b01cb6e34fadc97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb20141af62db7a4366bbe69275f86a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97c22e8c36e32bfa41112658be48e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713417797628a19e8c081db25a3450ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226558917156ad7c0137d13d8208359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86005dfe2a5c08922d69435c81e3f8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ca721e2c32c5df3f4f2338392035120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d1766ec4dde7b216d0d298641666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d749a3002767cadc35879dd84c44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc714ded83db052f248c1d524739fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc0d3da9af62523a820e026d24ed73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88bbfed83270a15054fa67401ed9e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef174e7b2fa819975e4ec1c41e6e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598cc5df4501b2ca10c903a9e1f568e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e125ce2819382cb656adef216542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436367ff9ca4313d390251f3c4940f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992ca9fa8e98b7c4404adf1e45a8eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe647227ac78a84456d1e48bc05aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a613981295869b7eae96c35c96253a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d043265e82c316ff6257f56cec8082133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8391ba9665e01b7cab67af6ccc6c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a486fc64f1fa608fe04afdfa59c7a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d3c5b4db7669ccc7dc793d10f30b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5604ae8976ecfd611707c8e7cae3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aa61265f22aedd7fcbc5394bb12a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83543e08502f6b815b618116535d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2b4e943bd70ad7997806af5fa028140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea499e12970431305d26763d2a239fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd97850ab4adfe460ec8f7cb8cc9a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f53c6bb7ff9070d6212de43340cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada24433fb01aeddc8fece5f505c82f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c19d3705abd275e0c93c5cd59f0dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f70ac54f2d6e07c2452a8a98368fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd6cf76c5eb3da011cdf8f60b0ed86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866139a9c8f328dc3f458a0a329039148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d643c0f7607ff2a47b56fa75c4562df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccce6b2687b278b4e89a2ff168b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bde85f13706907af19d957441e05f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14002ff3fab34b3b0600dfad6e4a932c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bd581749a1ff0cfbc211a48a1953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009b7a65e200d32c644c3261c60e47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d1c31a2ee7854217b70fb9db6c73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f37bef42116136f99040f86507f7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd702306c1121e25e893340bc809e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16a374dd3922e0e70b6e3a93d76c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5fbc86bf1a8d37b2c336bbcab3d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b068d1383c8a70ad232dd92249e495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c01cdfb9eb14ae288493640739466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a57f6c65dd789ebd3c4a8b7fbb3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad13f7e91af511e85c9d68853849c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670940090bdfccd702acb6901d8bcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d4878ce80380b475c797b2fefc24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1265ebb8c2ab50310c745ac4f184166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b318c93178e405257e3f2cbc16f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8137a1a3a783274ef9c6bddc59a596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed93f988ebe03b64ae9c4b2e1cc01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e2346f5127f8b1062a5afd00e0f38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21d6de5e29fbb1f8b9e5c191c01fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef594cbe898068fe24d1d26373998b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e88fc8aa8c20b3e3406ad0243768173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8106964fdb313cd5f78e4baaf2e8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b2e5d2a10ae360515f776744f155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97629f2dfdad5976f8e606f4a5d6c8c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad325b2b0c9cade02bcf58c597d4753177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e6e7d038d8740426ed93dba02ca38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389924880d4a2a755225b8c60e6ba0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb155e319a7c4daacdebef574740e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed906fc7146ac7190204cf9e243b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9391f77f0d80056d5d86243e3e250b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d89d2fe302e7fabdcf4038a84615e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d8b1ee4652bab052303bd5d053ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0dd0adba04bd8cc7e62fb19028ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a94441b1f6f000dab7ec364d444b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e649e5c84d7e66109ab7bbe226647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d13f4658c11d931935c9a9c608bff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c740169fba92152d51df7c1a0e579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877dae7a1ce05dc97ba2cbd34da11a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645b1b2a2a971d1a8d8de00b5ab4f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce2fd4c5545626f9cf12e84dc618d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c998b390a3970294ab9e33bbe1c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670cabacfc98797eb0744ccd4e4975314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d781d4662d85131fc7a00c998db36715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c50b2e7b8a812eb40cf8b0e3a2aa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e6a841f716359549abc742daeeb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28322a8e81ee48e874efd6aa7830c0d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd85f41f07eb1056259cb69f9f53219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ac55b67c144a24847652d468c1c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fb9e2eeac85003529ff148c577a4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f56f34defb21997f379db60ed4f5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a3b8a2361dfaa48a755c79b42faec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190008c812016d97b6bc6aa43e7f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7fb674f1b8a4792ea9abb126b8a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f138a015c1fab261cdeead4028df826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5605084aaeb3521381f74faff7e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edbd657380b4c23a1cd841a119c90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0bad2b2fe782dd2bbb990278d14f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777270111d634cf06355486ce74c70530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417dca74cf919969cdfe16a120dedb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e918797dfcfa319b8b6a447aea10a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4df91808f57c1a28ecb77a017efc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c42a6eeaa628ce119e61f19f9ae5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ecd890cf9c9ef3d4d9c09c7b1996535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f1be79ca645b82a487d4448f95ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08800276447148088b46c59cd5359237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c7fb390bad95885b1e729693aa3c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92232bc6e6891b9151b75f90e68d2d9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f058805a29824acd5324eed5ac132140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f38a1f50df254534fbaf4a354863941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6bb715234426cb7b2bd094938e09642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5efacdfb6a49a53c64ead703b7f34d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82da391b9ce85c81c96b7dfe00bafb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994b5e6a1e4565ffaa1aa36b351d3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f40095dd10151517d4c308d197766c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf35852de770f562d3bf75e3866d6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae296bb933f2593d7653cc4a566b6dc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a611ebba262240f66869c4519ae2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb475ab7127f023adaea83796901ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f02496d39dd9f431847760604e8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8fa0c65e5e1a781578d4d695e98752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98a1a253b7c1efcd7897735610cd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad06652603e1e20d55800985a8bf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef14ffca0f2daaa8a142507f7f37855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13ba389535087b4de833f0524fca856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608ec27fad820b3ccebc61f40ee7bfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dedc76597a308d4fd3046eb9e91ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92ab95fd50ffcf60daa1b4692bc4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37059f4b17f4ed4b04604c01202152fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b5c597a539d834886b58a751dc79d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff974e58096d85a745c0917b9e6bdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae243024fcc5126df7f9cbc6bafa6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a591e19768fa8348003e0a5fb2e45564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3e0988678ea2fac69468316c961165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae58bd136efa75f5e6b8b27181b94366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4c093dc280e32cc474cc8b4ad89d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b893daf991149b7dfe10f0744f5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e759561114c332077fb343dcd68e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46778ba60ab8da2421c8fa4c43b09370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d72fa9bc24707e13a5717db7ef5d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0077d29be7a5d700ec8499a2c7484072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3591b5cad4fbdf15b75089a1d67473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed594bc9a3b40e7d955d1d06ffda774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81acfa3afb035b9f6af9633833435b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3502928ef2e38c3c10b7b54280915476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7644ad4b7796ff05b1c80be7a56c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f9cd56511cb4b76b3216b7dcdafb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a67cf3aa787e73b92f41d376a5ef079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa129bb23ff524101750099790621a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ea8177dbf297f9220293b1264052581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2ed219c8faab4042edbce425e60f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1a2cba50a3d7f5b542ee72b28b9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab02942e97fb22f374f3c4896b98d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a80978d0ca3c3b478308f17a22e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efe2f9c162dc1e537e5c2b8dfba6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a792b169b8fd1b927d069ee671d4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e640fd22dc97bb49b5ee2cad578bf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f6e6ded30addc098f9a7279fdc0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f27f5f05aa5143bf5f13449054806690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4855d019995d42311d1c56e3e7da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b17c4aa7ea20f8a2739f644b0ef4f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e2801c165a18e513b5f819f4afc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f084194840a0ae8a1e0a6922bb58994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7b523a0d8c712d38aa3e0af3090495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1451dd1af5204b02e709a4c6a1f4b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e185989703d6ff0b1e9fa1d4f157f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110f616e3aa03ed911d90dde33d5dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ef771229ab221cb3c45d4ea1329d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626925aff1db8ec270114d2dfe3660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2c6353479fb38cb2f4b2053a0751101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e990a62fa5684549b272d74c6ad457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96919f4f691d799b522227607395aed0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b16c34f64364c4d53b93928cf836f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19679aaef9070fc7879cbce95ca3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da8b2ea358aec85b1aae66995378ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd29ac10efde84288ba3e7fd8302d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509019c4177419ead6724bbaac648b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdeaf46277ca926479b4c68aa703a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c94638ed9d186afb15b973cccc337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f75cc38aac7a0d5a53d6bdc9431239111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc860799dba361f2e08b5ca09bb46fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0b10005f85885df3c367a0993a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f0ddbabd607a7d6581d2c717259a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed9a7b8c410bae1e56a65bd9f628d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ca0b3bcdc3ef102a5f7a0a4bb58b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7fb080ae2fde110d0ca7f81c83acf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3328f45900d30350e45fb2efbe4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdbe7f0b2ec278792dfb1d1239688119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a395dc75bf6298c1a8e996e920e7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5fbbe324dd1689ba12bb2c89e9277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c2c5375e68d21c4c8995889b1a04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c179e7d9a160e5ac0d79cc4873fce9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc056d71127bbd23e6a0e1536d9c00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2564df195d0c5a9b1441732e2e4f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566266e0360f843e76b562bbd6efba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6be27fb94c473c3648b3587e548c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd5c3f2fa529e54cb365adb1819f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7875f3417c11279277408e8086f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8507c3ea679035d03b6a0c4bc00cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f7f6ee179b2d5566b5e20584462e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2eafa4151c3e39729808b11d154c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc775a4bf908826b0afc8f62c190c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ea80e559885fc091420026b5329c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80752191b96c62461a5e669237623135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca31486a59c6dabe5a55ff7d04463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432789c02f65831971c8b114eb2d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239453d21ea2754bcc65eee6b3ec4a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32f11b6b80efdd27214fdf05718038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b9ad9703a4be6f5cb43b5420c5358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568e2b6c6ed6e0fb61088cb0bb1573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616da26438ab5251ebf0c2f60607768142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb1c9d9e2da66227a7d1c1cfa10077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b0e07aeeec8a99d0137c2e8b026d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924204958f1a88a02709e1f2e21c795b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f5109ba249d789f792ee6fa8bb2b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c245bff249506e12ad9d4d2ee6f18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c1e713b02d8d11ce1c89a55d2732c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dea489ba9b9185a91e17b7445cc25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702c686f262c8c7e8e1b62a19e3968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666421c4136a42c0a8bbfbe1d76d6071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b7b8d0e61d674d350747c6e25bbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920629b150c27a0b99c43773953b545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7dbdfca2754b4d296d003a1b94e48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33623f144a5ffdd285811fbbefe35e7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784f5cc52959d8519e284c79ec5de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d857d6a25c406b55b959233124684e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a532a10e98082b5d92956f677f2b72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701407c5642535e6c8488551d1fe249159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c7bdc48aa8f2538ac0b4c2005d52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08031d3647e3cac6a3ccfc8bc78ede161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6bbfa7ddc7cb4f3471699ba143f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1615c670c93c67b18cc5d0adbf703163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05d405a525f40883f07d895a18d7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de8b792ab80acf8b076993010507b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd2dd7401501ff723d9d984632297b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1605c0e91559316c1b66595314bf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e41e1cc4919410093c3354b3f2b50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128652a598eb1b1254ab8b7f4cd2ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a190be470936f9ef7c35c6943df028170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648938d37a668f1caa733e2c092389d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b76a09ddae7ec6130b9af2a6f0630172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645610f54639e2e8788480087630a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f01606f326e6d64aca4d6460e7df3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>