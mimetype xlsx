--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cf4fbdda8d3e64a65298c81fbabdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086e07bea1800ce5f96a7ccad45c612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbe5b5959d31ed984109d1b51abf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec5add0670b2d5671d21a8ec622284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b06f67424b9e9e809c044405e5d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32a40dfee3c57aa9040246e8bf8a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68b028197aed6c7fb2d1ae85ba081a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770e44e744a1329934cd8e298945d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7477eb96a2545ba6724c70d174ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d01f01544c81307aa7f236680cf1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cf486567036b12fa5334e3fe657f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc18b940175f9ec46b8fe19133cc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0a4d10821b45ba2b4b4fefb21e1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171326d153aca64e5d178a14fb64b2de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe79d105074c7359df86d5d931e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edc0e078fd2e25f9b4069001e703816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795add6ef01e91cff5c5dded35cd6a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1c8a3055c591f20670ad33b78e5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae466aac31af683070880c86de4acd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183863333fbd8f9fd434dbb9d09fa66620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee952027bc10fe5d1fb6b4bae0bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706445ca1a5a5beb4f5ad51c77528eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326cc89a9902c3fcab8d285ca7e62323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873154f0fcc2dae535e75629d278cc9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e881a08054eaebc3ad323e8e0cd71b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf5bb98891459352cf01ffc551ca326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074f8ecd297e3ab1f1a6300542f46d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da407a973081386fa5075e979613228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65459f8c25e23acf224db599b0d9099029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd8b2c69d9d0ce936bab5a13d914330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a6c7b70f0014db6ad055a382401431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430582cc550beb78000d4a2a2e400f9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de926c1b2601af6b49ad9e09ff2a4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80fabe5a0a61a5b43ccadd984d0a2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b1cb090a6db5bb368b17b7a42360a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344d31fc0d5bfdd81c5605810dab3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd60c7b4a7600ca941edf29f7700f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cddfea7fc672d6511a0c689d12b3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84177b1c8245a9f557e50b6995be7e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14664147890fa9726adc2bb345aa48440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aedc08781baea594a3aa67a0b844241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b70ed07d109d7fa62af16ee3d340ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b38b7ca3f591ec4374ea3c13eb854043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84ad02acad86f4220ba398f0d60be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34079e3e62210691a8423d7bc355c90345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a517374009152ec73625848f1438dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4a4bd0081d664de446d58e3fe4ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6661c68cf62564b12327d564d412b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602e7622e957206b8005345542dde1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d624b29edd1fbfff5ad62afa33f051d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fbfeb6154aeaee215b4420cbc146051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb7e384ee7fbd8837e508f8e8cc2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84001a67efda8dc7a7189250303c699553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b79ecf91831a2b734536c1a9c923254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf9ffdff96268b1b6206e7701520455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b252752eef94500039f905ed4afdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7041b803934d08eb29ee85fcb635057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5bb9d3ccb93d941479560310f1d7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee58bcb59cc3ecaf23399d881645d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369999f12a7051e4084acbdeaab924660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7809cdaa81ade3ae5a6b8cc45905e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8b62c3ec1576929904b750a3431962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38c7c2e4d14cd8f65dbcd361eb2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e8f895b08122881d2e347b8be624264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb011b1450c91d705a2b97aca0cae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f5228684900b8f6c207f5df511d2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a57fe4fbaf0641e1186e8d874b0db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337b45d985fb3aafd4792aacf38a4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5d53933358e3f065283d1523150969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c7bb32a2ba3fe721ca8f970a804070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303b4cdf7df92eaed3a580be3f67ee871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226a00527f34d17b385205d54f0cea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9c377a8d743db1bd093f62c7945e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70e59dce3c4ce21f71663c1db599d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc124b3c17dffbd2c6fbd0520ec9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129362d90de29bbd95447a1a9e0758876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e6773f64b455bdd3b48c8369e35577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00209d0a646b571ca4c6975cb3bc3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f89d4cb63ceec0faa362303e0ea179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8ccae7a365c082a58150f0d8860180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215c89a183b192471fe2dbfc4d613f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fd3195abed071d944d2b1315e15d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69ee85dcf3fdf407678e87f91f1bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bddecea7de0b73a9ccc2ee54a10e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed71fb8a5a5b7443e21ad1cd5eb91085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae16ec192e513890da696cad02e7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31769c5f304241b39648edb90a517c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa56db3aec51a33e0a3ef0b67ce2cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9d472d7d85b251631a1b0dd08e8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36083b0c5108180781b56f84724da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bfab25c248d3c78c4a91195fae9cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b3bf1f773138a76b923f9879e7ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c348f99a13e190df0cef08affeeec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5816f4d3f5e4fb4bc9e218b0e1f3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276624a1a397bcc45eeb85b9adf6cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a09ac65650d8ca30ffd7ef287ac5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ff29b45993c0d476d80d1937644997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aaa4a8aebfd2d1422e07a0ec5598098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc50000663a56e3bb1d4787141cb6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d043848ef523aa13742e18f433c3e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f042ce5750ff3f08f8f803ea9d681101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6efd9401922a34f9edee2eb1575ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d32a0d354e6980e1fe7e51ccea4c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652036e8c3f4d4a785dc7522efa4c80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dc0e8bfbbc15b461f746337558af8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18962f4234f81a5b76eb3f7fab054106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5ba37a1de075a928715341a6b0a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d929e547712ca089fc47de4c3d699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32062f72b8a32864014f42bacad77e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd08f56e1c6914d2ccf6b2700376e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d09cb0fd8c07eb6eee8f1ddc3846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcfc694726653b2138dfb487c097a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba61d382c4be092af7daf79db71ad0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1058c5ff639ed5023e0082772db4ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3cd0f9bf334e95a892fa9b95d99fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bd813ef672791063c2b429b17d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723043a1f1042b4d20a0c4ffbd54576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceae3943342a4bacaf182943513863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f739739740afa4625eca609370368ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea63b179d1076a249a7b2be1695dd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941be6c745ee4f5f72c9d834e2f44e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfcc3df6d8c4e6e42850f06d769a17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f3984289e4696302c176cbfde899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706d563ace71612c4d1ec7ce1c4d20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5334660ccbb79a6caa1fdf232733a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d22ba6f023560e240423dd369522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf58e33f0a639f9945e26a4364f15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca4d4cf3a1e825e120871322692b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1040f47debecb7d5a7087d9d12b8c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5a206c7cf8290bbaa0d97e9646966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a36a03017c6394140376a40d6eee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819d930446ce3faf875c2787e55789132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91054c222cebc981d76f52a0dcdd60e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91fb9f1dc3419ad007d271b59e0059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7dbd39b3d5fd15f0ee8e21445c741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5feb3a54abb9f631c1d9472be7dba1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfc2dfcc0a0dfab3b4beab05537d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad41a93a59781254ce913091670657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b9792baf215650ed390fda348e30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756b77f0b9c9254007646720aa9d00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b233bafd3e7471142cfc6cbd02feb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970f23c19799e9ad82c2524855a0535142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2ec59c6a0ae498c5503ec132ae5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4a9383feaeb3a9fa093b693ff3ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca45f63a5e491a694d29297161ee77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d543f79e7341997c7e8add3132d23f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549557d2c57ed53c39986d843d26b0e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293d5b5029ba8cf2807f2913d2ba7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a613fc500655998d2646bb8c8ef25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852ca218f1536387ed6bd71929374bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9fac6ead66835417a300ae4817ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb297616fe6253ea7d6e003f6b158152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75c9b323b19c48bc8dcd0bdebd716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d255ad54eb443ce87ae427d6dd0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b493cc6fa21f45329c622fc4551df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d5a86acf0aeb02e7ac23f5eb968cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06dfcdee8dd0e5d33a41107a6c74a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e031026f992c4da5e8fd1d0f88a8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7554a5094f93a2bcd704596d32ecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a6dc6779b2d635e26d451bfe00bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ea2119b7085a4efd58cd374cdb37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f079fc28c6d947dde7cc048cc2801162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722d9436f8f3cfd58303f05a16da25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16cdbf239efc705bbc827349cf9c03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f440994ae522681a25dee86f8d7905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b705ffbdfca2e1212222f66189faa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b668ffdc904e826e26107dbcdf0868167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5688aa49d96fc444660cc1eb25c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8699d6b377fde6792a14fa543894ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8beb86d8c3ddd3817fa93d5ec8735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb98fae4b0d7d1dbfde414053632f0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05614bd73ff0cf03ba0ddbfd4133c9e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0735a3f5c306db00fcbbad998c5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f42f3d14e04565fc1dc8ef4addf3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b57633e15637946bfd61d24115da5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aaa9f4625acaa766cc9ca7f9fa0eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc0cd32609674fe51eeac918a610f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b15e15e0067321e4cc26d92f50e6e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe748a93fc2d60280d1ec8628a080c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c46afb65aabe8657d3a38bb3e9e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d11a4b9c21911ec929ff310747ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7bdf0c636a4b246111059cbf595c5182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501fad07ef1627f558909d0c3c927d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a4580929984dd70c3ea63270274b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b24cd4f8d9efffa61ea70e27337c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ae0c8ca4456977a0d65b0b09fe5fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81139a8b7ec2a1a51b7ce9fd445a8c4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03afd4c9c192eb4428471615ff43f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591587de70bc4dd888913d2137caf737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f5fd93eafa5c3354cd5a6abf052e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a43bc2ac3bf1eba471b3a8476d54f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3205b7419239199bb8d7e38631263ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d32edcd8f5382bd2aa446fecc14e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4d9ea49a7b9dd054c1d223ac0ba6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e8fe444567c52a8c8b881e8bba9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf0b36d6bda90df315a80984af556b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2223a1133eff30a47b46657bb79c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e91bd56b1fbb58028333a36f4fbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93892e56b5063ec92ebf125113eebc9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0d6ab5250788e75d69122dd2e370a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e8e1e79478260956dc522319c93c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d1395f4782039325c7243aa05e5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b4e13cc1ea0793d11efd2844dd67d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e989d3d5e9ce78632aec81c9ad28cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da935eda3d52f95848236657e0d16c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb1fd3938bb1b1fa8a84409d93f0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db75427473da9db0f92c9be4203a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a83eeff85a48edf8599d0c0e99c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ef4c0060e2bb22a40c94f367c57b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000888a7e1b9cfa17d61f79f4e77e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964006613cf3ca7ee8f50935247ae5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba749be24a746074d002ebf68c62a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36cacc6191641bcd0100bd76872f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc87345f2bc8da0a06d98d5c5fe34d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51a8a71fdd19374b50340bd4e8f27833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99430524eafce9fe82f39864e5da46d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb42e0dd9125290d3e166c0172370c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714beef3b2779540c19a31c6576570136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a939e3a51c43be62e5bf4e5df0c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8467f504b5478bd2af902655b5c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226afbdc5e60ed2ce828ff33af677a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d7cc231299393a82cb2f1dc6852c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541b0ad8bc007c41ea4d7afcb392a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b407da127b0954c5e80a8bdd23b42842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ed7c2e46e5e83d4ab28907fcbfe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12ee9980e4f9dc74f71b97105f9f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb284584ac13a6136e099a75d56f6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ce745f5533fa33d47c1ab5ba6894346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c937a68f84fb126f3aeb1fa7094f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb2b24c0bf5a02ed5616da595b40e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae41eb906d838c9ebe05ccb223062949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e9b0f16494b665cfa6dcbb66793250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51ee838ca9e0fbee9329cca207a6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983e86da2b313958960710fd18232552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0bc8e46e79c1a2d34e0d26df9991053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f248ed973efbeb4e375c12f4a81254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2dfcf0f4a1c1fea37f5492ce888055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964deb9e0a60a8c154afad489c5b419c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5127008322f6e6c42a0c7261115ecfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c67deece8b59b200fd3375fdd5cd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59db5c5968a32cdcf4ac965a46e7b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d162186c0e69d6364fcc7ad7369a3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070fd982e04714fa7c062695b0a7a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2b5bc3458fb083f0a23d95ed6b1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb523882b6beb22058566013cbb4ab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353bc935f35d2cb5a0fef5949d5936c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39782d7a2dc14cf01272881163061f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c3410ef40e6917d66bef13748c5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf27bcf3ff8278a3384c8a72a91d0c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f5debd44bdca4ad6c769f7298cf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0473a96dffa3e7e5017943594c4f18b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870b7310919cdbcaa5120e82fb0bd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bca1bc71af2634c26b00b2a08931071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb50a485f48e3c45fdd9047b3e475572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720993ebb1503104ad8b4c6fe07fa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4023522f620c54daad37f066af03674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662d1f3dfe540db764753cbd05ce4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753fcc824babbb52097ec4a153da1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e3fc46c9061894cd6c3f2e848969077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217bd84cc69beaa77eac3a06c5da0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5251ab144d392af96bd7525d3da5b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b419c043a1cdd59ef520cedeb2d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdef6574604b7446d30fccef0a0e4c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e07dcbe769741746a49219afc40e6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b51a4fce9fe82f0e2eaf406306ebf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f5d5915d2f2e1a912d4b94175d15584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a932fafd11f221b90e2df862036f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035096203e683e3166502d9c189ba55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63177c073beccb983bbd947a83d511a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e7563ecd97a66f5182b2154f092088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a8a710730df75200809c448ca11af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2b25cecdf48329f56e7185b4648b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfedca0e593144c959a7dc4c3e76fa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e5a17ea84a4832a3103d3437df4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef447d71f5ecdaf65536417e531431393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2807fac9311bcb01e016501f2a33f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c4d44f3aeb1e5771a65b67c855b8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ac2f01bf287f9c62b698f3ca9e1e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d311cfa2261aa88a1044e5dedc2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d390a3c72a73f00b62fcace2c25b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1295554ba5638c12c6ede84b27f28499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e239408bc666487678c67ae53e754c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b84f5c00829604a97187f3226bc04e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1adb2d164550b345ee25368b69024102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95fca973bb9fce6525724d084545e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5bfb7b18500c3df9baed72d15858f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262208b195f92d2bcf3dcef3a7becd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a61db53ce389cf449b0317bf6c70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7788993dabfe314bcd5583409f5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc422e1b145db5d1e454a6dbf5f847108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32b81c28e9574d5e4ce8df57c7ebb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff5446dbbcb45551c776193d83db2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852db20ca1e6f9e5a194505e564b15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc433340e19c3c27475bb7dfa7adfd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089b2d4aa299bdf74d915b0a7ea973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0eb4cb063a9610a2674c5ad18419114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105e473c8925706b4a48ceca22e7b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119fb3614e2464123962a14d05f252116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809ab17fac121cdabe647ff298d7ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef16a4bffb4fc77b233dfaa7f9b7203118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0df2ec5f2b608c6cf8095b706cc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacdfbcaaed4cfee3a4c7f756dae17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b283db61a9fe4febfeeabed94aa3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b3a9059537d8ac81be290c23e26b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422e35e95fe503dc0a0b315e6dd6865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c89d58fae952316470f194d7e28bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc67d0b433c62d7ba813ead8b85e98e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace7763a8e7353e66bb0527d8144f8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5d660cf890a6521cac2e2a6ddf081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9c7a1e7e2fed3db7e3e52a352ef22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96070b58a469324e21d61b5c4c8f572b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d10ef10649c5c41fa3342baf6f8f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dcb9b3450f70b9f68d514ff0dea48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4977acf34a29dbad0a961a13d237f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e19a953d76fa96c6af4361ef480cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f13fbc211d2871e2a31e2f94dce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ffff0ec0a24a238734a7df7d9d86f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc414d9310087274fa9fd346aa719136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41c79cb6138cdf5efbe5f1383c701137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16290f4f5db33aeee77d41061698ffa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e46914830494acde7cf19853c5bf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661275ec747198cfb64b3d0f86da9e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221bcc444966e89f997a350c93ce15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655f132946f2eaada9027256458147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b51dbfc830dd151389d14624a09e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93f590b800fb1037bcbc1d9f4b97d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366883ff738e5fb562b7873c349b215145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7607fc3e4c59d8dc8dd3f1cd84cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d42116bc08371ef0051a386ee3adbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc9dedd218b93d458bf7f3fea73f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f516d28760a510b3a7d07274b3426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b79ee0c1859feb21edf42169a5aa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abebed0d18f7be9d7227da63f6fa68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c7a5383291396611f47e1e028b983152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bff5d3edfd07fa8c22bffc8d0ebf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d5439bd93a74a1daeec7ad63bf3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358867d339aebdf45c62d5abc30215c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558861d9ba72108fe16019b14cdb0962156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8449f75c0c8d17d3b80da0db6775f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dddc1a2b789bd28b386bc2de5bd68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10554a71fb9a5f0e6ccab6039820e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de05085e1b9c122069e7f90941ab04e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9eb00518248859c6dd7703407c13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1cf3b86e615055a6246ca0e367659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdde4d2243c9513f9ba981f8a61be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6c5280901c1c147ebbb8aabaf352164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca446e06af61b3fe8a23eabb1fc6c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a8c6bf8c22efb88b8004f94ccd08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a75e5f613e7eb28d47cf9deb77bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d174ed89329314dd050f5cbc49f00e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223caf34baa06502d195fbeec91ff49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f51960f62b0d6cba919d2eda6186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d6551f24d95aac6206e0e6e85e25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc1f6c8b718e75fe99156c5f1b01f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757a6e6d5f7830c05ea7d23502e058173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045979f308f080a3f2c66d4d79ed6cc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>