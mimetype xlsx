--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6357109d9c297cd5df4fa5ade411d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32189ee84ec856513ae12a267ecdb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0415b6f8b6ecf1ec74ca2c71f1c203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255612871a5acb5280eb8d1a4a37b5284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba82ee09c32b102fb29af0eb042af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd01489ae87fa68d8dc0cc9435213d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565718b913803951b0241ab026768d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c474f5d2425c9fa7ff46ce93298fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb46b0e95a81deb510c5b76f9b37219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e409f9bd5e244687cb199dd34ace10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51d6bef78f689d8528b21fb8f70cac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf15eab75bb274486fc8c2937f67312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51223631c5cec05eb536b39964e6d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446703c52db4d21d24c4c1393b0a0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0ea963a47e3c81127cea1b57c32e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bd817901ac18fe2df91d6c4287ce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fbfa41e916a4b863d737f1508813b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f9d5e077ef9c96e34d6d0bf5849118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543b1b4a1729bb436e6df205c413c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82dfbb196482bc7624254163be348c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba85576a9ba081e22aa8f9ac821e6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29f435e45f9368a7ea94d8a9b0eece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d44e4d1420ffb0a6776fa9632ad1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26426bc4e3aa153d7a927b989c87ab6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a21cab1e4009f3492fce316c297c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492624c23501f269c6fbd2f193b48db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1dad50907345931045b3ed71ad3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b75935f794cae9958434169d3a1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6a48b82d38382dd0992fa1d21763529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907aab81d4f64727bed01b396a2c5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e1eb9362da78a435c1d9d336975931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2864dec73ab28a110dbe2f1801672d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306db1353d6571fb421ee7c99455fee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8973f982c846bf49c726c3cc3e71d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e5a2016794d3dceee28f836b381b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddfb5d4aafe4ced87f2e80a0ceb6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145031ebde93618fd194bb1af57d7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d7abcaeb033e8b27f78a006b41df538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a35bc5887b7f85b480ed722c1d3f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6f238b966da40499bbf6280f72d4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85f2a3227f891a962e8871e0695f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bb57928bf382fd708d6d90c21b3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889c5661a80b22dcdef24283ddca4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd27345796c81cafda089f163b4fc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb34fce416c295805ff094a13dc3fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0cc36a9d7ceb51c643f49f3ff74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15cbb273211b703de88eb906831b2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc414f3e8b95286dd48fac214a79b72e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb8f6529320aa79abf9ade85e4fb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d78cd75e629cec5baa9d75adad50b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af80889165e4675d5f8e6155d25834d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be130e2ddc42964998dfe66729bbaa9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a65a5d45b0f36938b1da97650580953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82dda36348f42caff147d9a7fb294b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa891d7e01b28adfffbd815fc731355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343807e38a855ee710b894544e3a437256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b97e4385dbd544d2997e128f9c8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff4f1b9b03fc0c07282c021294336658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2caf3dd2d6f5e4efcfa6f4e1a36a6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128dae5b9878fb61c6ea048472fac3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500f6ad0bd158bcaf544de3a7d85b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337ddc8943d814165f546a8299b7dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0748bd69d8c9e55d38e7694055be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f82de6527f32db569e6fb36ae59964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57786177398922bd6ddb3228641d5c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8c52be5cc15297ce8ffcd8d1ad8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22bbab1255d0f4f0f345a6423f970267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e894ef01157ebca06b907aa3380d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc00d8ee529c74d357bbc4b2cb3f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f05ec0c1fc5c8e09ecc4de1a6a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b9c9a4bbbde17c04748cc6bb679ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b333c222fbfd2fcf64fc91d1c6a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf05f68d25315cca9ca510f3fbf83473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91d083335bbb50d7d330a167e738db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14797b9756390b22001ed145651449375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7cb155ddf39e258ec6681079d91676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccfc3120c1dde920b81f0734cd191577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96540241e1c427f5332b654f8da1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65f52805a0274b9033d7c385c294d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec50b8be7746335bcb68661137d933680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b21287fde24642728f24dfcb5b7b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7a042c0e48467a1e784e3ae9d0f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827c35f2ddd63b5305514024e96637083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0807712f76a902702f9517f4866c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e10abd8985bfb232a82242c625bbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488592faa7f286b8a0d879681bdf2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910ed4e2ad490ebf6c11b58a008258087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6abc43a2a7466336b4d77d0b579a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19b79eb1b254986f6bac2dd7bced289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b635c5261cd45b0d74a64ac7de5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad3f6844746896039ee0c5214416ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82477b0d9e78fd98af6a24ea7eb45092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef857dfefdd13a31b13bbebe3f2a6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438460da9897df4069c7bb48a23c85a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e772e81b8c8f173bca40f644d21195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7e11fc9c7407ecf0a05c59d37e98896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30859330124fcd65f97ba4c692dd69797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d8d153e4c3c2b35030c87515fa3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ec14a10db70e72719e66230e772bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf26f54da491f070216605f1e1082100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a019f5c28a91808aa0c914d127be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5e3cebe34b2eb3ab297fbe5988fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1311e0256e8edc54f42a13eeecf82ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc9a6cd890529b1cc55013ee86949104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca282f2cd8c3d9537654e32231a4ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e2283c70e1fb10e7587486f79171106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6195ea43191b55cf2d5553b30c104b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a389593b43bc94cae0f2a2604ee0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5cd01bb8ac233afb71e436e82479109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e8bc15f7439fd0cfebfe7c4852c3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c463119d776e4aac0e094eaf563127111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ffa0e07277b065d2ac07eb530ebd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b37e79d241fbefaf01d1034f70da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a99dc831d8f6545b2f17d55c6a33f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0fa2f9a562acba3bd85b315449d02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dab4c513d02bbb2a9190d9d315384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d190b83523215a3a17052e9446856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1fcb8ca7f9ee8901b6fb241efa016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247d6853beb5b30156d5baad5a928d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ca6501789708df110c7b452ec421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f9c0a4ac22c5987342c6106b55d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09314193817e85d7bfbe72c28a7b0983122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccf6990370aa1262b0ab6f7298152b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab569c2ba02dac9c0cbf7402d6896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048faba7e2aa1f374d87e22d9de1900125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe89c12da155ecfc52a951e2b601f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5ee02e2a761a63cb1a7b5142705a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e2feeb5fe90177247fe8315eccdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f784368b83ac04698beae7f4070c26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71a7f49b76b180ca2d5814f7dcf43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7ed4ee50f73eeee423e4cb5c16c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23f12c995852620bb70a61f9298f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df18d942f31b03e6ec0d555b06996f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2254c9a51856e6e18afe3eab8333a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffd6259f64bdbf78ffac03a4d2260b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb06a4e1796dd03ee9838b9d3a57e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cccfdaad955653349ee2055f466ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058276f4fc50dd981d4b62e916ce00d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f790ec472f22f1e63a8091d4f01400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb41df232acba1a526b9bd92db7c0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43137472432c725ebe4a769fb9775141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081766d4417e6032b63d339a4712814142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5f4378052a47ec42934da6f24472143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde256857db24d456ecacfa5588d072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f130877c9f57c23bd3ef7a7b8d6a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878e57bd62ed49a3f030b7ffae1e2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844568efef7e11ccdd2cca4c7f615e6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e38ee6299788c7799ec95db8c3d98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3646c4e45ee9cc5a19886c3676b950149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f052752ad69c8d4c83d2fdb94403b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68feeb4202becde4872dc982f2e131151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369db7d9454a45b52628f83cae606839152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1efb4fb7e214028495e792782fb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c312a19693fdb9913b3b2f070045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b6d47ba4ba4a45ddc5ac524d2bf00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a2c87c0da244aa3cd8145f2177c39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948984edc13a596d1bc52b814f54de3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178c7d122357fd6c54686d4f8014deb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e2216c9c7916bf7927acaef79c4ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af5f7c0c44361fd3688609756d78d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2aaaac8ea41bd24a40f1e092fbb5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba1f6590ecfa14be659612e451276162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04bb71ed89ea06dfb90919ffa1d9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f7755f4b0f5bac66d9202b2bc2e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5571aa6fd4a0646a38baa7fcfda1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3b3fe32f15d39d36f509075557ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838955b49ccb2d06c43344d69789bc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108304b57723d6c13b64f8f7d1f8467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d56a0f973561f9ce40bd8aff0b8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28dd7f3ca126086156aaa09a21c72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d793c54fb0d5f83eadf1d156f0df71f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f45b1136c16cb22f7284f258d73c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf55a24c820a833a2b5af81c9a9d074173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c4b9b6be8bd881b3df80ee3f7c2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d50ec851e04039b9ea9c493fa51ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3201f6bfbff9a863cd5358cbcf73d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e1ee24f8b53e60265e95201b6608177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfab932e79138d01b8df5751915fff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5678868aee275605c676eab80a250b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaecb4e2efb217a2dfb06d76024a5b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ff28d3a68c19de5c666102667a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883f306d59923a09f2d0cb0a112d842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee335939dfe6d3fc79bad9abcb1893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef3d3ed23adab53b38ae9a4e83d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7dd171da665d4381a3b6547d274a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c198cb69b366a5a76ee0d713dd346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55f4e5871d93ff7e8b2e04743fa4837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bff8ccb6c28da97fe9eedfeaa482a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37636ff9118f5950140783faf60729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01cf49a79f23cd9a1cb2fb06b50da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4bff2e3aac90e9c627640c68e70311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb725b25312b4eb38f52a419127b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd2e8c250eaabf6808535f6c57d5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c87ce6a459c18f20000682259c90614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df13fcf54664be414d28b8a395e0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466835162d5a7314f3a3adb6b16375b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004e628b01a488f407de9a08cd41bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac210e874ff9eaf52c07d6fe610b03718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6caf6e169351b780c3e408d397ce7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f58ab0ea55910fde5e13e47cf70720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568f9cae47e1ee6331a8f41736fc6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c675013bec63c290d52720b37d452e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85c3802a27f5d721d7f1d22a0a67c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7c4df9dc3215e22f3fda46388f75624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d639aeb320d9d70d04a4e42d77cabd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c64286bd5c5edc041d1f84704054226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180548f4619ef5c2b9ac6499b0b71a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbe638b5493a203dc824f3f8842fa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f609dbb8d1d9ec9b82ab1943535fe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8df32c2a3768bdea01f22507dce2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd1d4fb15f4a8a809c75ad8bc18be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a00c38201b61afb1439af613c88d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a65f6047c7d5402dbf06ca87f99033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd682f86f77db5488cb4dc251e94534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3aa07a75a402d46ff8f7e19433f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cfa12442e46d8722e331ea137bb1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f3f5595b17164dcede635beb9d61037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863c25691837c8df94fec58098b13b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde7c64c1a5309669cf097c6bf133239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d3049d94a0dde5c8b62475b5358340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa0eaebcd75165ccad3bddae9f238e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5c3807585f5a9eef0134a378552b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daff849bf57ea12b6f2a6c8e99292243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239bc9952de6617f83a50e23b1d1ebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97b686dea7e8bd13242cd028bcdff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e100515c6b81198777d224f6460e8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326bf1b134085f44e2db42e0c3962c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1cb557aeece06cdc3484f0b09c9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c56e585d95d9ecb842ff20ac1f0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882535a130539c897dc680bf3dae410e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5fcdbcc37d99964a3f39f13d3c16b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc28972f3e6e1506b52b8c33fd1258e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7270bf61fbaadbca56773040a069c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97d17f76a1f3410071c25ce24a30db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec032d8a60c6faf634e93da419ab3b5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e43256c81139a9c30078a385a4d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813735466dcc2a5f9f1c322c0aee2cec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8107418f98f6a822f72e4f72305de458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e476b8b1db730cf4d3df0d6e2b3cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7d582b9aea8252ea8873290a6924460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620f0f19834ebf9ec2d6c4d5ad51a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefc1c855869ffc2b9725e547acd7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9543000b197f924341959c97472e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11691c0d7f96dc70a14a138e32e5bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054337910cd3348845b7a3f6928e948365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ce5ec97c36deb01f8edd7992e49966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76fb13276ac979b3fcea0b785487a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764f705e938d26f3cb929f5e6059a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc50e8a79b7d022a7626f5309c6b5df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85bc3de037b93fccd45ffc4a771b7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b57d30686007fdccdcc3882e25c7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d63b86332ba10351ab8199045b83972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021476a4a08bd7f67f3ddf92eef07873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660dd4a00a7bc9c68d40fdc82b56c0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94a7a26c8c78d4f1d485eb8619b2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348561be3fd0f5c8e62baf844edb0a6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c9361dfa39e98d9eb914146a67c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d782e5806cc311c759c63a6aec0079f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308041898767263c8fa8eae80a278aef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580644012129307e594d82e8c6f4877180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e81068a23d6dfa9cbab7aebf4b5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ac3cb4f8113b2c793732442f6c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1171491d44762e2e4578cc8b43e34583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337bb43717b132fb5d0dfcb3e3e7b7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a6bea1ffdb50069e0d8210d573af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5024f2a52807a8bda4df5dd1dfed0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403739d8300eb5abab1b3e134460c55b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e712fc6a35de27f565a10958694d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519b46a7a6413910e01b31e178358c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a7afc1b7ec17fa1211dbfda1cda3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a937ec31cb53baa9fe843a6b10ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effb477f744ae6e43479aea376acc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b65d89e2328231e52601ef0b6433c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ad52a802f6abb75b9864af663a7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae18e4a067269d13755b9e8b4f0c42895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe97a6371cc70fa92d9a0b4edef96a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453c7f7805981be76dcd83220a458097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918edfbc0bd9e698c43d9efb8b8e895b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97732ead27083c9d62c7ce61ddd1d4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379cac191c7b3370d778efa250fa12e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1c012a12164760d85da7b1f9e3a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce82a4386195cec9727671a2691620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4949c1e6f4535012f9cdcf77f40a96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec75ebc96a10ecba003bed9b8f05c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2a8ada3e8ceddae471713e2b205b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c42abcd91d06a3b068b131e0995f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6abba0b758283ba0d8fa3010f014107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c341a2a8ddc8238155a2aa39e4f88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae386f83466ca4d2659b1f443d855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6073277cfa01bd89f8dec40bdb38ad9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b710cf3d30c19a7b6e6dba65a9c9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da318e266814b54c29af133eb9aba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54767bc05a355b13430e45fc3c05e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd751901c8add03dae6bacbd968eb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335b29d5cc0507718fd69e0650f9fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24fb47d82726401e9ed0dc2635cde8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a815980929b61ddcd79c906f1cd7fdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0d7987b671125894785418c3dcaf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9861a133a107080f9d7e6b6853003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d1ec0268c62beb591730c56fa068120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb309e565f3436b48b89d4056d54eca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f870350f70a7cb18869ece06bf1125122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b0b64882095391c3ec6f27bf8490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b49dc6c3e9ab03e2f181a5fd4646124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dca40449869f3a3eb8864b6e8eda0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc04ca964020caadf37ef658dd771b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34db1238d7552820a4ad1574c4c97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b385fccb65b028f88116f36eff24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a2c19c44f12407d1985398746d935129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a516a768e159294192ba99096fb699f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cb9ae20b3a4fe7c40655c7cd9b74a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922fe2a362eae56dfd133920a967a41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b6dee7056bb2d311cf4c3bfaaef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c408edc7180776be1d96670e2b52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e59572ce3db97a1d6d23bcb78dec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5da36416e22f1340449e7c752d216136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394969b7b84ee582f4d2194572472d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8857c2d932bf6fbd1c6025a97aaf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74eed721f50e09002f20ae0b417a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176720edd13c01d06d508effa9044ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1feddb1bd19a57210ca5256b16d12b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c345ce1bc3ffd3783e43bd4605ddad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3a4f72183bd7660e96b9ecd66781b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734c8bf6566d4cbee96cede22fdff9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135488aefa56f4e107660d8d6153b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff045392c39dac54707695badc9eddaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419a28b421e9125fbfa7813ca05bf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9139b873dee3253f83de0ac9fa2d740148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebee35d71cf882673ca55b8151bbda0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297aa1b8e22691e0ac32a1489c532e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb901f88c6a17c0d2f9b9e45c0ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b1397e057fc7921bc1ff66082d79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964ed535523e4667a158cc4f2cb225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff61c15511942dda1a4b134313d35ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ef5a04ed439356ff473654d9a0c57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99065d28c8631bb30dc932f3232c01d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed963ed2cc7f21a163d49c8bc5183bad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee90492f77c1e71dca26c4484fb90c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018d8c0950eab172a6f4540dc1272f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192a8f8afaf9df59a7570ad926f2120160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b67a21fd7abe186e0801a5d64c89ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de436b22d9112cbdffabf68fd7a4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687ed89e38943aa616acb82ac6674f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884f61e521e19e33a97e2800ec7137164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294b097d9a112d7cce52e9d71dd6b01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcce190718eb673d06bd80602ce9c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be03aaea0eeee01456903f1744f4b1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dfa5d35a07fba3c7e4b479e2a4bab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50aa26100f9df87dcf63840840ece5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be7e673010050077cea24d8087d26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe39fab48c1103c910e2674268123f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8f2af31aae7e5169d23099e52779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3461df4325ae02afa1b0101d8bb780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdca7b4c1fca5eef58c0c8a34202e4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>