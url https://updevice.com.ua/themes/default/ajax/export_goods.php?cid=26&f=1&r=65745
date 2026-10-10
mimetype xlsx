--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048661edcbea7ada8b15ab9cc13ecdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982514f329b4fee4bc79561cac17612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7bffa5081411993758bcf0e3d492b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c09c2c657541a4dadac529d9f402b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64cca5eb3fca7583306d4a4178cb415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5183598a5bb1542edf472d8f20903d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cccf01172706905bd94d35a6cc52d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f54ad2cb9e94553d54385ffb17928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d9d6440d5a2ad4f1f31897e63d4d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ee6f4f887993b5e30ccf5d19f65f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1af1b2e3bd9af3c4a5d3c9d7161ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a958ffcc57aa8ef48215d1c3aeb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d3fa68a88eaf3a7bd2179aee2e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7031fa45b9a276a8bb5f8bd40a870314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26764e07a5bcd18f918b4f98c0db43a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c7fa9930be545b241d63a8d1223e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a123d47177813efe7d4b38299177d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf56ea878dd6d3112a1d542610f1ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0082969223775f239fcc141e679a6d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92c5450bf73812b81a585a36d6f9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5f15148a4715d6cae0503b01101621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85f393d2d439e3999d83c5709a31222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a90fdb11efe8eccdb1d80161771d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd4353532d22a22158effa506abf3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8695d9a3baae0feb076776c698b9d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e21d485ecb3a336d94227f9fabe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed8c9c33da6fe34a447f4b3174084227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d84d7ba0b795fa0f10fa28cca54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ed3e0ac9bd4065c5660e7069ef90229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957266f521f049356d1e3c716e110db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029bc7e4c1793951d31ffd7e63ffbd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71d961bc82bdf9fcabac1b1884376f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de45f4ae6a14346720a4b6ec30b20233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca28d88a5ba53353da829e4db63c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31247011023e2ed81749ec411dc6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a470a2890c9409fa88dd2c46bc4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8d722d58d9517962c768704af11137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13f87c4d069185282d7ef99834b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bbfd988ce2af661f53d4e3e9ead3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85926caeee65ba535ae265e063035a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e2e4eacdd103dfc9cdd1a8c8826141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eddd71e2768dbeaa5959ad51e563842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa736e917a348a71b4bc1ceb3b377343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4af03c4f8daf61646519666ba65c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27138048860910d3a9004a2f4385545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f6745c6d44f09a78bb410ee911d3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c33e53ea36f1df6abca84f11df8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503714c05efd3755952c0834e48b85648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6480c34d46af9523cc1f13dd572acf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4985328b98425ec1583a26628d6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7eb0b615fa1ad86b28c07c7b91a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538a4a2e0b6da6e5eb4b7e3d503c7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022351f48b81af286a2a0eb612823de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096c933c7d80c584390b93d7a49b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb885d01f95cb13e8ec8febee64f2b3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d443d8325dbc5a56c3f7e9dded3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba8481bc70d4bc1cc6ecf3a2dfc6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aedcadcc849332025c6db7536a12758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a9f5f0910cdb50fa99068affffd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6dec4ea86c3fceff81ae89d6b38c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6ca1bda352617438c87b8a60c68461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3bde4d8c62f34d9f59eecc7bbabd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f9ae2bb2a4810bbaf5bde6f1840563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd682d58c65a042311a7f57fe6bfd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ca782b7b24b1df1d1567a863c52065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15925981734ceaaa6541e7b376e0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74592198a3a98b1f3484b44fe532167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c5e3cc389961f8de790f9d582cb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34ec2f235fe767a83ff46b5413fc5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a8127ac17249fe0b9995812eede370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a03ba785ea7b2c8cfab2aa76e441171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57cfef802bea2d024927b6fdc1aa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e93b6a21931a23c3306f4f0c09810e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6dbc432b14cf0e8abb4d7ecd57c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46138fb6b6e8ae7b4ac150d0a4acb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b98fbdf12161da6d89d9a569a25876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4714b1ed68be910d123c8894ac09177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd425ee14a7e9492f82d46b468b3a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a3c16d4a92a09795c0b266d05018e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957a07f4f533c7c2bfea4763d729b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b26ade961dbaf4e08ad5518ba6528081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8256f45e20702f6b662292bf58bb5ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceec6ab6915b523810f16bf0460be8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89748962250205eb8e7363cc7a49cb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f9ad8bc67c689bbc51c0d69351a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50209ff3518151e8b41e0965d065de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4b7102469ee605419494fd03d911b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9651021d3e3646367c7f78b8ffc09b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f89eeba86c02c5c9a03cfdab736a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dbbe1c4905321a1958d494d188b1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4a72ef1d999a00f58d5ffce5b559091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c12e6f64fb20925f85e5caf63b3ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31bc643c8af42d347a43b411ae77193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e233c36b6a22e8ec19f627dbb4d6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88953babc5ee5a688a3fc3ac03a8645c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b300610c4ae6696d6cfa75205957ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d48fcc75a9c43f90042fd41faaa6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e14570a496d0a3a3e177bc80e5ea898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48824f3125a1aa1947a6a223d61f20799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3547c249bf92c209db352b0a704b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd71d27ec1eb0f31c7837c867bf53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4960320ea61b5e4f7131c865ab75327102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0b8c1cb70372f577754cbac89b5b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2de05e348576f204b9fc7496439827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f018017b1b2f9822e8a1fccfa80e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33042c4b9f4bb3c7c5cf8f7eb5644f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3adc8d950625202a71f0b57547695107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e67461207b44d94d65da2ecdd13ad1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356739b3b0544cfc45e98189bf515b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257933e4f841043810bacc0079a7b94e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfbabdd4325b72f7e4e207bae4a82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d411e55170716a1cc164e96bc42b27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c02469e06ba37440132009aab18d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3bad077be42fc13f7756064f69580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e3a159857a43436fe94b7aa54923b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702e7503da64c5d3c851bd50903238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a15853ee40f99686f56a3d0e51d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb182d8613c10cab4befef799d4f529d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad792c9a495cbf601b53ca01b990cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff40a0f05811861f5ef3c272100695c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e547adfa645f268513d03542eda20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d04368256c029e867ab032ba0b9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a633df78ef6dcb805f3926415b1360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74762c468ea0aca8a4df95245c4a83c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06718e5b7a76393726e057c61261cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8000980951def3c221419aaf07fe7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f2766b3b60fc67d8e7271adfb341127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70de58e605fa6be477dba862b9473c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f9c748cba91f38a02c55e79b6f530129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1aba648b0c0af77da7c9618fd64b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eedd780ddbe6ef04819bc32def952131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619b5e7e3b3a04da6d4c0b87826453132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9547f5bbf0e80610bd4d049922d85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5464418fc547b775301f64609f5be2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7afaf28fcc90c89ab13dff000faa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef6759f7192f7f531b2850e94f08c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8030494b90f9c341ba3b4a22cba4f26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e829401a4ec4e30f87757bd7f20d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3521969e3b9508fe450f86ad8297c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbca2b4b3744cf34edc48c71cae316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbad7502c4c87cda6fc1e99203d63e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8972dc507a973dbfb6dc491e140cc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479841c7f8e1e563624ff185ac466f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae488774d3c622ed7ba88b6582ae45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e49181ffedc98bea5cee5a384445d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c742d3e54bf7f9d2e55e150601fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09b20956f07016d36776f68731c97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea558b8a951bf3bf9caa3a4b999e337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ffff0ff0b4242f18ac35e9546e946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a50df8fce4d0b962a9d80be33de8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4fd1cbf9886b053c66e8b1ddae27f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6f3cab4235fd1fa393977f06e199152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b9216798b5ac7d7ed3a3e8d460e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce508a4d192b75dc3e7aa41bfa1f51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9760ce271ce6d32f0bdb2fa6605f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb5b71cf11988c9725847a5201807156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9fc2f51d085f5f6704c984af9e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e0dc04807b51f27033a4b8aa27eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcccc9fb05bcba02d8e46f052ce476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168c3152c0cf6c7481bdab5a3f9f800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80774be13a88a3e2fa6aef61513032d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93d8c926f8036e44e7c97766237865162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990cd00a8b7e1be99df407587b4a2bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b93aec37368338fa22a8c0a04882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edfb7db740fc932fcb023fd484f66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d6fbaeacc95d0b20d91e347ba5df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeff87beabfb872d36755983440711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be771479ceda362312b665430f102168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f9937805a13acaec90fbebe04a7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c46817f8932ac33e129a45b62538e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed1c05dbb30196ad7abe43d8dc99d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a99b29ec843f6117dccfab3992ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8353d95011e0ee71268f8bf3273c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496b0cc9b3d557993518130d111510174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b444843db20f52bc3246629220ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d28e94fd2e8067b7d43b5f5a47261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da38c9f248325dbbe01e57d45f9a08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eebe66a107f4ed72e257a8af5397f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ace9e7a6079b1b84a356bd4243a69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006a6ed31caf30823d61b5a0606cc7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36c10ec80a3834fafd667b378f7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159156d08c3c5a508b40de36136e918f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9dc8b31a7395ed4fbe003e62b94263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968a5237866947a0a99471c697735e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea835e63faee4498ffa9714034317135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f0c700626a152a5aefba1830055d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95d6a498474cb8457df45d84a34c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60974a7814a9458a50241ece247d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0fa07ba3273b53468420a5f61bfff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7c32cccd40df7fef2f43a57cfd2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c5dad35e3e392ca6492f2142cba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a0a85a310183dd191fd2a98c9609912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554700ce9d07b2be20bcf0f8c4970a1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad71cb757b46b11e534bc1cd2adf8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a55ac911b252a25d86394d86d6b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc32938be600c32dfb510517bf00216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68019a88a175baf1d84498df524739917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ed8d604d86bfa1b88f9bc77648d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3d995fef7f38561973d920f20ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b9c417100e5cbfc690aba1fe31a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325b790553a8fc40e84cf16091bcdbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b4452ebe0cd4482dd11f4023e88b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dabd8aa087c24ffd79e5cb4b4643723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3485d7c4c8b3a378676d4dc8ea4e3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553d2b5af344aabd7015066ad797c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcdc026addd48518e807db07f2d26526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e40c5a692ec0c371e6241a0939dca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bd530a8d643d3db3ae1a471ca2aec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e55aa928e54c34975baaa9565597229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168f550c36e3281d2bdbc54b97df7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cbd862d48223b2fca19f058afdd6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99293383e7efb57b0a0b18f9e25ce6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356bfa081155e0d8b8dbb4f200bca3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace736dcf0f140db4a3fe8d3c746a7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc38663153b5365007c75e021c30e7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80bf2792a0343e14ea20317721acdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f68e6d6a8e392d6c2b5abbc3295e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fac8fd5d943df028eb633409ff083338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891ee87839ab4d42874bfee013535839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435d265e8c96412dceb3b20a65c96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f1c953895c1ef5ce5320e9e428a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec780ed76bdabb21ce0859c8b2a70a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de781aa2bb8b10d20fb59c5574aa0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2df26e7736c4d8a12b010da448f1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae0fcba3dbc7698ab9ab0202182efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88fbb34194909cd7ee6bdbd990c5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c267c633dc55cdd118ff6eda7581847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b2b4450c086fca0238cfae580fb0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca02d90a538a21191c1bcc37c7145049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973addc046ff902d4edcd1fef068aec450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a5e83340859ec00591b8ea535bed751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445bbe3f27299097b5a5070e97e42f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186b5cf63400dd0570d64994b7e4a2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20aa9b21c9791cb7614b55c8c9a2f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cfc22c5a4555cd9cd788c97531ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df9ab1ea744d19f98857268af7c87656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74bc00789094448625c9b32194c8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b46ad6b4773fa5e495ae13a2163558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5abb1de20a8f957d655bafdb4583359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d1dc5a196d8219390422268cf0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bcd7a2f4d7db00c28d4554bfa61461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6373f476936660098a6cc5b76bf6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d34d3e81625896dfcceb874d157663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058d04a78334dbdefca88253265151164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ba27d486e07043e930643e6fc6ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354c450f9a63b5320cae07e01dbd0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c7dcd7aca9255accd2124803e368c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e3fa010760efe630f18cd4589ef168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf3f31e5bbcb248a8245afac28cc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca6052b3f69ece94c354fd844dcb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a295eea70a1f8ad77af91bf8b60971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b637868e65449ef75efded95c039a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf71575cc651b46d4d3a9a7760585e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccadcbe7a0b3344cf771715702b300674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b0742de74e31e6da270c36276b5f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34294ef6c685637ecf0b1bb6d13dee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b723676c4a836182ee645c2181b26177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046e73e78d768e0c47d9f615e8156f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835a8298bfd986798247bc9078b40879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a252186a9da4bf59aed2295bbce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025abf89b47ed14dfbf061c9d51bfa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa7d837dd54e4035e884cd8c67458582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e3b6641bd79aab45ec671205707a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e84b0749a29bf3e9f96cc764222e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a11b7760d95b1bb3b8fc33562f0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0a0553f6f2060956c73244d7a6b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d814fa2ed1eb30a75788e75b9e9a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400982ac83d705466f05b651a72d4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595857a0e70e3382c094d944ca0c9ab389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2bf40f582a52dee1512bc3097288790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36039cee9218dc544436b3c7d6550d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cd8b6d19db62cce47d7ff76bc59892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a5ae5c32c5f9a895be1b70503a7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388ec67c98ff99336471aa4f4ed6c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf5f47f1a093a2c7a6b82da1997fdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70d7693ab24783374c1ec610276c1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478489d37c4b5b3efd07abda8ee16fe097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff175ad0fdf6ba7c2f5086353d96b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefff0089af1fbae472fc9574c0594699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd6eea72919ccdeb44f301f0e3946100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8bc8e184e3418112fbfaebf99a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2d99661bc58db321d8dd3127cb7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e2ce929556355c2d6b842bdfcba36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca590a6642414b697a8ac6513b7da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2318c0b3701e6dbcec6519b6a5011105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f0a193601e455e114226a2091f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f89ca1c38a153b55b90c5126ab498d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee54eaf8f0222fdbdfbe7584e53ac7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5e725afdfa3ac0fd807fa55adcdf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ad80b77b76a79ae5346b7b05d90c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0732cd87c1516253e059bc6f7cb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a24985ba4f01a8a21584164b2790c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d663aef3d7edfbe42c25819c2fbba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58dd3d285e5311ed8f2f4241ec2ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6645092f71ed2ced0950d0768cad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56a6c0d67e7d22a2fe350069bee8b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940e9361e6f7d180f609f099820a8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367148679b428c710beb03f5bf050f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1362ac02d6aaea3b46be73bef1d6b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3fadc545af0941fe932508ebdb93e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f670bf3726835eed47c959008f2a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34f5afa41203e5f2c0b018168e0d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84181455dc8952d6e35fe1086da50e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2476d99552185afb15fbfc8b66cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c3ea19433455ad2e54d65c0cd6ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15d94c3dff77ceb6b7bd74198f22c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d3537d1d0bf25c40fcc4b7d5b9f13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e74b31efc2e4a1a69ce1d44c0a19f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6234de60d7bc746861f0a31118b004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13856d49424c6923ed367274719ba720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60022c41680b2d273ebabe78f00237131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc20915417796ce9bed1338e61dc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053b490e5c248f88cd2e43acab1d22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c0f76dd3635513f04f6f7dcb67d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ef358c572c99594b2d0bb358d6e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821309e5ed6de97fbcc8225245e38d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6544bd9502045ba6a658f1c08605137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79c8024cda0741ae4fe23a9442fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd273f950446d6606e565b08387ee24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b1a5aae1fa4a2d487d57334bc2148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b73adc1ade81d9747ae7798c0b4a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4fa942c0b82463ca80671d2ca6877142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0289e66a22dc31ab7c483951838e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79786ab11dac471b99bc2e3a8c13b9f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af7f96172e0b9fc9a9cda64c192ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92142f20849b255a5b51181471121146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ded90e5283062a1a401793fa31d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6779c85b176d5c09410af390d3080148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a344d1db4c96318a621f75f4d8b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c61cb5ffd29111a7ab8b5679d9b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79820ffa688a7cd0df4fdaec67f04a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d780ab9bca0f9d4486eca3fd8e38dee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2606eee2e30cb3192d39e28214d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65044852472619ba71220ec3c11cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b6fa2f661dc85b620e8765d42560c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c82dfb003bce29125cacb8456439b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86732f1bf64fefb60b58356eeeedc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a656e8194e1b1a940792979dc493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc45682d6664c67284f629de75dd03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4fb7eb74565c15a2445e8fbae12c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf9d16ffd161c6c58646b08bf434e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f0ffe5914e1d78d0797ee8a4243d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f44acd96047212aa7ca2ae8f1a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dbda78a19d1c145dda8bd5256b29e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e76723e773cdd77118acb4348c0b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642e8d3501980402cccf7706561909166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0168faf98fde170be21532fb2da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f0e247cc711b6083b1bb00308f0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf68f8d71106bd65d8e8bd0ff0853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b45d6c24982c3b8e56ca4671eca52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6733ad927648cb4c0ed0f8036af9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7666f157898f0991e7a61708f1f25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab232cad2f84e81c9eca712e73dcce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a82dbf34631c92e501c76abfead9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>