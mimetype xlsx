--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d660cebe3dd08e2e9cbf98fb04941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806999921d45d4441d524ca249617382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1233dd1a85c2e8ba650357d506473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0757fce2433ae2ae5393860c92750904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc151af36d45387ea1a16e44f10d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb9fdf9ad853616cb124ac019a3ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f37b8c641fe336b3da4aeec25f7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406fd88c00b9850b5cb13dedfc7ddb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52648febbd6f47aea23997c109bfb7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9ad7d148260296f75fe39ca7f81910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5197affd7f34f7bc43ce853d0e80c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d934eccade0d3050633bbf3e5fe4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b1bf6305fb5a7293a32251fa0903413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0bbeb56962e7ffe379d315c52f7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293d5bb2144ad1344336706b0b8e1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711707a28236d23c3476a9cc1b79d3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81189012eba059b307b91a17f21ea0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0487f8c74ac9bbc5ea92f35f8d0865e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5bec4e88ebe877473d1b5d7638bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d958d7fb504d78e750c16286cd01e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f51518ec9ff0aad4b10b1d565ed5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b63f5102e5f5916e74f9430bd9d0c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7fa5ec99f5cbdf4102602efa646d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de4f9e09ab9f5ca420218d4e51e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e6f4c8f7a1021173070535c5146625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3b67f8bc94c1d745b4aaf4f7b54c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ffabfb27f5f41ba102c863fd547cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4172723c644fcc2f533046a80f542a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16b18fffd94ea4c637fd2401395cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0f9379b26ec948371d44c406729430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddf830f4bc30f735f8139634bac66531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382bc1151da79e190eb77e11c0062932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adf668293a2469085e8e2ced82218d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a283a8d23ac589e5fd3d2f2aab0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127e05d6cb211e3346636c2e45165b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3b9812be0cbfaeb24374a1e8a96036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c35f9b6000fef69346a608de80d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7f78769745c7362b423417bed05138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d50129e935c32a93e1eb239692f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039608e9d2fe6346ff45db9468cbf1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d44c007b834a171ffc19901e837441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399558e3723aedb62f8b5a7d84bd7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dec17cc0b90ac615f2af08b739cc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f6d2c7af8623677e5764e63d9ada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426a58bb625a90148339ecb357c64745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda85b7ef9b36b37b39fb0a28ccf86c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bac699475e163df787e2930d3ff7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868176c4f01bd9470e47619be3266e0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697652abf5c52090c714d16049223ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c2e79e89fe1dea6887b925dea33150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370a58f251dfec9aa3bae2e49107c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161e90b6ad4b1c2282fa6aa327021e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a5a5757f6c2798bc1c469532646053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a62a30ac8a4e608a6b4dd59662357e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e245722dfc23a92bbc22bc385ed4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9dfa26b3d1f3d6ff5271652c6316856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fd60b2f8b6f20be10b75a354097057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8fde371a97fd69122f90dadc7b2cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8861e27fd7821b5fe7f44d99aaea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3cd029eba2f44357bcb0fe77781d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf3deacef9bf6fd09f387382495b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf4053435fe15642138938f81963a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe47aa379490455575cd3b44cf36e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b6f7e7046bfad439dd1480785ebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c9e3095b6230ba6078d6a51405c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611cf14943cf6399df8f29f1816c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6dbb247fca94ccf63a54e3c0a00a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169da1653125289d66ec0e5bd8e105768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73111c85a1cf4618087a37391096ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a259f7ba3cdf7997d18396b35f31270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04386368f9dcb7f84dd4168d920947c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565402827ab0b72817a3801a05b396072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381f5fab7dbbe1ad9cb7840e06984f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680a5d0a6c0f537c04721ecca4f73174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1421ed950c01cfbbb9ea43c5ca171675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d953b5fb12fbbaec2ba3a9bfa812076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324ccfe430720b3a4ab4917b533833677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835399c3d8d00824b53579c6728101f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637feeca705b377d72028cb38470a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bab409e0f86777fab251ad35bdb9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b427e853d6b2bf6a2ffb877acc894681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da3c4efaa8d5de1e372efe0a2fe9bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae72d9775d5fda5f1abccec6208a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e41bf70baaa5d594a5bf90c5f837984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc1c6bf7b6dcc9af622f47a8ea9f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891e7c1f1599c80c42a578fea3d94986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e71d1940a517219c7fb937efa3ac3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b153e39e160effdcff489a96f8fef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78390031037eaa79167035b4886f7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4936a85ff62ab566e1d6663d41e9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4940a7124abd1506d395dff3877c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2cf63d0d8cceca9223e2c2b5b44a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3448fc4edb070b4a4bee4883d1a5c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19590252b84a0567034065cd12cad4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbaba6964ab2455678fbc5cc3100ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa57477fffff95351db1f0b4617a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5bb879f8bf132b578ff90dbee15b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b86257bca51f2f74cadbb0ebbb1a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e28b8963fcdd28429423a619c39899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d04b526aa700e586bdb41c4fced8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71299ef19bfba6e5522305d7be67479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a065f4d93c45f35c5ee17e0b45b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fc06467efa384de80fb91bdc6fdb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf11ec847997c708e0e2ca9f1af85f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab1389fbb5ce169b2b5898814714b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39cb8b7c8fd330779c737f7604aeb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd588391269346a63ad566e22a592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f470c682c705a8ba424e049313058108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3b43d1e86c3eda6076c164fb834d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83be488a3c5e6ea509ac57db68e077110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64193fca7619c6648733efbdf17f1579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328392f578f01d89f50d0ef4a82c3f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa957bdd1acf85069af0595e0b0680113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ed505dfd73c68173fc9888085aa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec5c6bac387429bb570e62a930e40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7c41330e305d221d0e91142ec14d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0031ebf1b3e3e4046fcc7d61f073ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de4359c5acf3a9ef23062f53a3851118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb14d458f5218abeb074fe1874fc75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a367fdaf22b572680ec935e2dffec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca78aa0dafac9121384d0e165b0d03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658dafcd5381189d0968049a6120828122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a0350c7051bf31b1bf2f06a6b95a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f094b1c6d71da4384318067dca35b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d80d80b63a525c0ab290b418339d45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ea063a991edb60df8a506511ada7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d985a7bda5f43910c2aef0b704c71c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d6744e246d0e6b9753689a81c862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df80a2314ab1a2a41894d724df9bcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e8f70e92bd8079dc54a34ff462493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1c07a6729a6ab56ac633aa403f56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588079e1421a723b2ac20e4976ad59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a13fabf0e9c63cb7335d1e4ce8d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd730c1ad599b48a209a08fd063c5084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524a257eeacae3650ac8b9ffa7ba49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b5b94b3550442da2369742ba47881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33244c00f1c25fc67656cd1c376a5298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f36f07cfd4d6165fd3078249b17f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c31fba88de2c2ea280a7b4cf4d20b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5159fe43f427bd33f1235a1f681fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693540c40ca9194c719e7fdf535a5da0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f938e3e24ace7f6fabbef6359f3908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaf04f42ff865375bd632ee0f9098c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e358c1c004affdd0b54687cec21a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098e1069dcf7aecdd6b6eb23be6d7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb22d8b69c4cdbaacec71d76acf03d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711e1dd1d5bd4ff7106fe513d2eda24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc684e9b593cd7bacb94283b0d460148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80211466ff265de9a75d9cdfebbb789149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a526403034e5976e902ddb92bb027150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ca83d89016356574ed09c5108112151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255d644b88ca44b60b922d9a49104f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822e1f0f009347147a38c5169209cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f52d6d669b08208acc0d0b7ad9fcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9f8121e54f27ab49f56193446a42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57740dcde84f05e92048bde594bbd16b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c959495b6b113c824189cdecddb9c3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b55daab807b8710c13b34a46f692158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0874560f1877901330279916d2a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047dc52049563d31e6a20ea44053cf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2cb8bc64612399f56356ef81ea34c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf150b304ef265d43bdca1ad9b5d316b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62116b5a18f2cfe3c5da05c6c04717163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e9517834fb75dd0c916d2e49e801164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d82d86297c83bd151ec361629528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40989c352e356b57ac0504f9b16fec8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998271f58ec163dc251ec7a41c647672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7745c49fa5bf88e44af7bdf52b584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827adc2efdadb3a8603374feb5e1a6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec2a4524080fa6704a2c49cbb411b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a2174227ace363653f13cb59069c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfe51d8869fab88c719a15f1f7256172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ad0d6feaaf33f89a4189eed41820173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ef2a9fd90c29c94ea53d576626b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e728acf049f09ea0ec1b2b3be1dba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a02dd5db1c8350d7e51a26fedb9d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea59a3d436e44bae2e1657704c75d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad188bdd3e43588a83b2d1043c7409178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6caf85c596e525933535e7c96afe6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63efdcb452d65fd41b5ced57cad2a7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d95d71bfd0718d8691d443e2473c5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2183ab960fd6d4e2ec3bf40dd6c2312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8dc72dfa24fbda80e972899826d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478599ad8a1ab888d108e1b169cb0dad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5973c2de418dc96237b31b4dcc3aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd8db33f1094e67e007ffeb160e9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd3c642823c02b8219dc67a437aa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8dfab174133bc5707a7c4cf3138e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e8797977ef5e1ba10c33261180e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63987f7421b3abec0b1b2765f8751a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b41501e049527fc1a334455ee76811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873326127ffc2e65b8a2eee713567ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9830c7c0ba59823a063365f02a52513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e978bc564a24c69de5118ef85d6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d3eb40cb72c0cdca43a7982dd9d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd863165f8bce0e233d01b2259d580416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6cc5c58112766a475f4f07ad455f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9166c8c68defc3524e115483389318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea875789706b72ba9afc19d925e00519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f35c168463bc6da2cceefcff9c406e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d822b67a39bcf651b27e5ead74e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774912db378a375d40294fa52dff1da622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5e284c60473648d958537043ac3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cfbf8793737cbcb8906877fc3177824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f687820ffdc11e0e0b9ab27092f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f943bd53e5b27d147790b4b9f28cd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6edc386853b5dca38a5221e00b353627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f69b25c6aa36167e1737903b2b5b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c793c8ce63b2b046b46eae41ebe51f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbba635e4cb0f48c1ef2d1389607ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f2780c919c7aadc68b17a5eebcb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0789f4363b7c3bc1a0dbae4f8a6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096cb640a2f78cfaf269ffe1c65e73333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539454564110ea79ad9f909b4bdba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad74ff6c0ad5f4622ceaa540f7414e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcfee4e0ad44f29cb8ff89a143c5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710bb921bc44847acb0bf274ad5a4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9610e64cfdbd412848d42af37bbfa1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cefc7d4498f029b091830b1e3dad639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e48ba09ea0c89da63b3d878bdbafa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3639774e3096beeeedcf105a4d6d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ca500be8d4b95935ff794d193c3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a850b94bdb78bbbcad6aaa169cd17d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595bc1236a52c70d803a1faf3b2eff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208fb936625c02525e84ddec3018d0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7a75e4839ec0e130eec57ff62bbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e27621cdc62d57b45f3b2083b8d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceef410833ed4b343e14c5251e446548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17d336abd773653374b3cdd43689349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d62427d62281aca5fd4bbb566e0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce4def549a98be7391b60267102a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da879b1a673edf2d4f04d39cdc252752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f2d5ca26b8f73558f5ea9273e4b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d45caf17406c2658c1829ab65af2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049860bb82f3886db1a3680504d39ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3e5a37d28d806acb86095695f23856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99162e0ece47d8df87c2880e90f4298157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526424dd8378b9ac365b980975d48e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d3fe98fd2f7778586a395272b101359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a426dd71cd7991c68382b3287256060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8e93db6bae8ab02fdc988216a13c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5c91a39f1eb808b33bceb959e49362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951093ad2d022471f76fec3616187463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517a278447dc1d6991588ac5f022be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f21511ab2af0af9953b2fee2b26165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8193660758dc81ae59f464eadf7a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117841ff354af3765f9beb6c9f01fd6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000720f0ea01d1dbd74d5b553f0ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908db9652a10cbae9ff8486c00fc62069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e483e77971c6ea9c6d2ec7771811da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235b394ba74854e311176d0157d4ded71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d64f90a96d7c56348b2476fade94272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce1b4001c6fadc7688b924087007673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfdd2c887a8e2f4edaf2adbe94f5f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49239fc2a6885198ea4ba11ec05b68575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc062bca33522a95274c2593e932476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c53e4cfd53c39572d1ed3fa6c5c4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ab1f2ad3d24d05c33563f8dfc1bf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd045723458d4fcb77d2560ffb1e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52251190c92a6d54bec5c4633c4b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a36edc269dc7a6dddaefd2fac02b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28f0759b9eb1f0dd4a798342aec8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a34e45505ae613abaeddd58636b4d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c40d81a587821206018be4a78de4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25987ad0fc134da92568823c40ed0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef881a56d0775c39103d63aa1198927786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786f1384cd9f7c84495045f0aed6b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ff5ceb8ccbc6715613b43cb4baf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de0bf49d362d0f2c1f4b3d3fd5c25089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7202355839f4d9968b5e04f98dc6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419139c1539cbd7c16c35054040c364091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3cbc974d147754c03afd2d0c60ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80c4f1bbfe1b2c95afb88717a278e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e73e6825dd5fa8d3600ec26037d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc7431ba1e37a07a3ef446c00c24095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6f55d96c10bd46b8e87bc2af495896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5b9be5a3c334c653b4968bc13fbd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c6de8631f8cedbe95a2dd8f42a81498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90cf8e138d313e2b0d1af0cd0dd8bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b0506b8f9ce69ac29f29202f38ab0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f0f1bd3c84a0f11a8c5e3be4080d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e53966b6ed4cd4686dced8b375532102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2342b701f87e886e20a6bec609ce5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc91b258ed129f9a0a35ceaf4f80a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5275026e56d30df8bc6f783f9cbb21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027124c3f45a4a1843b2d7223c69b16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc17fbe1f5148a146bbd73f4313a8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7ac2cb819611a5e9786b5f701833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a50911b1cd64d6265919a4987e6804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f566179130baec4a8f17ca4313a17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b809e3da5f8c423639ebf81453bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2f8e5b66db1c3e32d93efb6e83be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044d2e73f9854816d45cd0646cc7122113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f349416156086bcae121386e6cf456114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d1288cfd89c9a873b40d83136ee96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292bd77ffc0217216b923f9f7045cb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d8dae1e2c8c38c6037d22d06e7d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c2365bc776e62a4d0840cc8a9ca5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4357d22923705318880d4b7a6b6190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e04490c6e87400e24e02067e4eda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b6202e3ce3e39f2340758e4a8e5b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db431ac048462f03acd573ec7f9f3ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0683307b68c5c4662a5e35edf701986123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffb90b749e5c4239fc5878c5866f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3a442ee8daed3f024a1c60de0d8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbf81d86bc57c9901af1d9d798c4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5fcc5887fa42d80bcbb5acda539f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be78932dffbf43237e5d8aa18c143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8944120b3e75171574fb27cf36a3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43a86113c07f3df415781eedd71c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4453c66dd08e21d49074b2b1c312f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff864c753faf159f03cc171e00c2a11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580bf266b1e24b1a5dbd51ffac7025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ab0b748d8732b9f320be1f300856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a963746a27ca41db380cf0b2dae1cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976985290393961d33a55a614a7db758136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d87a6809d6389a6b2e01c93ddcf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604875d8442ccc1bffa9cb5975b4db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f3191a8619beedb83b9903f80948139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1201dabb6316cafa7f117e1ff7b6b7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0cc1fca34814244f76ff40bceddbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c680fa48e96b380e99d8da265661cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a8c7a374bd5bc509b33e19726b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a1efddb0932ba3679f99bfb08ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0839ef07345cd254c9e5abb6b136145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d4be72f79cb9ad11e8ed7fc76795a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aafefe8e6186cf5f97f4a7f15c918147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e8fee7944f0d3d0e700938096d43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef148035c0beab3fd12b643e948ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3cb31526f5830596482ff21c632f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22382d7a70998685b3fe2c33ff6d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007bfe7e0efc6910ada353e186ec1ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e68f139c87b1f29e48dee0e4ab036153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0bc1871b2a402f2ac9cb752b12e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13517569904a980ce76247cf6fddb528155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd1f6a62feccc379b9dc098687efc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af62c0df097e37886661c5e6087fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0508c96d9d00fe02e61a13e454e189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03e293c771195e1182ae008d3dea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038d127be95fdc948b6d844bba0a2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d711e83ead81f11286fd1cb65437e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313756150c9bfbaa515e8ed396da65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d1b255db1984d24e8f0765b9cb60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c2afaf02ff4cc9b2fff1fd4903bd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f75b4a3de0206a767f3539a1418bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7ed3b8e3a1dac400144e900fe311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443e54536097d53dacfd89fcecc6ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4194b4f9cc525060ed15d74a380e5e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf41aa20bedf9783be6bca4536de82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172310c1dcda159a9b1443029f433e40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51fc84dedd60fc9fe22b9b1701841171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eae6df3ee497146ea63e04d283537b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709cb994ce31605cdcde64146198ef4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba8eb037918f93c6410e959602376174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>