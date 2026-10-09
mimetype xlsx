--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f73725205d5247840b5314c34c22371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04feb3648845158d1357c45a7dfdc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8b2191ee8092065f0e86ce6f7bb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437c4b706f63b8fed55a4a51b077e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e177950c7a0c09de905e8af31fa505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b394954ed42f2c11b0ca67480720a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339611d174e6343c764d091027b24f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68f56ada68fb87524229ef49f39f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610417b9e1adc9b64b0a6b2786da6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dc1e9ef7f05fec30e9a27fcf3efd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5912be18da426c280d39b0296bfb4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afbc7450c8aa58f49970bff1175e0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef35d8bd5805d9384b94c18fd9c48c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d666ecf0fd79bd0fd5ee12fb4ebce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1ccfb54c5ddc8f3906f32be7bc84a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361229caccc7f0a171566453d9abad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3057cf21375b11f6548039304a9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f5e5c82a4e9b14d2512560d4c538b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e664bddaeb042aa9977909dcc30a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348605bf011af93d7c259a837696da7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177ce43f9305bc0032c0ef51d06db121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33caac05cc8cfa88343afefdce2f0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ed4fb69de538240cb22b6c6d624b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453a08741d62059fd05843556088b5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e7a07af636e1b28226e2c36820f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020ca9ed3cb29361b8e1f61110a57126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6860978ad2ab1bdae1708ce6a7a5c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2342e372719fa815d7d521ac1f57828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4ba42eaf8eb9c6fe1c1e51692d1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997eb078be2269dd9a287838744de1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e041ff577e1f3a0e0cfad9e2def9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ded5bf37170c0092e18536e5422d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785cea53146eb8d1bc446410ad5ef7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc3dab3ab0bc19b0dc53fad513f3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eec24e7cbb39ffefa192fd2536a97435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5615d483ed0e97498041b5894c7c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5178d5a22c6cc3c2953c963fb6d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c079789ec2bbad9955400a8fe9dbe138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a3ee8cf1e276a8850018ca235612f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33b9db6ed73958e2fbb784fb2b0f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d727ea198e0a108b0e734a02339a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd2b8b212816f40ac0e86414f2f6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade7f9e02775773a56852e3996a6bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204125e980da27aea18497ffe37c0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694137e53c59243534a2553b1f8ce1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1907518396a642e478f24a04cbb7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce5a0d27c25655e576a90445b341247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766086ebf68e4381b75bf520115bc8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f0cbe052e4b6d12dd7af03ae72d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26fdbce25ea70134682926835e72550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148dc7dab549e58c67167be0fda7db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3930638640562e0bbada82450c853552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e2fe4c9466e750d6e611368ecdf7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218aee5da159c7338ddfb3cd846df3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e265ddab1fe6b46a226062fc1a11d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03a1700365811882234095da2651a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a066603a6c1b810bede5be850396757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225fb75346f8e8ec088243b27e0f4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34035deedf8acf2ce4b3a4b81488141259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f023506b4806c89d73d66ce6e059860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ccad7347017661ed932c5d59412c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21159553c471c8f28bbda10fbcd6ef9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37071c0c6d5b281e2bad8a73a859f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b114bede35477437a8e7b6cc4b8ff0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513302e88194e2ba8a8208d14b6bdae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b78a842c8444fd1168400e6b498c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d77c2647861217542385d87414f2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511b3a2e455f45c48ff92addaf596e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4b962dbc81e4682e3492c150a04f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263100bdc735033e3af9c962c8eafa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb968b5bcc7807f02c4b2aa439d067671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d962e776df8811278ba3a52bbc30b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced9ad8aefaeff3643b3610422b5b3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e8b894225ba784778a3ebfb2329374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130c1695b97ddc1bde9826a8288b03c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3d19aaf288e9b60805c660a815cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035b356781e170ff5db18e2c43e15c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2519745b6568442d801978c7fa68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d800b5e2416e7bf4a4bdee2f2877679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d59169e21ec8ef2422b1fdbc065280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e93889baa3855fa8e53842c9b6b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f0a0621f80bda04f73ac6deccbcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d786b6ec968b4df05a7b61fe5a5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003a31fc930a2e6bbceed555b9442184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76809c8114649f58e186a7b1729bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd845f126bf4a66c9b90c754d119ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c968b195c458f3588921087a0b90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060beebec0024997fe0f52d001c94c5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d115707ac5d4b03217f2c65d521e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1107354e57ff4f3033f7622861b6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec7cce7300c0dce2c5946338446b0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbddcc509c0cc40a3a9485234aacc6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592c91064b1783a561104c40ac11b2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746bcc52a76fa8a1ea1102d821954294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c461be6e5e2efe901ea15418c6ff795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5a5f4c12d2abb1c2ce7192f68e4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b82aa1344f861f7e41b7dae38a6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db48ded66d2d68f69bcebf6ca23da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250718c01a8990efb91d36ecd0ac2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607786183a102a61e390a3792cc2219a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bcdbaef420609e49acea1e157f853101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376098afbef5cae5fdb7466e0c6ced102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359072d674dccca8e50d9f6da4f5d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05cd6812488463b1632a54531be844104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d175c33b37f57bd32d9f1ba42c47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d0c568ce6d08a29eef51c970ad73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a80aa23ea8f930f66c3c4bb61df7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40aa203e8f867cb106f0aef8dc69c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626aebead651499bf759a9d9055e4ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfdbd842a1c640dc8dc2f9d660393d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c9a628fb3921518e1ad6a58f0068111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71943fa57a67757c4e4f982ab3f6557112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5061dc5d2e17a5512064ea1e3c1af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d569abad5628359af9b272c1c9250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc5a6ef087d39ba2d655bb5057f4f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fbfadeb522c093097059a02ac966116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7358a8b394aced8c173762f3785080117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de661cd913a93a30d0667b7fd6f9242118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d8cf2f1dea18b685e56f56418b2a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b8f94f534f3bd998eb9e9a2e411b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04a2e3df5d83cc2a64814e79be50c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8006b718ad2b344e218745d43555c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87159946ca9963318441fb2dad08ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a889338de7bd82288bffba03bd145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c0d93e587f65d41b7f14185bd8a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243f1a986450d18de05604485f597e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29e22f2cdf3102d789a40b6938bf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730670e0f7028a7f84779a848ef94cab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bd6b0d3fffc0d1987ba5bf4d490f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57797564a8f3eee4125f714a6ff199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507428fcaf6824b6664b93a3ebd8c534131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbefabe1be2a40f71a2643e46155d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed87e68f438c0652bb76ab4b120613133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b8de622151638da632309776d66b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0651866718da24efd2ff51fc06df6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517d9359e658ba2049a947f490ff02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3f913839f6bbde495d7b600fcf91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72462da79f43508da9ab362b0ead1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90321ce770b300c05ef0bb3854c9a945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65cb4bc92ffa5c03bc66badf9f9398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a4359574ec8d719cc824e42dfc53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd573401983f0868e591c1322912d47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87138b67789685ccb395102dcae500143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699d3304d4103daa94f0b9dfeda938144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538685335d883c12f551f996bb2e3910145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f723126dba9cd7b659efce5160e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65da27b8c61add34cd89a1bd934b05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3199cebe61d0fabaf7de6cf617e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2996f8876ddbd30705d7aaae5f8d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da49bb5fee2475a99c4f44361ac1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2a42a24c86ac4679f11ad4a23593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9b6cdc4673ed3d8d77b046a2eb59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a915596cfd3b8aa8f59689320ea3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b86ed8190df2c3dabc578cec5bb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249140e9610a5f61d0d5a98f802a48e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d8fc214ddfab3aeede68486731f71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed94c88ee954713a3aef4269c8593157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa25eb419a8ebd15a63d9e1151c882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a2cab8f449764437dcef7257e689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaad1222aefcf146905ed1f7ba2193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd24c424bb76a9425bc7ad733f421f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cca1c27332102ae844211a4c9da651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee71f5e37db3ebf55496ec8a380630163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ec86fe0680259a1b5a138e980f8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec052da3fafc3d2fe7620b8d638b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8837c1d202a197d6ad2c2b779d44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe8990e66d1215f3d2c8cacfcbc121167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf2d21802d85e90b59d513a36eca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7830e5bc3445208929bfff5676ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41eb80694b90c282156e2d877530af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb725489d9a3d9725189fd77ff3f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d616f77bb8583f1f2f82c5463bb564172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f36c0dd60ec99d96a62782f8a97a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618e579eff6c4a9b5da4d2a50d2eef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f722e17bb5f5403e486a3135c609175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad67bf529c0ab4d03a9c8121483e05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0993adb4d891f120aa123bdfaa172177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688da7b37e3b6344b8549dcd9b8f362178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007c6bab97b981b04839226acc7493179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bf051ef5caaf1bd0b6097c7ded137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c2fb92f2f09d03e05733442a59f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966ca74886b1e1171c4a9221b59dae182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59377383a1e2885b6547532e08e1b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401eb25a675fa4713a8971cdb0ffe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b80ed610880a01a5ca01e7906e193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b729c9bedce65aefa5905ed8e14e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6256cb2a9e37fd6808fd4b0e2a248b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa342a9c14593f3edfeb7bab44cf2366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44434ece116ac374508ffe3fc9b0d3687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40802ef3841a74aae769c303721fbeb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19290aedcf894b4a31a8e1d4ad867b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ad3c2994f25cd783031dd87ca23610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482216486ad2af772ed781f2b0e232b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46e1cea6129591ba7df05e2b1b3b1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69060ab8a24cd74a5e5a1dac3927c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e254f883941961d154c8761fd7623714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2b2739ac1df92845f7675f2fc8bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfcf114541277011b00fa32affaaca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a07117c1d87e7f0b2e3e7f9a130dc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab03260c8d866b856d33b0417f326118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24664d5bcaeb8fdf9fcacf580e10a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731708594e7cea6f1b81a81ae3793b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe451bc6f2fe44e361a21b8dab8f6f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7471b5c45afd5fab6001ab74013d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378be731ddb7db7004a117603adc1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6a4eab1b9ac49836b88745e9ebe524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d8d696975b1dcdf10a1f6cf6c2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4966030659515fc784996941ab30826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189b85294fde7388ec71e484b838beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a619bbe79a21cb20bb1de3eee30828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d009d75a04ef36788e5def56198c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51828fcc000bbc73bd608b265cefe2ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead65f3bf89648b482cf2b9e06dd5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2a4e6a3fcf3cebf666eeac26682732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c8a5b7fe142a995c40bd9777373c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4426bc936776b0e1c196da1ba7c52834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992588a7b98ce5febdd467476ca6629335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca9b267d5337ee9d6e8ff0b59d950636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd570add9710dd0daa09ade170d61237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11476ce6e90aceb2c8f7d61cf25787238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d2a16e35473d9cf3312006d406a2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dc2355119a13da90ce5b7a0b8723940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880d1b9f861e80e2ddbf0ca09839a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a45479ef920186c2a6a216aa576442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ebd02493350e7348c7d0e48534fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa885cc10973ef510a39b5de7b963e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451d6c2f0343fdae9e973e35351eb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e266d1e3857f143b795a17c976f64246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756b0f95d5592b082dc04b030fd4d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bffaaaa8c54b851c7b7a09a7bb176c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610a4ca4b54d11ea03814ce71f481a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ed0b87d21bfdbda282565b062c54b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d1d7ed8c01af700df5c5965e392a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b2518c2782d142dbd552952923c5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9abed2ce9c07d225ad58f2d94fbb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5b552c956411001b562fdb53046354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c4d98294c82b1db789a7852c81cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0221bc0fd74bf8e9e2e05cfc2ff82856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83c3a90941064fa3f5520d0ab88fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fa377afce7e8c4adf6a31960630258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8513927e1494a3344331177eb9cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cf16355c1366ebf8186296f363e1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4fc1890b1ed6a2642dca872d5b0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ad0fc5335e30262b3132de5ebd2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803561cc2c0d5e64da36b5f35ffc7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae02c864837d67ec9462d6417a49c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae15440dfc7b4847a66cb607b27a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643eeb275e3830cc0392e87f3e99b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef7dec3a5f56c12df1fff97641b4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59e8b86988b3e739ba59051dbbcf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d294f08efceaf86e4caad896eb59069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4103c31cddfc5caa435ed4ad7606ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf4054824157e67c84b6a261fa419771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81e1fd62db149df98a7b4ed67a22972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb950c6114ff290907cf91d2919d78573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee6f08b31f308c958b5f94ffd1c8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f86ca0642b32a6bf0ad875e245ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27028207528088aebfe231eb773581dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a68da3135585e6032c31abbd2b21f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92255b2c9e4a538f9db9a1aec932878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5ff696175d783ae9d23f8d726476179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102beec574330d66b18ffb398233d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0e6cc4c505e37141453f20ded53581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ed9074f1bada9bb2b6f994aaa77282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f21b3a53cbe9a4ba3e08c49ca94d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dfe4bb61aeb9cc2943eabcbff951784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db9748ea5a82684cd4963dd94ddfe685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e387a3a1138629ca6c61250943bb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a4657920c0604beaaaa72b3b6df6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49813591499084f171e150ff513a185c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd5be86a949680e1b0c766292774189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e6dbfe811fa71b87281d9a462afe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e54d1b14214000c1b85ad4fdf28491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3bb4b6924008b8bec7aa0e4c1447392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd2bb8de1d93ce3f1158b02e25e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbd43870a4bd79e7bb9cdd31110d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc072703841748f66cf3a937e438e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fddf4b0005e7b5638f42b648c1df196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da7d8b1cf140d15a2a7d8a641af2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9b5c166f025e5e5e0684657b952498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1bec75e2350ef919e3ff3f797feda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ba2dcafd7249db85e9031533ee4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db93d61e55e137b3c54be14fad1a07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4f3a98b8c3062a7b9debf1909d16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b42d45cf619ede91aa6f109b02813103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5f922da9e307f327af0796e35185104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eae5e45250290455dd926348f696e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcfb7b0eac061f77c89c6186815c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab472dea49b48da4b0b46cb717f63c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d99aa0bf799826c30c931b97d02c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1f814da91a50ee6223c4d5035895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79f469d4221ca7fa468821e629bef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174e06c5bfac318f3a7c86e7554c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff949c89628cdbe2595af222687c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941099c13517c382ef919d0459648810113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b537a15ceb36a530e4f4fab49c658a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52f163c4c61ce8c8d899f1c35fcac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9b7c4f404fb4418630abfb0c41c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610169dfc17c8f4272a084f1a8bea72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d77dc91363899a2dd7667077ae38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0cc229ec7c3cee51c34e0860bd5e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5620303b96672e2a9e8ba691a9a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a14f2a14dc099a5dc5c88a56450c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f9c22414ce0600d7210a7e823be6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd509048433701c9c09e06f72558d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305dab35b4e37a7c095276c30c60736124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96338e983688547883a69ad219bedd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457ae9e06e9ce5e8a3ef1f91c6c80f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c44bdf177a83bd63d8a9ceec929ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7983e2dab12bd5e66ef643ab42bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b07ee1ed13f9f399f7f83c9e1fc96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ff49f96e04e99827c535b021683c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354351a9d4630c4197c28fd6502549131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb223b0ab87d3d477333798ca9300f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d41fce4f6880f8732b3e451887eea7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c910db9707704b46c3c42033dc75b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dccda6150f61e38d81ecab96e7e99f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb198edc45ae221df60b3e14e0b813c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b938ca10f5ce5c8a1c6814bd70e2a95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029639927f51c8aa728556917fa79f68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a01a714ac1476c424ca51f7514ec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e3edc8faf70db68b2074f7ba4809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af558ab1f59e064b31783dc537e3166141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c41f1a120d38e6a2af193f7e315f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e160fb12b6cc512b7364d91e40e63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e47ecaa2dfa0fe2c26ba803fb0930144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac27153780a645a0c808d70ad0738c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f383f2854f81e1b0bb3668e70c9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a1ee506ee36a7dd1eb02a1695a9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe31310dcac0d0002b55a888fd34ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5b77a0d5b129c210bdaefa1ffe2cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550084dd658429635309dcad397212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a153e15a583c40b7a2f6db84728519151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584ec9f3fb20be51cadc41d0e22b9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0e2f5ab4f09ecdfd54b6226f3235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae7ab4b597a5b109a1a0aaa1c46dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4077771fdc91310e7dbc3f724dbca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea457c52f1a0081582659124f3788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066976670a444622d2bd297b7d2c220157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933d1cab6d6e9bf86c780868eef2bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39436f6f5c026a27babca3fd012e42c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b5ffacd1fc460d46e5b4edb474541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57906f5243007aa5182db3313d92717161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a2a251f76666e506fbd0cd1b24647162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07499db821fa8d6a89f0361894f1aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee69b8bac2420bd5a2af042e40d3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c5c7a4def5560e037541c475c467e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07955c21e1c97d284b2327946e825f44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090355d573e93a0bf820be4a187dce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b96cd56f731d80fd90f378ce102d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936387f71821d3010477a84d6ec9fa2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b35e1e55f338f0354ce59f6006db31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e89090f10545bc2df15deeaaafca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ff533f1b0e900b52fe2bef30443b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d131fbea2559401900b2ff72a2286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4364a852b691f243909038508c21a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>