--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947fdd6ebe9691b24f502dfa04e6f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426eb38d39896833176f235fb35fd7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9c0ad3549b4bfb0d332c969a497e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40840893df88db901fac98cfe11cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159683df4f89275450e3bb5f56a9c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde32a19a40057ac609c8bfe22c91466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785192b4d6d31ded7cc994af777c25b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7a36091c1c355253e34dcb5fa4b108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101751c2b16bbfabbfcf5a02314d8699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186134e32ec6b72ba6fe80a45ece8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe158f857178a7b639a46330f435e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8217f3b95ba1e56630e054e45a1be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610b83f4215c29e9ed8aa1c9f783e4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32021e77864ccd0bcefde3b653636014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b257a06b8727cbf728b1d80fa934e6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d010d102f9b2e97abdba0ba9dbe9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8911661e9be61276a11071e6d30c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8da2998a0cd77ae43d3873412dff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8799b5b73b4de3f9cda1ca1f74916519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c96e290a495585f37e94dd3319ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e4df2961dfbdc0f9a5143f7699e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3a1b4c964ee38a7914e03dd1eac5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bab0907b604979df6bc3b6c1dd7d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80c93272c76251f017df74d4bf6dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8229bcaff65e9a1ab9679eab286425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b55c0caf79e9d8dd7116405c71da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b90c91c290f01d38d9ca9824ef81827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b972532afa7f9da71949a61ffce2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bc6edb9384406e2dbabe72a02ddfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef30e0eda1f574c6372d527340e2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0b46707549631d57842a6bd07437a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d26c55cb548de2eab469fa79a7e4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f70da171989704a12662ebbf9a2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3029bb8a855467cb8520529274c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42891ada673e6f715cd0ca54a6c214b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a28058a5a05879ad9e6e4165e9d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75cafa228d9c918ae52e53314b25437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58a9791befbe05a3213bb26fb9a6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6d506b58bf6d7b340a462aebf30039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527712c4efd596722bbc27c6fb246640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec3a6ef27b283ee504b3d6b31097b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f03d892345d87d12ecb39d0d501742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f405e59c6247eeadecc653ddc9db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83bdfd6cb9aa73a92a9b087241a3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2991c670c210bdef2d5d317b2cb04245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4d5610516b6c995a5bf51d77f3c7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa870440be8188034cd6cb6ef8fac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164af983347f054243afe56627a91d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8720469d8342ae3243e3d89a6421fa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750920d1cd9bd28ad108473b95e3863e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117ad7d2940a3d1d26079daa6ca34a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68544b74176b0aa884d17a979861ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd907fa72eef63f2549936853f93aab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567823c7f4908be256e60547f4fc43dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c80116c164d5846f88d625e5cdcdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6cf4e50357d0b1c225411971fe4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5f35729522bf30fba341add42f1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7692c7ec7c8a4117c31281cf38c90458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cd1514fe6875986b4313534d527859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad2985928cc6b0a47f9984b339dcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2426c38f43bd04169aa534203f4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567dc7f817fb98cde26dfb3596a1b7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fc47c6ce9e781a0c016523d1b37d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddd7dcecf775e9eca43827b0ab25964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfabff237820cc971b27c5c40af250665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7885535edb7f4a42883c67194cc72aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3becdcba5a224f9a2a8f275463f2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b11437f4abb7537ff698d145267e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d34f46b1bc9f189e1452e913420869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c67e9d240aa67d3435d8ae521e8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccb8a727071c8c5ae3e53734787ed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe98d4e90052aef80feb5e7079e5fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e912963085a9260bc42273e7fca1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e1656d282d4164464753cb94354374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fc35c4f70b6a8e3cd0ed01b74225975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f5aba79d2461324f37448f87aacd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0fcd9c3b63f4e3ea54f37ffdad85a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074676d9bcf9d526e8b08f553bc83d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce4fd6a82071329819ca6027a2e17879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ea318621005593eb291a08802ddd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7949377e3d996b0a439d7d85f7b9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037367d38ad9ef0c472c123255afaf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cdfbd59ad5dd39e466862e091cfd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8d57f47ae239ecd6fa176ca6cefee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c56daaf70d91750cfaa284a6105285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bebd255e6ba37e75ac107246d5af986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52fb51b83cad79683a553a476a4a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451251173ae0b01e2420c8af3b1cce288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f65e1b94dc14c5ee1279476476e0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e364a174abf53f5f0202a07a27032b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a633f598d1be12f7cda0d180e055a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd77287f1a11e9b8a5e3c232e8a3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c4f1ca4317f379a0b5e81327670a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb55a786001580b7b0d9848050771394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662274c9ff62cc3ce3f245311dcf2f8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65333f444bee54bff8d618af5a781596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018219974418facca7cd073cdf214f6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f935ac17cf3304dc222f81e4cab66298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9b489f4ba2f152e8901aabe8a32d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6922776d47e939ef2dfbc7fb5241b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d705ae4e0c5d9ec920429d97b46d73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40699c3a80c448dc747c9ee3027a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858646e186a09e7c38978d377c7d391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316019d44f50ed582dead27d4e9e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d94e51d9e69b4f145eba7f00547a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe41d532a3cb4d235db2534f6efb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadccb1603069ccee83d09ceba08c5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73680b5b5b6f15d525be9d0a59cae08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47120f43d3530554c5934d218f586e49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06180a9441038cebe1600f910fc6322d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b517a99fb0fd7f38d21e082f519ebad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed54d6e644397a218a9e461b1fa8fd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31fb2318bad31d98b4722c04ec632113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aad8e099657613018b963a7fe6836114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22ebd5f7d3c3c88cb20947ba9e198115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34986b076a701b41041bf30c029cca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a2349c90f751561abdd043b1c041b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01006b52339f1bb57c17fc300004dfc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc327ecbcdf21c89c04c570647196af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411524ca749f7b4cd3d83f85de94003d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408c44733b86ccbfb2453ebd392efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd53a0c92772c5606ea46def62f5f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690660907e0a19df6246a3019dc6f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc995ed5bf057f13d7a067f4f223b6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa964f10edb76137454d5db2d4621de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd73d1ecc54a4114e2d9c96ebe781126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4630f91e10a617689133655e3419ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8de1ef9d3d1b4e809a098860e40a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d564eeb49b1bc33a45d8de24b875c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77ec21228991e08a13b4aaf6ab806130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d006f6b2bbd28086f25893221b5b14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c31a65e23f0d3461425e3bd5ef572132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13d4743f7d74c189b6f50caa7429e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b38a70fdea73a28b8f16c0b66a793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce7a006f3e9db93f237d8762c0b6ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c8190bd528339249be22330c30b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1ed0de64fa32ef3eb3225b367057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132f5a4ed51e6ebe46b32d727fe91b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45fd6e5e17a3ea88ccb2e80ac8fd7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de1a43377a43119a5b21b1736b65b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c68f8b13a003f816e5a6db5aee66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f3ec89c27e7c3cf7171d021bf4d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790a5e36ec86d6accc7e759f098f50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6749887f67ff572b36c2f39ec3a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ec2abffedd00f84ed6d03ad5bee2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d33eea7e223cd51dee29dfbb23a05a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e85fa7c54af138d81e23ad74d890d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b06ed03287606f4c29afc8871ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7a50b6d0709401f9aa0de22066f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265c79f44e5400f85dd07219b8191c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617af2cfac6e1aef4a452fbf5361520151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649683fd77484b80ae7357bf247c920e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ad3cbed465203dd8188d57dcb711a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788dcfc5a7bf4eea78dc11c49ee4d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1d905712da5cf334d6fdf7dd588e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646519513eae08daab5c7bc170d62a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba927d822feec3457711fbf493dadd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973717311ce15b5a567432a36c467d5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f45144e51b8fffbb8f1aebba1e3d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031c9adf8df2495897e5a03d45d275160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8b403123b0499e7bcb2faef9cd97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa435dad2d822e42827410ab104f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c7d99087e0ae7a86143a07a87c62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9c079c20bfccae0240a108be77a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6bf4fadd18a89f2cef256cbf29b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531af045395b756ce9beb3ec1bcb6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca19780734f1949e5fe0ca30e51c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce7222c734bc886945787ae7f1926168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64888f61ab555a39a40a88bf8a799aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688396190912591027904b0f011199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf187829f23ba11d2fab0f8f937f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc483e3d3b231d4a8934b2045a460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7a9f83137872de19d65afbd73b62d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad10225a2238ac36be0eaf3e8df75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe265bb30229601c34a0ef401c656ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087685e02f39fbbea054e5288a9095a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bd51a2bd3c945ca9ef46c44c1554177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b7a103839712601a7b72fee99d34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daedc1743eb547621727b145ff2a228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874f3b0a9c2045816dee612253c007180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3904b93c671b9bd78f9d2ef831911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652482235a9a105a1346579561757362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023adebfabe155fc00c6c190b15b697e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbb2f8df543b4724c35e005e8ad1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b7894c07774c46cb87642ecbec095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72152ee26f75636a59e2506e901dbff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3be453de6770423e52a606a8c85fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6beef8eb9d26c4732f726128e257318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86ae9da94c99e686d79dd516b24959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ae5418f215a67b0378cccbf6543910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51099146b355264c45ad343e0a03611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9899c1b595139b9c7773364101fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f8c44213ee549f1314a2e08f82bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd7bdfb946fb317585c8201d3fab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758c070b71a1d6048268b095aaea32115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3b24febf7583bdafbfcd18ea7cf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0e6413ba22cd6c9f001f045e4f8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b7848a21ff6873e0bedf7a09e93418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6adddf2586e4410e4a0a706c5a098119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e7253842625c0c5f282e3a001358a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de4a79294b5a64db16d7aa91bc54b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4fcbf0734f1f9c83d12086a1ba5c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce1c55da7b2612c8ae933a140d83923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f7740c7e91b3aae11d2306810b7f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ff86b8c864ffbf47cbf03cccf303225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692dbce6587e8eaf7e57611745d0dd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d6e6e213d4821ba84bd7a38cd4e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca5782103c06372e4ffb4f44df5e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91182833632152f331de3fb05ac00b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89c0bd42f6c288ac8aeac311d607a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620f76387631cc13693fe8f41356bac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad034debd0def622f9d7144b8b56fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4556a883990a10459ae8a82d3cd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a56c85a8910045577c9caa24e95bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713cc38e597fa3b612da0817a215f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98280116b2c1998a9a431b73e27b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5fb42b4b5afd0b7fbc6f7778259937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343a109f3d50c1ab011c079a16909f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3892c0cc687ddd0ece91a68ae08ef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263344152b229877fb6021481d4faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab7b3e806740b524d9fa5c8c858aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e12c241455430839ae18dd26c59a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca018e7c20d9e59b80536e35695db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a142ffe021654ab022db5d41e9c7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf88419ed6312f65e283af4c5a822b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97f04238dc3b0c4f7ec3099e06ef046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fabae840829876994d774ced823e5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f19c0eef3c933b726cedefce8b5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78192de1715d9dcbe279c5084bbff59749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015f5e0b508d9dd431e0837a3e149ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518b2a33882e88b842ac6e634d404951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758199f4ff5b97a2635e57e5eba20852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474429f3f379b9215c4a84cdb596968553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850c544121ad99031753b1e392883f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8398be38c6761b691162ee008d8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cebfdc94f251abac69e9d5f4824a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05956f9befad1690703a8fe50373e6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e3732be757a028843e186e7304a5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bec671757ddf52ea2117641e243f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db985dfd606c6ac144d388c1632ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da20e53aae9f052419491e7b456af061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c93a83205e11ef3679ef5872c13b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f74615744b931c54cae4715bb69563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99eb49d27d662516ae9ceb586050d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf86278015348ec73e178a4da340ce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d979dfe12fde95367dea8afa929c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696411d9b34fa4287ebe70af75a4aa2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7fdfba6c000417ce64f946f83b06368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd63125ba3f7c6d1695c65badbd7dc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e0f38fd0b53f24003b35a161af3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620372ef0e14a5f1e60eb67573c49b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697512974679d06c8dfd7ec3db9e5e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f642f181acd94267344051bd911f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db825936d81e2922babc213172db874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2856248f63df53b77b433612fb7a1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3e2873c5c17548f4805e5a71bac976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a76f20bc940be03389dca94bf830977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f882bc19a4bf8cb1692ae6281ed178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5707fc04e8546e3f53895e000c45f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e54fa943e3643cbe9473b7cdf377980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2defdd6675abfb85cf340952c34081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec50edcd41115cc9ed6c6d240302182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b8ca31d14d20402bd89e6a58dd56983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62026f008ad755f102033d9eb9349d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c58e1849199b5016f5178969892585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8149c74ea275ff547251584537f7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c02cf6e68812ccd6f9cf0b034c5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cbb5d7a85944d876524786a1132388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418763fe1678a0158c0f2b6bc762e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112edb70524ef6c2bfe2df9a6a8d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e672ee8bb3a438f4cbecd17dd1925791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d50c346abc52e004fac534a061e2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48606227923084a7301d22c727561b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb46b7faa87bcbd014b3775c5357394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e19d1bf868ef5b447e842f789e93c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb304ab54f2e90c8d2b310733b7ac7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d20da48281bd2654208e2e1df661a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808945f41efa73d7e41a60397499a4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3d0df3ce3cb491771a61196fb83399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd98b9c222f4339688e936bb8366e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e3e5b18604ea6065cd51bd8a5cf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73bcc6f40af9c3b5c455186c29107d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74f04630aac18f6d17869b42baa5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e0088f110fc2a4698c376cdd2b4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe45d7b5bea44cc9eeeb4d25d0d2d96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1117aa64af97f101b42c08d851abd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb887dd2fc701aebcbb4ea9136aaf9a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd22715502398e9d85c08a3bb42ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2843709f327d3ec8383369217b37a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b651bee967c5e4fbeb6176ff143c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccba8e88ed2d68b7723e68e1ae3c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5516eb38890795fce0f8b570cdb059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc17d182573061a37e7348318e1e444113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a311fd2bdef46c065effded11414c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a5c5373230b5536c24e24c2f812d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467af7c2daa24488693ee030f71dd1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a80dfe5013d9959e55f2d52a9d98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde2d54bcb167c0ae42e9a4de4a3396118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afbf9592024f8514a98fd3e912092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a502520589db8f162f27e86429146e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a349de559daba0180950102ab0bec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04fee53293aaf71b811e43f4a2bb94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444104d35f1f72c240a09e3c2f5bcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7710add2cd38bdc679bd3026bbcfa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e8ddd6373ec91980d0fbe75595bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230bb9a22a0a1323e5e4300925fe708126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051f12ef07b1bf3e9b890152abb5fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5e96d1527624b418d969f2482504128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ea2ce65cf4e3fe0c5cfd34b3cc08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238484592e98555ddb1f961abdfb8af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe67d4a5b7dbd9abb10826e11362cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ae64f43067f333fcd7895e4f0e58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14cc0c4697c55ac68cd8ecca3c680133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120d1d7f81a19b5ffb8f7451d44dbf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46159580b1cef618648c8be661c9a93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0e20f6a71eafed1abf10b158879d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5445fe0e9761e311537da5ce6a59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17331d1291d69ac01cbf0a4bca3824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63768f6669d863a157c5c8a808ecd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a382c4213302e391c34ecc28d538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911dd3f320d3e245dbaff4ab1e98927141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e4ef4f4c2027ae075c922e05f756142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5f27251ef0e1281e08127a30b03d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39abb726c98e25d608745c867eca2e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c3519e45c0e472e175f6c2931cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837253c1cdcb50bff84881f4d16343a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf529f066177173eec0ea3577cdbdd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d9264a421154b9916e1c9b64f7dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f269552f67aaa8ca2067ea880a8f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc58015643d8478515802052af032c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c2affed26ca28106b528e1f03de86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad3f04c19bf0e1ed1da40aba1af3cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f637a3a131434a6997e52925616d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977120c67f0f8fa0fa0108a3930abb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105603398902c9fc38dd0e3c1d80f10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7a8538dcf777f7d935e9483ed311d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dff10369f524e2d51ae11a1fd122a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c65f939377775772fbe2765a3c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ebc249eb080561e4464ef0834e96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ddf65aed96f580edca1bb6948ebfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ea4dd1791d444a9f1b54a7380218161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2de3eb38692a44f9720bea835485c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41383df5f5b3dd30945625211b07b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf431a832603b0e1e5602318c6c950f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f025f33b91f6ff4a8cf5f86468155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9877c5c2d4c8259eaae7fbf7b6957ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d414f4ee3237dda7544c408ec5624167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a408bf3d4170acd203fc8e359951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598c121888c1d1a10b141115820037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec53a1b4183771c7f9f49023acdc5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a3434ffa65f53066b5ff70b8454c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d1cb05154ba29d2498a2f2c99aaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a7b3680480b4798020f258361e57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633210296aa36143e41c4facb8d2e9c1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>