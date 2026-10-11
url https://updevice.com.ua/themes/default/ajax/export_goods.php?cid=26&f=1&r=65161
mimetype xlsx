--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa2fd68132c16b1bbecf8d1deda54a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dead7badae8bf164f421c721ca2082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7b76ba5d93ea0e25749dc684a6563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2b89a06a16e3de5851e05f627fde74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450c1536096e641ba47479d20c4a925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5364e3c1c9d2453556e8fb01b5415ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc117b9cc62581567e6a56009ead2cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba07eb9c1ce21f31cab823dbe52cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c0adeec34124839bd513ffa9193849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e78219153f1a14575516fc3ece3a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757c679a3b73d185b936620d9416bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbc90e00da8fd7c137d50280b7ce7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671af778157a28864d6e95769b2e3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68516fa45bc0bcadd5dfb142c6027f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126542204c896abd3134337b7bbea9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f40733e7a2e1bdb5713b4db5e78b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6cb79827be6967df84b25b1c65c8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4940117950adff5dbeaef2804b199a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a078101ccce175d47b9e0e84a1dc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2fcc785744045b3df5acef04314b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27c22e79fc6b913142072c0bcccad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc090965a6a6747836134f6214d4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6e316264b4e898d90579c3a9929a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85114d09008ff79d89d55302964d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9057d6a60228aedecf579f652663325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083a2582c7f870bd8250d87d8a47fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee3b430fb0cc5ae65baaa1a355ae7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69d06f23bd67e943057802825714d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670bbdbb5066aa0011a1e5bb745e34c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aacc2a199d96b5cc9c70739656be830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b9d852a7584b8678c93de8cb6d1ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f972ca2cdb17cc74a39b8bc6f62632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b537a7abce976eddbcba2fc38fde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dad9a5774af67d3e3f524ec240f4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368627ae8b0b7f1ba7245d28c9ed49935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a2c705a35909fd75dd51aa52fd7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dcaa2e2c06ad0f61c5c70068a11f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e293ac1d88e5fdbcc1529267fee538838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f3bbfbd02ea01789748de7c92a6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef1f38489b81dd9b5eec0d68e0cbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb284fe651d668c99f1992927fe8139f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ace394fabaaea30d65ccc077d70d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067c3a2811986fb1d782f5c5cd5a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f411feef72723ee4d416880bb8d5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf02b529fee34c1a9c314b6f5c7d6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576393cd03e58ec05e5eabd38c8f0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de571fb247a04f94bcd3e1fa4e17247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31713606d6486de13ff76dbd9817c4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a6721326faec5dc95066be5ab71049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2fbace06bda2fd0348cbeaa9e714b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc2c7588554ccd12df43aac30aaa7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101131b6f0882ba271fefa256b8ee2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42aeea520baf35bb39d8b7983c6f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0d2a3aefb72e28fcdf905919b40c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824c4dd0427df35f7d65e819664fe4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818ce5ee83886c397539ce6f9d6f3b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce0167ceb03967427cdb51316ef1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60713cf4d1b4242a89ec4555209ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722c9288a44d5ab5296865c82ac1e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f454b3662b4d0da8e5b6fec7f1dbf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caff95fe554eb3f1472e9dc18d11fb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad19a4d043ab6417a45f17edbfe0da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea534b8366aa5307b997c5e6af6de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c1118d667ffef457db5868bb882364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d83c259bedff688a7c913c0d864c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4adc4c5eb4bf2800d84c1f7358164266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417060a6d1f4bd547bc30e4c40855f8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed21a9c2cdaf6bd26d9f8e4d79623ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d997b5184ec185bb9dd9d2354ae190269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455dbb3a3a8c15cee60a58628edcb3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237070632949d0862a3ae6c7aa47ee2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb95210662a56391d89682c335425b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210d286faeca23d91770148a1fb67273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31f028558e35ef1fd1f47d3ab55e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ae95bbaed8973d34c48a046f3b4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2aea1e2f1deae560bc3437450cac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19217d97e9d7ef267817633e3bdbe9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052fba70fcae3f51af292be20f766978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b0893ec3971220762a3751046c2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07089f786fde17ace6a85538115242c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2c35d89e61cd287a81e51082254181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35482c7c393618c2f93aecc97e3f18d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e996f6f1356dc1af0c3127c42e25adc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f28ac1922d69c2c302cc12ef867e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468c5ba184837d551c96fad8d00e0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173281eb1d1718505bf796c833559586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331666e427221fb457a7c200f73ef0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78a1a1b40b0586ce27a44213dc577e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c3fcc12b15625d08c55fe236ab1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d4a648d38f4465042e38d778bd1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aae0f914ea12a82a4d307d1494fce491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88007eef1bc7c2ecd1c2df888d189892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab95a3bf1690896c62bd7867dc1ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf84c980613432173925456d59992194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9981f5c08c98c3837e58963ea04a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525e03788300c9e50123d4cf0c830096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026892cae7f4f25f9106e5659e538397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315e6485a6760967671d89d7fcbafc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76ee857011409e6aa3f105fc45d8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a877e28aa685598d0f7c14f03ca3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b000f551a044f8f0329b002324f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f38a5b1176ec8b0a8a03521eebde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2714266be69762a0c789c2339da273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab21eae68c4152dd9e279674e56352104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330d2af70c2f2677d4457045dfba75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78813efb1c1775a86df705ba51109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3265283f758da3ac14719bd0945015107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31ba17c7a95933259ab522204a338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e131aaf07c3edc6721eaa576a71058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad37b82486e2285d01e49341475822110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c859514d03a15557297e04f221e98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454997917e5e78701e21d2d5bb7375112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d912547a871d9de0a141a3fc917c0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a920d45c139c3e5e5da5d5e8d518d03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52de21dbba88e62af9ad31d579eb01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda604a41d084abdd3266dc4224915116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bfc16511869ed3252dbd23e73635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf78daf0da57643ae6f802f0bf2a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940dc384ed566d93f4db19f1af6fe05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5b1a72b21b5ce3207659ee90d1249120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e0384bc094275bfddab4fe2f4273121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972718ce2980ab07d61b1e365e67f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ca0b089fcfebdb416b75b9f08693123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629786fe8bce465c030013a30f7b57a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacf388dcbb70dc548a384ed62832b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c53c5213a1ba032f46198dee2c817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b118bf393f31ac586e687239ae76a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5dac6abb58f260e4f811fd3c2543d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9606a2a6362096b91593e29ada53a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a10a7288e06378abb19f5dc39d958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2aac430de608d42dedd362569d6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624959d6257e76cae1c78df23fe73a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeda5a82ab8b82c89562625fbbf8e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e400e588a92d06167283d50031a791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c775141d80905bfb02446d693bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7158da01f4febcf9d58b746e31e30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52cfe92509f981a9cbc8bbab9a00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd957131d728a8c629a9c6ebbd3aa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0c9392a6bbfcf5de07f8518904b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8f1cf92cecde29ef5b8d4a947df2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e69dd9aa9649f66d7c79245ae90e0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd3318e7b597bd707db7c1e850af7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4674a9d4ddaa479f941cbba57bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22607c308be1d48401b75bf927b447144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c25d590aef6cdba1a86cc514c31d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b1a91f38451b2b43f04e5847ce3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16f93b712e7cd6271beb2cfd47ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a0efbe4037df6b96660a091e3e56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d25d98d813d51f5e601faf31e400149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dbc3858e8dd18be643a1d6c108947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcabd63e0ee0394bdb430a31e4ddeb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ac5c8cb9383755d2440553dadb865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365bed04d8a49c384d767d53e227de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430df5641a0442dedfda13d88d1d3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68dafdf33af51e3abfb4486e4099f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5fc58b5d13abf874f9d97bbdcd7fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bcb7e8c7e08f3f4afb6fc40404361157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa299cfc11671c53ea91f38c71c672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de729462e328aebf8eb44d7ac9979c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261fdefb4f908a5b602e47260ffdf2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ad8225577bb9002072e35070dc75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2e9e9136de1726064557520e7ca3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399339a3b51b2157f51b1c81b5b38c9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd9ecde5248a3a83e9e092a47163f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ce58b0468dcc9d2b65b0c300b726165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe4ccc3fd75224200d44d5f7e8967166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396429b1c6562a140036d38f0a26663b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4afa0ff2f2d1260897a552dac3f78e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ebcbb4a3bdaa1335ca929cf81094169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bdd4f79dab96f55e7c3e9d389850a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956b595060c96a2ee50ff26394e440171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ab12db5ca4360ce2ddf1d6c490f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6675ebc6fdaa45375b27031818c3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44dcf90006fb8078f59c0548ee497c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc23a9010fbbf65e58099fe3fade477175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708f331fc5efd480dafd4db3695d4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b7b1258d056ac1e30073586e1a228177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481526f982af01c5d6502cbe1a59f89c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912ec0f23f3382e75dec3e6e97980a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de81131e0206bdc889a29e0cbd8a69180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e65436e69b88176d85c4bd5afe691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7acf19aee9095297d6d67837c6d9482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb21ed3798413e3e9697f542137c4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50326b168ce20b23e4ba77ade66197cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd711f810cc2b8bff50650bd4752d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3741b1f7cee56ebf05d3bdf594204e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f2c0b7c88adcdafae405b00aaa357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8d98824d2ff9805236fd6367238a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc027604bc26fc92b9ada0ff32424da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc008a1995c26b6765e394f553a25a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c07892d8b0e093a60db60d710a5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d85f314feb6d4476d563ca573f44e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81fdfbaa697eef162a355dc18cd46d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b899fff7eb629ccf164a7aadaa5e4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc156641c5b8a3f6d4aa3b6322db715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700f2fd5fdc6c70289a5f494c2d78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d18212d3939b1b69cf46f38540150c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985278be0b59309a28f077347b98f3ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e53c1252f39e0e9565c0e535976cc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6cc11f37507ec7705d1f8883c926320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64524965f007f141ab300e020153e0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a67e7a11057e49f624933c10e00822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8650f41626c3e43ca18c5e2e274d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e3a390ac6e1853254b066fcc8c4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbbd1b13981d0fe6894a17c6dc016b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34001fd4b3ff2a6756556a9cb2a89226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d24bad5f28750265600f7d924c7c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6b23f0d7d7434af13f2282ac44c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760c4724dab9714a5f23f945272233429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fabeb838fac1abd78151fe89cedc8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ac57b511ca54b1bb9b948c48129631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52d1a14f4c7fe4c5c4c86213ae09232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4804741d8ce9d6f1d1e1248032a8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101593a9798a5feb18cf73e3691087c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09ad1c279955f02b6ca3e3bb765cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a780313d6c229cbdf87d8c11753e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0db3130cb239bbb63ae4ba9380de537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a054bdd6c0fc31dd1bf64fc8bd17738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac8916bfd3b8548ab61cd2ed3cb0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593508b1f5d7f3038f9d69c2e73b08040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f42c697f673cc85c52400289e6f1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f8d65c82f6b1daae9822171eddae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a9ac0a911af84fbc8eead269213d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de580c539ea8a5ee7a1a407f38598bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b45dea14e81ec1b41d5c739d6daa3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322e44c40b50deb02b739f75e57b7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49d857301d40770bc8ea466d61bbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806d455ff0b99def5f5dc8e29e380ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3034d4f96b83fcd64af665d1966d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1903cdffd13d2cbb0522d58c8b0cf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e9916a8be8c223ac1b39aaec20a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ddd861ee978c098ea8d629dc8bc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3a517ac6d72c13837c5b72455674753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d073a88e4b46c1d7d05e275a539b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbefdb3341d6a49ec72dbaa350af2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b412082814f47a1ac7df8b85053356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6e8839f43fe679f7758731ec1ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be48e2bbe318833f0442aea867460258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928f55d9570813ecc310bcf3b28b6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f6094670ce6a66cc119905108f2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2fa847176740b6e67bc264f843d5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b1a9162465a3d02da1eb9e61364a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b752eed46684620217d55683db3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ad97933f3fc48eb5dc8b5c887d9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd3079fa2aff934990fcb549ac25ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a80558786906408c33aaa06f01797f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4817730b819cc62b4a46b962765a48a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4202e6383e9b6a8bad4bd578dd5b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aa47790e884d8e5e7b0cc223d692269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028950868a1dd5562e083b03b2b7836970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8883fbfee015693fe13b931789cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80501849b861ab94afeb5aca911299972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6151acec9ab0c58d2c091edecd9423e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c8d9e5f4323766395d4d49b1374a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787c41e849c8445f1e1bdc1df2e10475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736760dc5b6b7368a8ddd3af6da42a7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7410d67f3cebf0c42134373fd070a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec65fcb0f9db2376d7de7285609b4c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b817a7d8a370a95b8f5e63d037279c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d0830a975d70100e69c8c4100e6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be406823fd615214438d959513323bdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275bfdebac5e3794f98b7041999526082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed3ddb015b1542433cec942f4173383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac937fb8eba44dae82e1f83ee717684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8106a2ad816401d3d1d43f9d7db6f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a757e8352f4ae63a09338eb0619c24486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092b89bd8252b7340b7cf3c3dcc07e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5653557ef113fb11b0e3b7e8174a9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59e70f903d222a9b99bc0f36d411b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1e1b5f73ea7daa7cd773fd698bcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a8634fe2dc38a49f6fca613c0bd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1116aef04f595dc9bbd3e6c26a4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e1f4bdc0627bb79cef6cbeb2d6fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80a3962e95fc89abe991ad4b3850994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069d8b6d7b898d668b54cc9b714a9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15815e7c71075466537f66cb84caff4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30236b31bf42198d13aeee23c279b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded7f7ac148a3eceecedf81e07688cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2ee975482ce942655970d7ed3426199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93fc66fa425757a6e5c39b6a36e18c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54883c6a09f0df5ad125416452cbbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0a2401be88cbfb79c7588d2ff33d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb6cedc1df1d1f28efd7216fa4700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3364efabc3a2122a4b025d6795531104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6cf9fab95226d421c028385d03c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39874e3f0b8efbee3c950d2c056d9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8f68ba34ccbd4c5d80db05078047107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e142e733d30b4729e18fdfe7d84d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c1d537347d54bf6b1c1a895af3a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9e4b5f5a0790b844ac1396f2b4792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e958bbb873490f87996aaae4ceeb4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a7b63570bcaea56b25e51cb7e6c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aceff1fe775a4e786f33c46bfc2e625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc6a64b171d67e7b16ce5668be907114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60888fdd084562bec888ad424a688d27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329b802470b8cdf5e5700b843ffdf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410516e50bde7defbad643e54f47723117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ffd4b958d71b78c39533681c4147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d71a2171aea224e23f86db46d8c39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b659da9d0f4c0dc61789ed81fc0581e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7daaec2569e57e370730e345fed3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d80083769b08e4c882da40bfced2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b387e93382be12f70b4ed6e50c59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2901791937d3151d5d41e5f7804f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3062ddf1a99d094d10b170e20fdd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b89306507fe57243554e9735e43073126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d18b59a465c416f3c11048f8a083127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175d83bdd8f78eee6d613d15041d10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953630fcd917de3b64c6aa81fbe423c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f424a6eedf458513b62da8e82fad9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9ab72625f5eae3882db419a8b61a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1fde9da12a15da1060d17b96ea963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0520d6c8209f9baeda66cc6a8d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c627b38cad7308019e912a814f97205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177a3754099303f6a2a90b866c0493c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1fe629d3b5bdc25b59bba63a8040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e2abc6a465ba01f336b9c20dd171137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3106355c386568d1d27805d8c8d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b467964e859a9da79fb2211848567b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa86aa6e0291596be573f9b087973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a562c856e0c2c56c11ad88e7aff77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bac8952131fd704ca22867231a4ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab5a02d3c087a495c5e23f90092c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b76e322fe66da30bff38b4b220631144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f289255e4ef42bb08f259ae77feba5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948130f5ed4332754a054029ac29449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac20b12364e21816e769000c1c2485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153dc2726c4c324ad2caad2baf390e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481e6f85efb573b3034e46687ee0d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120c4e870522ac4c81ea3da495589a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507a66dd23d474672b28e7a8769d83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88592f0125e683103fc9c15ba71268d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bdbbdf7829ae481796413ba72312d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e69badfd263d97b234bd9bcc8b53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef1567deae8a6a5467e38e307dbf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc1becfbcd56907ad28f7d68b55ff8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cecd9653978ea32354345184f860b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06b806754fc74bb1c6d10fc3fcb3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a02ffc1fa6b1530279b4c926fb07f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee90de1dd6d0ce6b5bc7818957c84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f2b61d4af0c3474328a3a16c4972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c7b821260afe4ebab1e32e9ab9bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133acadde47b4b56303b64fd9b42f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b1c31e0422a2391fae1880e1354a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9591a61a724de737795b5fe3eac688e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18856ac9e8157098a1ed909ffc891c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185227514c392c4b05b422a28944f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae84bc74b2686ff70ed041555a79ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759bfd3fba3d38cf57659de467bcbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f3984b8d4ce7c56d23fff95e4eba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf59c6ef4230a35cef93858a4cab353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52563b3a5f8cc038b8b38673870724172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667689fe951537f9f15edbb1b1db2c9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd1796e1e527de478b5416eff4a8f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>