--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f23be60fafc10ab57a689e6b884fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255210cf6fad62b4023d5bf9bd31802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5fc5c03660ae7a4fd3fbc183a0bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a76f40475e6cde3ce5be032799c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73882196d086eb3a88a6fc34bf6d2c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb46995d5e86f544aae95a1f9185b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6f54058715275dd3fee815cf1c5717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f48abe2c9c41d1e7e04de3bb75a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc4e3430a70c8d917945b5b0360a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc74d674ab67cb3a6b48f4e1ce017810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf1057fdde392bb5c471255530f0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56b74474d81a8e1db2b25db67bf0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ff89ef7f8662bbe214e54bec84b0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df2d6bc82af6215c2d27eb4ed1323d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea97a5f7e03e1758e38bbbe2d2a6cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b52c8cf1f348d802fe94572432d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a45366d09cd36f744c01991f2c11d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01f0db53febda56a235e12d609c62518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446dc85f4e06339f0641593ec3b718e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57ab9be67110427600103ec69e2d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb383122bfae59efb62a12834a3e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec0b453e6ab27fc3f91d8c915e467522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcc42776bd2e5f8789288e62d26de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfcf8f2b90e9cef07c5d8f18e349e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514e8347dea7cc71e3f89b26b80a9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f380ecb643fc7bf903ec87b17564a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267a58d6ce5640bbc4a8710f0adf3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035076d453f80b8bbafce676b73e56128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677fc9ffac6a8980bca6c142b3460b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eaf08b74ff0f15030324ab2fce94630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85111c20da6df0a50f663c9c64715d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976692c4017b85422c038e2a995a8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e813a3ea42dc96cd5f014b23ccd8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0295c7d1d2e5e056812a5ca3ac58ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75f3916f71b0299cec22ded49564f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915675e57fedf63a9b6ea04630f6ec5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c24655d6b9eac285d87602708de7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef511b4858030f5b5c165dc1ffe4599438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c2d12c5bc7636c0277f16d3c1ef9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea956c81538797d5eee8518b0bb12f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5da467e7e4b24dd2a1716790e6eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a1c89c6c4ca719b3044fb378a5f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522cedd0d7157b1b7c419e8693d6fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654372a2741e06a37ed32303fefa359844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205970480173873d405185fbd8a1b85f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ee0d3a44069807ba4d24f6f0a08946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a3c470269c0ce80ba3d1f2f33f32447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d05af57a26cc86fe4513bbe977ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457bb9f972ad978792b2ed5d8b062a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6016f0ab9d8a950bed2ecc3d035711050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2ff4481f6ac99767ef5efa28c4ee251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd9112999b378945efed15f7d6cb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0339053219c4f7a2b71939dbb58db6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa3f474b35d565b37f2862fb4a95354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c6179f55ea9fbba49036fe1a2e4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72315184c0b34eb794ea52b3f0ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29adaa0ce666bccd1b7945c516d59e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2517364d8cfbfca8ef6aa04e2ee8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b22d581b8cc9165cf43fff48e97c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6848d037262a14688abf436b806d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28162f79b0d37b50a57531159542361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88066ba03ad39dda042c1f88b2dcd1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ff253a43e00792d7cc0bd1cd9d8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299b16af92ae44638175f5c5cb719664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118936adbcc8c75cff8221b8a7e1a85165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60877b8342ca807462f5d927cf49d0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b4b19d45cdeb1ce4d37e834521fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d1c955ac850e3ea2d9961389ea9cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f355259ebdf5e9935e7f2de736f027269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6ac12a7a1bc4a14b4a30fb9c329e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d49f510e0d0bf4b297c24bee55370c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a3a037afca061fff75ed7c95d017b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b89129103d54156cfba28a51a99c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443b10bb382ecba4d31bc652bf07a6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d93801d850fbfe3e1b8f957b813cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e126d52af529b0714efcd33de05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755e609787418fcc51f884f06be22877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb18cd14e45da884fd5ec1c98c32aef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1fbc62d7a16eb2d34f082fabeb8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf9dd989424545bbaffd599215f0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd00ba2f2ffaa2dc375de0f6d3f0e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e983546da7693edf25a9ebe0b051382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1180f6f4b1778f615962b9250ce883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc4773be2c3d61a98bc06810476a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3903d5c7cc141c8ac37d53589c0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283012cd133e5e9e3d1441169c82916286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884e999d4f44f3af9165443f3dc54587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e102b19e2e19e307e827d553991c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd48eead0842fe7f0feb8cec3967489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3a5c8337d7176e85c08553f275bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339e7fab46794d0d69f2c3ee0b725bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6eba84da6314c8acdbcbb01941b1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274505f89f497511c12e1a59a99f35693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd908d07f1a368715ed2c433d036394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe4b3c0cb48d96d2779736797356a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579fdd3f11d8a52d54c7794df17cad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2415db57a7867f6f57c599b8c16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c65b3a5a9aca0ce60cf75a25e58798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98ffab6c7529e9680ce1d7236a276a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827e994b52cf8b8a82e0e13836ee92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98822110bc21829919a11d2d254dc081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837341ddad67e69ef5fc0732272f524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d45ea2704e84bb867b4d0e6ddfbae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cff9b0a1c81d2f5f29da7837c21a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e1e63f0198ba7e0051cb558195d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e227e617e9ad7005d7b6c9ab17342106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a436301d54d9f3245eebebf3f0871107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dbaf24dc9dce71227533bba6d31ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dad29d7595281da0df8f7a1262728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1865b786da0b76af9e09cefe5ee67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78410b65b3ccc884e7376620002f950111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb636e13c7ed7caa3d2b1ad6141cd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee72b8920bde548cbf4d9cab125e583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448476768b402d27bd12c43153854bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c044e610f79bb3f9115f7338ece44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58e67b66838546f56f306d29ada15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8fcfb0c22059b97cc992f3a35768f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309b5a78c0c20d301b5b33e3c56669118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ccb14310b02074aa4aad2b2022f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907a6ddb7fd6d478cb6ef09e03ada2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640fff1f605673b9bdcb27a3caa87aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59677cec2f6e81553236bbbb542cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3524671950452d211498a7e460e23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f101df440a21cc6972edb9e9ff19bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac746ce780ed5eb93bd6e0682ac44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce78bc24f79c6410e94fee3ef6a194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6947e1664617eef8066859fddc304127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9392175c40b792452bcfb4422cd125128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef221aa4bce5e0c0fe2f08f325f0326129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ba0241ac916d9622e9ec3d50d15e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69513618db8dfba7dac1e62a499172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40097bec9470b52787d298517b7b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327dd57b8c97a7e0ae79bc8bde7a0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65e7f2e26c932943d9a1158b8d9b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cc876bc0444fd4ae623eca4164043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546133b19c53a1e6789d9544066c9e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d8ca0b4405a7085db6bfb9defa60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01797a6736b2738d0b4d7d63648cc70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee286844fd323f55bbb2809f71264a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9398bdb687b2d9a554a6f4715ac4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd14b120da36afa3a9d002ffcd32d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4a83f71c351a473242a1425016c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d71ef52531f1aeb523e18eb3f872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb804fbc3427817418e0eb95bbccfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f127b61bc4fee56fb1bc67a41859145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e02cf64f1d2e5d6065e3aa5dce88d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abf8277e708bbfed3300ddc8af4b7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73590995da55b1d342575ecd183d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2c470e18612f12e4d30101718c50e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c387baae54956b56799c354478506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd32d19e4de89aaedc7066fd9e7554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ff805bcca667b1e124f0ab2374e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec74d7b3244807aec4e94ea622bb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e7e8c0b502f7dd0feb83324eb65f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ac5e50edd9a1dfa126a520fa4c6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5ea1ab7819e3910adc59783e7c11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa1b80771b3a03b3aa74686993510157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd025bdb271f1d0e72ff8d6e31a0f626158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ac6cb609fed06696f82402022b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39eb5c347b9f7b6b5c1ab7603013a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211984029d48f118bcc731dde0676ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8501725a198eb8fb4337f60eb0471b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e7755210dc7af34059e1cbe0e3f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1282c3519e6c3169d3dae979458f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a4fa57b71c979cff65fadaf71e84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0f875fe1aa9eb0cb65c30c14d678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d68091e288b65f3a36c08def170d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e877fdff3865fc6bd74a6f9ae01238168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c02db5a2b2369e3a4a7c90ddf6f91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6bd0f500337df9b7397d04ce5d814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c749c540f874e9874ab8ee343a1ad0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87eba34cd88fe906d9f8a276a3375c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af0722203ae11840ef4be968e930c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e766a498b07a584c7c9062c2f08a03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe3682afb0cd6370c1b633db1ff00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a45d24edeaa84c8ecaf389dc5178176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c64517c2f8261c3f6447b614e1c86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9552ad96bf8bb639bfb50b9fe8a159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8bb7118e90c595fc0c523b9dc895b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b777ce8ca28fa571d3fba459738c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a05f4881a812babc2f422d5d8e4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291751464fce7c8fa0db16f45058eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5cdf3131ae4218d980441c3e58603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8551f67a5de81ca897df206dbd4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8979f40bc3f26b77e26d0f928cc445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd33e34af991c8c4aef25c426ba336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b88b2b96bbb4db002e695302a18d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621a333697060e00e7da049715914b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c60d163afa7ba2d2b7cd81d972b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911207861358d67c5f2fb1a68a64e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b4f402f940cb74e8e40f5fecc61c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b22daa990944a79672435d2977e0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b1aa800a78592c231449f74c63f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511a17af8d74ccb96de77e758de71b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b61f9e915f6d41a9a3f0f02f81e3e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a91e4de5359927c61bcad9d31878416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d397843a3df7b14fd77749db49e5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97accd0ba941e80fd9110ae5563a68e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857fd75ebb18d2d01ae501a6f82e38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f862c62fd1f423b9951a65d580e74c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb9897b03099cb70eec59a5ce887e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863408a3478198aa135addeaa3e9d66a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7d83ddb873c4b6e87a45b25f0bda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbc7e39593b6dacd358023435888824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1e23435805cbc45ca7888bd98b5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512745e8f07194da0fdf82999c2fdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ca11a739daec975be4a69f2304b2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2637f70f50fa19dcaa0f454109fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7afbdd06f1209983a2c47a89c29a7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e3c11db05dd7747082c3a1488e2c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0e9c40155254d8c4febc1a2b997031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02123a558f609d014d222d55510b32c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b349c350dfec8a2e106c32a8d22c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32e6591b7444a214debfa5b10331e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d21d3304e24374522860fd0892f70a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732bf967fb44cd5602430f34e947f1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853d290a0753f7196ab01e1c7ac04b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341a15d11749e35ce525542910491838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7efe13c2bb4e97959ecf893dcc0fd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52762e14b6bed5cf3f1e604e23c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246428da691781f1d07ecf04ee79ff941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca854d8886fd72a963320e8d8837f3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b8303bfc25a1fc01af0350e8088c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a99ea92f4c7967fd3173e3a820cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610ca5c8b1493614b23614f327722145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c129d13a350eeb7cdbadc07bef8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b21606c331d2b412a55622bacad7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4515027685726a99599583b86ad454548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef519c7ed7a2209eba3b49e29c6f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17faf1dbc679397e09bff520fc1fcdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e13f002dd5fbd8fee23f75f7be1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946ed7fabf0a1add169a7ea09c276de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783a4c014182719dccf564bec540b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e9fb3ab74fee43257a5d5bd1883f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e251be0a91a9b616ecbaeba2bf960355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb827d1dafa0a36fa8c097a4a0e79f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577354a919dcf294515ba3725ebd33457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451841be9a5702d7d18b696ea73f7ab458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3bea287e7afebb3319854446596d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8cd8e1aefd7cff7305503bae2bc3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f2073ea7e30e7af9ecc80cb733f6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e6330f3d8213ba1d36b1ccc7210562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007374eee8f9b58da48830a9d6bc86163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1c115a5fedcc00a9392b8c4c411c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772bd2621ef2eff6f064edd2b11d28265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ec2e619d2fcb674bb419a61695e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef948cedaac0cfdc351455f43180c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c6486b6c87bac91d26b12fa6c22668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dfa8a64328fb0696b4bcb78bfedce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30920271d1544655bbc59e24af11c2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503748b9c83c325cac4073689209ad5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf03c72450ab188dc0ad529c4e4d5b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503219f8f291b6d8600c191a07462cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dcae017730e1d27a1324778f8ec5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb2d7833c83b1a3a9455b66ad0ea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9632067209aa991cba92ae17049023276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7c25d029c93cae03799d04c1ff6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda72b89daf06092e7daa002d60de2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0cff0c80b0411ac96fbe5971a860279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2af133d707622ed842b7d642e4aa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690388067c09a9556124ef44a4363481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f8836319398577625204c2472a2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03943b7438080a4c91706f32580fc1b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e961a783edca1e140f05484bb9503e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417803631155d88d9e5b09c735eb0b5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec3ea3972824406135e69071e704b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb0e9487c5761bcfb8d19685f3a6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d6cc1005a2d73c18adce5b6b602a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5598a5457277c72c6146f505989889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bceebc990f018eed45900e90c56cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fbd546f43f4bd3311479a131ffcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefa80f1a8ec3316662a96cee4755f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3714c77f12a2189a8078e95cf1a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256357bb3247f7b849f52f255d6770294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600da1daea7a231aafcf0393ee902495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ba0edaa057173c2bbf852d2b196096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e37cc0508f6201c6a9de715ce750997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56933f1bb0a0a55ecd2955b13f6d07298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0d565dee4c6a8f110648558c755399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b43bfb4fdea1ff857b7641bf7410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd79ae7410e2b4bd91ca15fc619a62e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d28a95aae6a263baeb318ed9ecfcdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927834d8760e76924544275a9995acdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183b1a871757c655f6f0b8c30e3903104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f00ce324a29992e0fc05c63472c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5e8e0325a340feaedb65179c1882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ebf741936a7f71cad067bb0d1317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ae683d5bb72a22f9eff1139eb56ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb750a73cf8159f0c906a80c3775615109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abe334ab5de6fe47b8c63972df3c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59bc0f3e3ff703beb15bb7b49019c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f16a1a34d6b78339ab32c16b3007112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3bf414ab07fef48965fe9a1a89f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0472fd1adbf1baca1c87da69b3e2b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c53a8c14be000501562c1a8696eec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e24e85f9e65ce3a990d351b9cd77f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485f9897f9a6788013ad6555f70b1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c8e1b915e2ec925af01c16f5439e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da00f23d7826cefb67a332ef15080119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c7a865a0c584216f7341949b15e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13ab324127d3c8ad3a94f3e01f28d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd778d8c6a42789aafd9f9fe335d4d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b1768346f2cf73afa2c703835741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b6f4daa84854cffd2e98bfe08819124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143074ccd2fe22a575454e70a29a612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6b38d11426e3bc5156c004026a9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478115c6787e82ed35505e5f3fe6be4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d845b6a001ee2de466bda769b7be7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68ba6f5c732fa385dbe5edf07e11a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020356838ea0952dfff79aeab4a5ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8c87fb12168f58686896f323816f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d46968d49d6ccaad7e54444ea725132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c69d1a5fdd091db2bba00846351b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12640872db3b09debb5364d13c40554a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f07730434664482b4c8f20c3c658c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390828fef1065ae31e30e9f17ffe85a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe1d10af216caf1b24e6cc1f9915a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821562de9563182cc24e6fbf360d67d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b6cf3003543ef2259f3f506cfa38b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c14ac5422d78b7601ed7649b570f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36721b1d38ae17015dd0c15aa0f24a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df998a58dc5d621784c91c94b7b124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a4a7ce482c95f05e7ea268ba8aa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff653585caf92b8b3d51248a38ec689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680d9e1f75da60d312bb38ecb63f2a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01fd1e593acf4f456334f7857e0423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9e5d4775c2ba774cd912b52ac75dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f399ad83bd135a3d48b88f8c9c5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0b973dc4d2ece8a6e4c46961ad1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca9f5afbc62efe4be265e672423d34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a027b956c6d462eaba32c8ba3068a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0370c4fb63fc4523fa87b323ff1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d4d2f99c873a6ce755df06e59f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a37d1874be29776befa602ee2db07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b00b161dd855596058368aa2c1df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6e6220a997e87418314c85ccc70a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ec51da48297485496de87e36d731157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a9b365535da1162bbcaa396e55e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd2c1a54dc2d042c11082b88d2a710159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ea6d3f9f568bbea2f5f8bc52a1a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205ae00d4c850cdb9c7d1be4052630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9e3f338119d407b5180540ed4c28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91b286af1077c5416a7c25501c2c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082162199b550557329d9bc602c6002164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa423478b3d8384a53f36e16a9662de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0fc1e6562ba97894790de8d5a98e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86415ab5dd56fe20c541ec062158c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9955f310e5559c62d2fa8d780d406168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5a4936b3a7c9c0ea20bcb98c2bf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd35f71b2eebadff7753f25611164170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082faedbcdef26a8dd8cf1c6ecdfe95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d6d79745ffb01aefe32b04d71afa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a24b7a135dee497abe8ebc5d51d88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9caae4ec5bb9fb0d8d9088479494b1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>