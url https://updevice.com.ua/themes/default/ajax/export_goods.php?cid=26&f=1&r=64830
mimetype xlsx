--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8a5f7197f01c3587a00676db26bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028f001a18e9a93f0bcd7190d173892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b351669a6d6376b95c638256b32a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988210fe79ad4cc59ac4ead19e0cceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036104d1ed11b84673e5a71a46c4d7835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b8334ab727ccddfa1137e01bfb0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94c51b1b50281c98fb17db58451cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7521741574b0983efdb9a28b5137e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d686dbaac092ac0f7f2d6d6733c3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0bd43c8b40cc68388ae988e36ab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147be82681b5059428344f935925db3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421181f234daf697b1bf7f9c8a5b8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f652477f08063ff6b80d8a339c5b6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc3fb3bfac56ffb5e1fb23f5d29d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7760e9b77bd78d66f8da3ad75be44e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed061e61ba4f5856fe1f79952386716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c889a8977ad14caaa41ee8981f6c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e5c65961813d37067a06b89aa0ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084310f0369af22d5221d4597d4c56619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891962f9d53b0bcc7acf8075d901d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a5cac06f3d78bcaf2bbdefd9895a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2970d49df34c46966de330080b4e4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83122a7a6979b7b61f09a4ed323ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9cb2eec388f9197672acd1cc184024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c3a60a71616e81b90858c2a6716925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29587be41baa9d2e6143ead00a96e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70b550b16b625a4180e902c51506127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eea6f5da840074d84291f250318b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e07a733e3eecc003938523d1dd5a3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095efc172a0f8f670a17b8d71fd4a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7903be887af2ace1100296ffaac8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199630be74e56fa46e4c16c08d6fad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653a297b2f3da5a05698da1d570aec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42418fb5a2b0b0f5cc9f0a1577d0c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd2ebab6951e91c1436d2b22a449b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2adb4dc7a5d088da1d83c1a03aa60a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447ca42f4444aeec9801eb60b90d4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d3a10e8c9224a146862decd7cd5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef5bb8dcd3ac0b4745d230293a87639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874ae824ac4a5bf32f208825803e8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b496cb0577339013cd573f5677a8dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742fd961ba6aab0cd833e83c92ce99d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d215b2041cce414021953975cf6f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90678e27d6524ea028c9ddc4968753744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f062ac3c2cc4c129fc379f99aaa2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139de7d70b0d331adde03b9743ae02846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364619a0b1f915ba561476160c0beb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6efdc916deeeb5024c74761bdba848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c464d80b6987b1366a64a5f8cad1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c890b5238b5df9a0fe041b84ce34350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d504d35c0c258d9146027f8fc555f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3df9557bf7b86aca7c74617bd6cf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e5dd9abad5f3540d26eb4d6374c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb842295e31539054266b034cdcf8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8eec84ef9323a6bd82b5900f3884d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6612670ab7819781f157cda80b05456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2f1aeca0789e5d19e6fc9d56e80457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d71ce1a23560ac7b3c1b2150d239158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91b0104462151bb60f96e223e592559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc3422ec1f684866310ad6c9b0a17760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e560766235aa968b7692d31315fb5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51f2c1d3a8d6e72df17cbf84d665d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b352538b0025c454d6e58d498bfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59388e43b71af139984ef93ef144ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8149d06b6c7bd4c2cb5fb0ad5371d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1792271ea0160adfeb08eaf822f43266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc40a4508e30217420a2a0d2cd6a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8104fa798a39b39688904e2b1ad6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75a783a1ecd347191e624e128ff6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31905bef3467aabef892b89ed8f3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8351aa3041fd6de42338dc5d7f9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768105225ff2129a327c20334859381972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c9199922327c00c8e3a0290ff75bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0afdc6ec3b8886c4ec659646060a4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04804e6220f97142d129dd0b49cc5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d41f14033185c60bba1378249edff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b31895bd402441647f9a2e81d75777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4558a3d964e7801bf263dbc372c0e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58be61909b7ebf03366ef4cbacbab379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d164cc824a64c7cc6eed1b8b353f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791425c8bc8a844841013c2c02940d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b627e374f8853c4342c3a037d32a6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e091361b4da18dcbbd02b4cb35aca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9937e4d2f163151b56ec52edb92d1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ba5f534b8fc0071d40d5817e80ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f184999944dccf0d34217c82632f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790710aa84ab28422f3f081c2ad0c26687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad2ef06f0908eaab23b0ae52d50d0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036df7160e2a907d95386768d4e04b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc30537aa52e1ef9ee3fb3cdc0566990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f2b8b50f1ee8fba0660786ca139591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f67b51e2954124590c9d6a1e1909092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc7e26bbb36681adf6737dfbf142fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a57e2497cbb1ef35312070bc971ac994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d391b2d3a1597ac8c71f5b7516e45795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b52d41217ba67273a8a97cbe9092396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866591aad7658648a1deb5f53ebe0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8432bf305384474c023d6df4b65d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29909d2ea70d6bba36e40fe76c4f3e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e9d181eb17c0424db2160bb1169c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56955ac02bc5352dfc9bd731ef0af1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf786aa6afb3786e15d5da0a80d8a73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c925192e32aa95ba3358e7fb4c3a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53588bf8e55fbabe703b72e92097fce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4af92cbdb5cac1ea30282cd3a22c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e67816b1e6567d23cf58be6aa20f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e70aa2fbcddcd06ef7426c63034a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0baeff337eecf2e14dd10e833e4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03cf5c2e5b38a3fe1cae7f900f321c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003ac76e9d763f291c0b6b0204113ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31906927353372b4378653bdcb315ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e911e3308b0ab8a1ab38a689ee6310112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f757752bec63611e184d9834ee6b8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11da49e67d32e321ebe9635dc431911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c17a757086db246c274b924d5419115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cadde354bbcaf994bc8223006e5552116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea363f07f7d30762f1bbcfa750bb64e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67473a708b83ba763d376b1772ff123118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339abb0aa8b566071d37bcd00d6ffba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa2df06e8744dbe5081766b5773c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1d3145f38900a4799c57bce49a1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b23e0941e144072268c439d75f041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606815bbbd43171b1581103b4f32a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee97e1b84a438715386c8cd909c467124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f864a4f2451c92946c0c83445819e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47832cd673fce07b5b04d65eec3bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48eadf416ad1f53354f84e35b1f08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd216c711a04764453a4da4d4139c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e082d6e258e4703eeacba9de2b9b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ad2c153a81919d51d98adb10854a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5171899ed610e71bda9f1bbc20db24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c7476f3ad2cee4a0299360d2fd923132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10672bf1f5f85d748c75454212b8d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e39711e6661e670d7e7ee7134af55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1ceab04d520e617cf5f7a6941522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3e85380426efcb78092b93ca37e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a30c0d88162b9b11c106028c1ee57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda449a181931c8e2bdd1b2bbf5cfbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc5fb045f17d26bff295c0ccf46d89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0cf81635194a36cf30ef3aa16769f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57c4be8ae01e846728ef9be9724cb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60cfddd1c8f8e1f9d185cdb6ec7c18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b283f2e999cad10cf0b4fa8ad573143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d64655c29f9667be6882a7a14a7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10287b848ee13045bf903b07df59e175145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ac2d568064084fb062a9529b8a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84326328ecc6e8dc0e353782aee66a10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2914187d96a841e16afbb14167979148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237068b5eda3237c12025f9fb1e0ed6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f4dace507c40797a1d2ad6d5d983f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6763cfdb783b9acf21ff0cd616bd27e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794be91540fad078206a6ce06f1412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a45bfcb81bab6d1f255f3885ad0d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd70c6d7d1f8411ca358c3aa85713154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836b5090ff74f46e2f36582efbc82ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376d6995eb75aa8ad424d7b6bfab5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90427eaaf6af9feeacddacae6d46a5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820cb971d35579acae9ee6a9be17510158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b361162143de55c77cf5154ff1eec96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0ef0e74133c1a61414d5a1fc1730160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c83297b2a5ba406bf4dbc90d10d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e365c9056d4266d2ec54a084026855162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc4beb075fbfcaa427422fa000b0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8748e1511342259faba5df4caf017164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc3723415cd501ae282ad21dc8fab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820729ee3c8c7bf54ce8ac9bc9086430166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6094bb74d620b8a76e031588f3da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27be3dbde8678e4c19b53622cab23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3f0ceeaa867b84e6a46135c1101b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18885e6bafa9a9692d3d61257ccdb928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b2e35c22ae74fbf4913627ce5540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857cdc8e40ee65edf6bb91d1eccdadf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ff52477fce5833121bddf6210da3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a13b25453dfece2ec890d15d2cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b043bbe2042f56911826011aec6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f0e7d18f883405c59bec7eb5066e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6d9d95fe301296da6378e3015a04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6482683112d6792351d83b5738ef3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f07119b715cc4959cd8e21cd3a2247179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9100c6cd0f41c2b2f7d0938652ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3401cb6279dc9a5875db9373af2766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48953e7ab1400c59aab86c801a908f9182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b585af81b99bc049c9b0edf10db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8160460c2f946e26c2d04a1cd5e32c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e36ef528c9463b8143e0c69d4eeb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c38a20379f1cd6aa416fcc88ff164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbba56667b64b811d45ec0413c0cee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c1ed7498036077b05b05226060f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd772f4ce5be788e6228aa9226f8e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8685596f7e6417cdfed70f9c270c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6d1d56f49da2bb8cd33d98e60bd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca6fb91a4dd63e68e5ada0822164510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f4891ad383aff668191c27edca0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263a865c53654158fd13d761e5875f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577af751aa3e9ad33a3db5a42813f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4cf6c0630c916f65d82c557c9edba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a4ebe7a9deee768f82049367ded3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d2d53aa784cc247f3097b5450a8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130497f3d97fd4c11f02ad3823c86b0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d9afac87940ff808cc741ee2019b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2894feaf8e8c56aca9564b8513309a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bed750461c6665f269bf0128dabf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c4418581e4f94b21ccc93ed633e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d75b870b59d730136a9d94b66a7ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efba520c621410c60c8a72c0dfcf0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb3863e2d4f3d07ed9c1b4b42db7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330dc67f9df92ec824bc50467ff374625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bdb36b95d63b2c9e1f24dc4b8da4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d019917e9b768e2352bfe0dbd907b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978caa71d1770626f80ba10c813e6b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49369a4b83814365ef7533b7992de829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c17c6d6faedc1b40203cb2d914a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608447a5d386bc012dc48e085d5e8e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b84a09e5ef032e070766e983a145732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ff05aab68ec710a625d95c3faf0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82544182a93eb4711c029e830e38df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fbe9b7cdfbf2007910ec9394fce4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0047f00f2135335ca7386b0404d68536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea00edff38d9390d999c47cf248c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a19c9297d0620fd31430dd54f343638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab03f98e2a9fa96f4de693808c5190e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc808fc92ada2783ada2d70c31feda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c277a08f00d7320f94c99c686bcd9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8899621de6b012fd0671f5b94bc3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bc57529daea960605e29b3fb6fa0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917db822bfe66fe8cc623ba613c1cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5638e5f3b484a690ee6cbea77910845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540666ecbbbf5f1b33f46d1a59387346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e77172c9d3cbed121b7f1efd903547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f39f05542492c292cd3994ec6b1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e8cd67520a6b64fa69c71bb4644cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c46196bfa21e23bb7df8a8189c7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925298532b479b0eca06e414554f230b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99930f39b90f6134d5824cfc96c0ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfefedb2660486e1353ab5e54c330153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762f8e3f2ed3ee6774a3cda1d13b5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d4d23b4a74213ff6f682beac9ba955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fe6e1e757cfa5fed7816cfc26bcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2336369acf4036354313d02112d73157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c3ad39e0540efbf3ccaad74a53ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266970414eb126e136faf05fa9ea8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87778441f812e4e402081c36222b2bf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd034e2abe58ea87560c676e9f3a9a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426188c148751d1daa8b44d98911d6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb231653fb3141673f1a91bb5cf28d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d51474f3365451c405e5232c3e7ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77433d0d43fe3c3aea497a4ce9a2c6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2626dd6b46bb3709ca65158e7b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565a5046c7fa991bb4d97243c915ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2980f09f3117993d68efcf68ed0a8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd474d62f454e6ca6ccb3f8646465669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f3d6d49037bdd08c5b66dee17c2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c54e9921f3358bca0105b959255471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e5ccd6219c193ad95873846d24a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae47bf7f5d18171e88ad9c6c95d5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cfe4f9acb746feeb8556493e99dac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a96817fd800d104cddef3589508ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c84010d8b4bf2e612332b760e1751676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea02e6abba9a44f8d6cf0a903ad15f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b07e067207e1ffed5c30ce6596c1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f669a5d4372bb42d85b087e891a5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755701666ac9290dccd144084b8e1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08816175f6060c8ef418bd4654c2236881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2f8caaf4837f76429022877775b7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5870c5017da0380dc89524e84e7c3e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d8d724dc177efbe3c6dde3d86eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b85acb49fe3a112c2b0fe2cf231da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573cf060a7d9d2b094649c0c6784e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8702b81136ae61628c8e9f208013087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280a0c560207d1fceba8aa0be520f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972d38f81c340c3a15d9d97cf393ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d36756bf1136d5c51a41ef74661ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a639c4549d59dd59d6bf1eec33c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22a76ff2464a7f63d0a288cdb1ab892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512bf97ef4137ee728350a86adf2d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c14706cfba3f59499d17bf8476b7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9470295e97086e2a4e7192255950cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278e0e6b6173fe2bb3fe3ec1e6061e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c2868b31395c3dfb99e1e296ea3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c8e86142bc5fbe945ab1310a1f1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e86a7e3f4e3767a5c7ffa26a06fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7d32176b5cece8b516038f8cd05a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb5d6ed3f98b5a743b41dd566dc9fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f187c955b9452e7ad23b253162ca6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14d45bd3c60cbd069c25b05454a2e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bade70ee1a61f993392f484157393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25625a6368b6629cd444a7b2cb1fa1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e1bbe20d6f33b3800fa6320848d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb22c3694e2f4222f6c1515f8e1c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9514ea683121b285c929c6441788108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbc903f24ffe6bb95a1ab5b916a2d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffd43b27277eb50e59a0088945b29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af56feb9f3a56d720d605ddc8f0ac65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e3e5fcd5bc225362134d8c8a016ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4174e604939521278661f13b11dd704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26467312284088060f784bd0df194d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87075983d40bdc9ee1ba339c93d3c67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f4b34a7e125cae859e069833713e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ca4b3f8ee59ab13db0f88e55afbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0aa7a3be7fd81d2d0c98912601c03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e40adc0b8b90918bbf015f8cb8112b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615323f931e7e9f7cc25152ec86dde54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600842680cb9ffe466ba216c30ffce7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b94456fe298633396d3e7d23c487c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db384e231cd2b22eac49e113827600d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f53b48fef432c47436bf4f124783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb0166b37b8b8cf543d8926fa1d0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7c3cc13fd29d5b33ed19bd13f278d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4a75f793c38131b7fc9230f327de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e4956e9c661c8a95a1434a9f5e81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261df0cd241152ae5c274ee3455a38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c32f9a55c28e0a6cdc85acbba1e6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74381c5acf0a7c13e404fc67fff0c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dab54834e9a9074befd924455e983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db40655450e3fb3ea918b6282d266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f67eb002ed99d3c26b28fc5bdae9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a247755bb6d2342230afb291c55a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4035f30fc365c00aacb47aaf586470136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3bcb81cd46af5c0804002f7ae82a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815b42b24e4e4cee80378179c32247138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e67a242db5397001e2e0ac594ee4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc28036c4c753e9ea98db51cc2044140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fcace8cc288e4a1ed6ebae2edbdc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281620ee760436d66338d650db2f9a1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f83765c0a7880b324c76d206f2aaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ccb9da8d6941c0dd4e845224d07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e46fe3083b58434932f5282709512145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728da46150e1c63aea54434c4fc91b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d75661e6edc114683b44159cda1e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f966f433575a38c83132ddc7af157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a6dc70dd4a4fa1cd01973cf5e8db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02ac55e71751ac96da972b7a906f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa4fdcfb816379faa4716662333be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b06ae6a0d4aa6e5651f3fac040d91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a72299c641265447b41ff5e2090fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d5b8bd46a61f08c31767f3568a64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078d8330e6bc0d6669587e78b99a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c167ffb9d94a9cae4e593001f06853156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ed39f400f065bee2d2026bc8801b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11053aac3a8301ab9510fc8385afd9b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9cca50ce46e266bf5a3684c89ffa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0a63fb5eb01e2deee3894b582206160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4b5e687cf29666c072165e06477f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896d01d6d821450a6f8411d41cf9d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765060a4c2c65ea6c001ee136f6a5e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cead2a2dcdea6cfd260dd4ae2f625d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62a003ae05d438c49a5f0a4035d2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf1635d60125655f161df6f358d8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f23791fbe6c04b92683c9b33225c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32f94dea9d1e16fb97c7d80fab6199168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180a3925f193d2a0ef0c08c475e1d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf12913f485f714de03d3c7c97c3883170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d6c09a942b0d62bd92b033109eaa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44190f4472ef406068c58a619770a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbe39d61c67ae11cb1d8fc3cda89a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ff5a2f035d01b616b4b67ee9ae1e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>