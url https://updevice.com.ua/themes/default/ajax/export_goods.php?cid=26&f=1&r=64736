--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777460e0e7307fefddd259f45ddf51c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4df15f2e8d02570433ede5a374bb842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91782964e133fd2dbc443b16986293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce64d2fa2909efd534b2ff32d320f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91de848531b5d34577524e9468b4015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d267a1767086a918cb70a7ff74b8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e6a683924e2bc36afe44d69603f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59ebd7cd8c742f8271f3b122ef6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30f9179c1d518813fdb278fbbc8b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d540c0d06a6ab16d0d64812c72d49010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89042043207afd9dcb74cedd45c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bbe8b4dc7fe52d8cf873fbda4d4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18958913da391f6180e04dcd109f99913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24faa6f48b41fc055ef927fb7b930314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9ba70bef5bd6740854c21d5b642815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd75367993756cfcf546b1f3b5c2ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba26ef9ae518ac684b768d02e9b91717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230963a62d6f7580a5b4a4ed0280de618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433900d5bd991be69598c10874826c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4f07084ecb5d361727aa6e511fe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681a91c5daa423c6d6bc9d0082dbad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e206348314932e2109f67552a55322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632a387bd1f85afc4e1b7a87b8cf60723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48613a654e28f8d0eff64a3e416727a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c383d712f736453cab9ff2d7d0e0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475aca87b623a53326382b5e21a79426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7c0fe702009017f059248e81e0ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa3ea63c50b1539961b7ec33f914628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2759e63dd841d48a8764a853c38229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff732e75ae480a4fc3705eaf853dfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f37db30b8ef7a8b3c146b67f560dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1424ea0ea9f87e5b07e084431c4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7f810f6650861b5804b17e69a68d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87d8567c49c99692bcb81981e7398634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc650cf981d5a67d27edcdb9cdac335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e3e688a3ea2a169cb63ba3cfbf57836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40e2f4e49f8538e93448989afc3bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6216e758b8237d3e91e7ca6fc8eec8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d70b2172de2a8335609ab7879428539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85cc1f57b105db91ff1f867910990040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c1af29f979ab57f37ee5405a639e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74f6f7e78a334de2306504f03b4ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc050edcb0f87e3de0377c691bb4ee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca325017c89ee2cef83efd1986833444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d6fc2cf3926aace6155d9e0427a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844523ff840d3e9b08a91bee608d55446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab56ca86bc2bdddf921389d41bfac447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb01f15dfc017252f76c8e19f2b1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc4823928f44a0d0f9db5b2bd9b6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c8fbcb17753bc2e26d32f6e3dece50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864776a2bd130a7def3d31708184f4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311a2757b491cffe11455791e4cfad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e87211e511271adaa60fd691f04753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230d41cfc4cdbbe4232098197c3383054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f978b5a460d3dd197ca3998e7926055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059482be44970289b9816ba55fbd24a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2b5190aeda69201781e9203da8a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e2f66a6708bb5bef65084b7892c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051175bb33a6bd1ef15ba139507de1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda6b3290e7cd3dff35bcce52e9d6d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a6125d7355308145859187198d9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149efc289b6ab113da3691d0589a8a0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad414fb9bf62b6728ac92a3996950e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26a81899291b40df66908ee2cf89664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924e031447a244a4217939ae9f0cbaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f3d5ed2a71feb49630aabc825146466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a2db6dde9c3db8c7c0e5ed1ae4b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1d8a69789cce6e7c31b6880b5ed568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cd218dc9177f97975b0db3760ff9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd55d35982c6cb9e9beb6a387856a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39decb80a2cde77266abdc438508cef471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70742fea472a937b32d9fc8687483f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9fad5ffb8d5fa091800f1582ef3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2464a9f57d2b1fb77b8486beceb79274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb89bd9c4f2570476d188cf040f57c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfacc993a4280b72b90455b0f09b9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876918049075f97ae2c234be74facc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f95fdb46927eb559c54024effad8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e97a10d20bc5d4670e21491d7290879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b244a90ca992a5a2ed4666426fc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4535d7ff3efeecc49ad6c8718e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc693c7cd7c73b3cb0fecb399258b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504263d97e4fc127df9f040eb79389c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8161f83c1b9bb88a4b90374fdf11d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bcc69d3e174823ced7421afd859e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96fd8b022f39dd49b777290ca5dc5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35cce82a949a6c9d7dda2d6c5f88e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8df92bdf2ad9cc87b60225f08ef10b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b21cfc5d16159d2034704f8921bccd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead87edc99eda66b6bf51ada1b62bed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f265fa7d01f674528094b53067e64191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d3a4f943cf882995500ee79f190ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c168eb9ffe1a494840868a551e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195eb171a20d57c6cdf4a97ea96e3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75242b580a787486040d2990aa690695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17d862ccf391894e3e2ec7427c34e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d926fadc534f59730466967273c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4620d88754669ff8b7a42e117a2425798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e82778ec086235d56b14b6b40445199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a2917bfbc0a51a76dbe93cc285a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aabcca886d8f987954266b46e6fa47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89d88c39ef72775220cff953797ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903108b716eeaecd890112bf36b4212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d6555978f49c4de3dade2f85a2ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0544c76d4e9028022fd52434e3310a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7684b863545cb9ea985311263a4db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a4c260632ed9a684757da9f95180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d6069a4f424a32e0b59c4f4033865108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e6234e0559b9efde6a5ed0f9b9ad2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c872c924f5ac91dae163c5b4cec3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b6fa17f201cd3f2dfc5f99ad5e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20ac89a7716e9c9fd3f6630e69400112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd1013fb5b2d379d110a3056ff09cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa4f0409a3fd387ffad02ec36a8a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c63a2892ee23b908c235bccc04e708115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc70c5d078731008836f9206899a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363865b027f9c14f3df45e77ee890584117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03689892d52662337dcf886901fd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3589773af2126359aa4e00e1ebf2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1390b2ecf28c02fe1e96d232ed472120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c2a8e55ee4c392da74f0836aaf429121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d470eb1c29c787084eb1b8d0845eedf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28923b3ad44e98100216bcbff222b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c3c71ac20675916cf0f483a68077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7c4c631fc7bfd6c8a3dad469ff742125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f713352b73e3551227f3744b755189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b00a99219cfc80bd907c6b0ebc0c5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaffface735807628787a9d10b6e9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b6bf6a8ad5accab36665dd8977d17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9ff5c4438bfab048d898a83a231c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570be7c079b2bc70e811c3d64082611131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbf69bf2ad2b033932f19e3e4b4af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037116ddadce9cf3c982e085ca26176133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a04999f1ca6670e21356841f3edb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b656cf82a00af967bf782ffb102bcc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b83e103815d7898efd6e1e8b7a940136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faa9df6e62c7bc04732d003f4cdb2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e1f211fc8c98f6e817082b712c0eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee102285faab68fa47013cc9feacba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b5b8302a63d8a1e5ded290d0769c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e384764515fe87e688096366ca64dd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9959864ac3cc0a3f2b4892f92c6f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34bb8c5075468d9ca47a53f7afa9af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9355bedd4a3e3c95292b2d229007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04ddfd8663b5d4827abdf3dfea116c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed43534cc974ba408f0701dd876376146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90c2df4124edd8b8b1d311ed3eaf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b864d533ea27fec54fe662951594148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a09d527e70648957d9e6b5ec2ecf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d7aa51da1bb4c040a45ce3b946932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286b104f3a12ae079a61a00af9e8f9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed39ea6dca25ac909b8177479ffe32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f987c91d68cb3d56b8d227dae2e60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f52f01cf1cbd04f9fc8d7d17dca7ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4acce4a9bc05aeebdc93dfc0f3120a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4129c4e386278e436321853b13f10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78deb10860f49de977eff70bf05e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d06da650e5d084ce7b0aa2c0ca1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea629c3d5b2ca475ba60d81440fce4ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907421d040354d6c5da8dd0d548e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65659079c4e933d4a4af83372b69d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65bb33d4002ee890ccff6ea8cd2b1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959829a123791654cec0566b5ff5891e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2b9518934fda628c360cdb5b48fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04581f44f073f4632bb59d500bab12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0adff36e71b9b4636c2f750832ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb37bdb30f5c7c20c3a5ab4ebc9d9ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b5ca4fdd5502f132b2d22388dfbfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822b3d13d8a63114ffe62427a1dcb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa48e0b327a356bc9ccefde3b8224d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c9e1e0fe8dbf95a2472bde7765a38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1bc654562954331330764b3ffd099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abddc9b96534c8d89e77b9a27988d92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a50c12d0a781e1851704106019a2b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978aa2b9e924c0f4698ea3c583b47e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2bda0251bd63d9b90625f7204f53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917804622c6a9cdfc5d3091226886f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07963f6eedea2ed6887b264c5fdc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750154436ce28620a576e00c0e2fd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7e231f5ab8b67e2d9476d574d11b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876882b93abda2816957b92e538fbd261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5584acf3b47293b24d092dcc79ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19d3cb902ef4da3e2d7470a66a9423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066a6615d0c8bf3ea9dcb8526161b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af909a3ebbcea7a3edb11bb8bb0fc65c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326890b27eb3ea230f06166df482c0476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c083f2d835cbc0bb31b10afcc8bb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec24de6706a9dc54ce0f3336f503848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ab808965b6538315733e7e6e6a1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f855b62749b9628f062c1697214cfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efd00b41ac7b8e98824303dfea29711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6e3b98dee2a646f5f454984f174112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45925a09154fa3dc62e163c37cd0e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be20035e382b42711ca3cdee1e65b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8c747d6aa9948706e1084a116bb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377cb80b59b5d979f01fc05456462616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdead225999b99dee222edaa0a1ad2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d45712c804aea00bd73cb0fcaa3a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c806f9227e7d60d795edc65b4ccb6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5e50afbd0a7850c222aee4a9b2cc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e3e14bfde14973230734137b629be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a57b4729080f3ef3f2b8a8a09c29422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d130bb2bc323a43c5daf8df5c0152d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8bf5722ae50ea82d2849c8844e41124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506d63a534904489474bf2e151e2d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95c3099fb97c801cecb66be89649526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217fbfcb49ac45b721cd379512eb6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a63bfe653d23722bbe78d5fce6b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738a7168acae67c95abd7473222aca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd05b76956d75231bf61a1f7f318d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529caeed923e89951a2237fff880e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122ce90eaf9d3ffca0c46278302adc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d81b75b06ccb1db5580f2680fb6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f11e7880869a62af67165e704cc8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb7d517e96dffa0b0318d527632a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ae4cdf57b98dfbc542f20289663336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886f99cf4228fba4cea17eab7e102437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b171c0dc848d2add428303862f6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309b3edff7b8621133aa725c838b1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e6c9999af15d76e10756c990dd4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772866a112b4a41274380c48c0b0b25341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b3a714edcf7d9716056caf80097242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba858f621f41ab7e21983434ed8934e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca56d0be2a0cebea9281e5001881d6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431329182b8cfb9d8d3e9de3c2b07e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e145d751bf2916fb6522ddfae9e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89063c322e22c3c8db60bb0f8498db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af0d8367a3cee3980a65140cf1049c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232c682ab29793350ad0a4ecc05d7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d371163d015fd4d5a03684c6b8c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1bf45cc544baaa4241c06fb57f1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94185a92c43e6169d62f1168cbe3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc404c0019faf4430f12b975d489453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236df09eb4fb758cf17919c5437e25954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507acfe436abaab31a914e517ae077ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f945afa4344382af3283d6630cd4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135bb3e412e09dcabeaaca325f37b2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e77135224cfa12cfdb86e2cf21d6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17b48a5b9a688fdd3b1d79c512bcd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee047b5def1da703264b189237da260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a11417f7b106a10bc0d191d3416e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c8c3aee23713543f01ac00c9be5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734a6eeb6d7017b399c9108d3464c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6544a005cefcc91d7c41bc01730c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3b5c829ea1fcbd8c0ec37c04a10865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c46c5ef0e6d44df04a95b5d6d5ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea32ab50821aa6ae0f98b778ed42ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ebd2c1134ad16a480e5ec9508fe0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e19f598dcf094b7c305f9dbf248aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7de508f19f69f40737c2adc6df8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb230c353fb900cfefc20e1095e0a7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348876c3bfd253d7d5fbf5526b88402c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d37e486d5e11ac17184685059e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737fc6c86117aab44ae7ab71599b3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31248c68372fe2ae77277319b8ef40a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fa184af883dbd2e4d7746d4c395d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8c60e8c386fdd1ae178ea046af4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef794891283cbdcd8d971451b6911278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8cd2a58ca914c7b030f8c89d4af9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f07784661ef99d5d78ce4c7e0d6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670431baa18a2631cbf2392f82e7152481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3acc3e2676c6c3032174c7dddc538e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdea0450ff9773822a9f6f0ac0a0c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580be98218040b216e38af2990b7e6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a514fb69bce658a32b50a63141328b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b72a8c97fb7e8a06cc8abc979d88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7ec8b61eea1c72f06f81f7df65ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e927d2dc39801bd55c9da0b2ee65f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e5ee4df1d68b65f314f5f2ab051889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609f96255968709e2f5dee2b46bc5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b59bc64edbf17950516e78116f44c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a91b519412a4c9178c615430023f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c6b3fe1000f21745b015f442a2ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e85ddc89306f9615e45a00d300422d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6622cdf83984e7817e2f507d1b4db3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30508ab4be0d857f455c97d8763046f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671cd4152da8a6a8b34462202aad7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510e15c2348f18498c59d1fb378b6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b67a4b8800269b9f9775fe4356036d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb883fee05ed5ea15068fbf3ae28dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a549d55f9e74d3e5cb26e8adf7f0bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b288b6399aa1a9b18041e7def8328102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e806c69cef8b64b8eb73584cee12ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53a7d0ec694bc50d68a627748058b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f25465343ae3aacc26f8304653c74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9001cfae8be9c28df4221093104c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb62ce71e84ed97af76d93d7c47cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a118f64f984cfe84fc53cf64e447108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367949f2cc9d04d62dc421005fa98a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a4746bc78b43a762809edc7765f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633247225acf3423ba74b0b74ce8595111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9334c741bd8bff40fbaa7f6178e124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf795e5e059d6bd5557a96a6241f0c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928edc4e4ab9d2cba39f853bc940034114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5649cb0b19b2b3a69dca50795342b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa7be8cf8958933b658b6770a0af1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39161e4eef08e377348cb5c569e0d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b33aaacc2d1f94a5f6bcd546e19f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7336d98b86d0f1a975cfb7ee40a98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3073861406d6e0a5510f5c73eaaa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a340fa6009bca5ce7f5947fa3a595f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093f2813b86fe4f5a0e96de047fe92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab33854c7b8e6e48ea5b2fb2e66105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff083ae899c66a4ec2c993e31f3c0a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2764edc2e3a1c73968c0aecafd4e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971add8519935f55739a7c69dcbfa9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d79978b49fbc04d1654a3c7b8e2f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd927685e01c68961db5fc89e2253128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da400b54cb1340374dc46b0339dfa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bce8258b513041f15dffd54055c1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba106fc39957d5a8fbf364755d97b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10639ba54877723ee5e52fa98862e18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5454d63cb55ee7e33511dc0262b8bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857aa73b76652451e98640978f27f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80acf35ecc4a86131dada2697bd4cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a53c356b5a0822de608665e0bc7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1385f3033e509538118908813c9a42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a43d295c3abb255bf009be0987846138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc29b8efa15de45109a237ddb7874139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab43fe05d6d8922ff52882daa4579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872af30ec1b35e2bea0f12262805f8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db08502278f81bb9dab66e3f9c5fc78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c02b095f1f8e27d475e6e999d71ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de94e5ce463fc18ed09922f7b2babd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d7793055acfee69ba6a41d0a45aa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759987928089662dd469236e21d806b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c7a4f7c77816ae0da1769cd3f451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042649cb9561a87b08b037256f9a5f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7f0b1082e7f4c06ab4ff6da5bb516149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfcd944ce673134696fb3dd77291de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59684eb0faed5cbae93065529bcb074d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55f6f20745ff7b6adea4bd11c3c19c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c08af420339dda2f3af095328d5da0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6abdd5c5abc2c736f20b2de313c03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8d03fe90f05e1e48f232cea87d44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d282474dc635d3e9030a6100e80341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aee1c6e00e5ba505f23ea89332bc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceda674977935abdd79beac83968349158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ceee8bb73da527491621ee0062e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb11aa622cd68840c56307322af68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1d807a7feb55055b6de989fe7428161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ebbe58282f6092e5a2131f9bdbc0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2e469b6fcc68d3281d1fba403f91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da2df3cf9fefd93e9837afb27b957b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aef6a48e83d980dc582f4f1ff03d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33bf4c057a3cfbd8a3328a8cb2bf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd78c8620e6a2e9a825550bc7ccf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04db7909e7699cec7a1ccc375ba20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b0904ea28d2f94eb1684a31a30351169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd2c285350257292ca9338c4bc7bb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a241682ec4810317370b2417cc3e0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1973adf6c7f7bd0f624983081a54a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d727f0d91f1759c51743ea4c32448173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc556bca79e3ae5fb618ce21cafc1f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>