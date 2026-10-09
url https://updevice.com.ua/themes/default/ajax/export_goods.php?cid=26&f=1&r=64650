--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17066c3fd63b096ad3141cbcced7971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3500a6f4383066edbf10b977793f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4bba7d94d804e43fb19024830e93f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbff71ddaa651c2f1ff9173fa7f96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682173a0cac95678a363d1bf6691c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdf23319b1046d43a196dedb0bed96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0753c78b7796b65b955d9f52861b587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e615e33205e1d3a11767a1a0f2bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176db7cbeede4557c58d0784334d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548ab47bc632729e8598b3940fccef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47fa150a071b5efc75f349c2aace8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709359703cf4b2223e94834b048f6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8baa083a4496ad5f608c85f1e9eab913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa01e541a9cf5b67a35c4cd2ec272214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17d28d2295cd5254c4e2264c3e3c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af3e51eb3c911d3c6e55f1217637016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993b081dc7c8d36685645c6edf650217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925199c909e25bc51116b5ddb87fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08427d1f34ada4c3018747327977682219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a7dc0f6d1a3a8a4712a89c2d24b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc572838faa3235dfb0ffc8de8c78a2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa663d3f5ef9d4dab65929c2465a6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3bd289a6b4030e64e13026e9e8d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbd26a7775f233ab3f65d33dda7c4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b9280067f744d788829c54178cc5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc36b55ebae3eb1bad232479faab4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdcfa2c19cf7065b750bba9ac5daa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e71fe777d3643e080af3d525f06e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057ce91df17035bfafbdb37a7255cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72940c0ce17de5f5967bb84930883db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526043d57a1d59b9c2b195a08647181f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89772be72bcb49d5a152a49e948ba9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dc81841ad091c7ae7da45ea34c36e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b075bfce95dafe195003390698a3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198dee2fbd67743a12709382773df135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005bc2ce6c2e05ee673d7ba0a08e7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6499e7b070a2d0973e559ba39b6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8cc898124e2f1e70ea5099e7d1c2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87090c6570d80883449583fb4c95b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca80a7c44be70658c3d44a08ddcf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debbe467b40485376606219438a63e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf25da42323d625537b527abaf7aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad30dbb1b58fdafed43897a1592d6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43176c603e7e55fbe8b81bdc3b5c30fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c1f344e79023df83cd783d328b0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc65c6cd1d3f25997aae543cd13fe5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c0ce5d1aeffc99a874734957971a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3f275b185d555950eb2a5453ae2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69b21ceba3d2e3e1b96635ff547f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959562f549e2f9d7201076b65b0133550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f3e9cf0450b65bd79c5979c1749c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257cf79b927a342b684ac1d9891588552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cbfc7a94a87cee19d48c3458885a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b469d18209ddb664a3d0332462dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf7f88787f4c992941f7d04775eefb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08104f5ef469e462df37684ce1207c9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c0b1f63f39706a7dfd4b424671bd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310961998a303325d3d962d6fe9ce658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726806e0063febcc29b5742e23da894a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960203c08ede5f731442e951d1a9b8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc879780c483641c4a354414d0433d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951c74e6852bbf619667f7ead9469562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e277e9d41f194566c9b869d6375b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cda172c98ed797ebdab4199635c7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5235e6a0429b32727f138de4c8742665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a485dff094deab3b6aa007771c4b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745531cc796b9288a0d9a325f3d94dc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1b2b8ed1baefdf19d5071312edf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a3d9ae71320a46a355330c6d350769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd699321ed0e9afeff9178ef4d753e3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e49ae5789426152765cb61c3d566071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3deb0fe5029d4a2163963b15f7334772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4be2f81d48a371f67ffcc8df91e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069cbe55870e240794b32a0ca67edfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2278a3da45fdbf4f4739534df21f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221292d26e54fd7964a4cb3b0a457ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7548f418482ea6a3baaf8d4b8446d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd55c9dfe7ccedf401ae0f16530c8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caacec9b52cc476177e7ab261e72a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b8c5166ff443893e9b6e6d29689e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a922191fbc12ef378e4f13bb57ad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd3e696f9a7d9bf1f806945f8bb81282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55a18cbad22fbfdbd59375ef4afc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822898ef4df52f266a8a8b836a49fe684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd72822a0ce77c72567dc96648e9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d658561d35836952de3d8a513b75a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2d1a6a85d7bc831947335c165c07387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6cc4c461395d3fee26079a3d3acad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907dac52f4e1e09ef518ebd879be1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347653d2b2dbd80ad325272c0115fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b08b953deff3a0cad116370e004b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f1d172206c21a3b5991d8ededeb0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836879e38bbb08d8a223d7d9e762154293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839f680f9e7ec184418fe472990a1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e74532d075e498fe042f7207d0bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc559bd2c15af8012c53d9dfc157b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562d4d5f56dc4768ad808eaab6b62fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052beed49d1a32e8932c30012eb09898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ea18d6818c8760ddc6dc748995ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf0042b16926ddc94d20d43af07cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163cde54c2f99f51ecebb5b687da15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac5591226185434e63c32c170b3b57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ff18c1ad91f464c94b138ba93460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cb7a0dda8e7d7b66936005cb02ed3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56a59391d2e4349214e6e0a17a8f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f06d81bb0db8a69c9ece64688f084d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05322bf843dc12977506666e7fc9391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248c489f18ce968cac423700d517de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ac2af91ea81a51098a5b2a547596109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924034565d0a567da2f5e0aeb032ca50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fdb5c9e74f26202c41da6eda3ae43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351816089e811fdff089e2f310231e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee44811b98efab97f03c25088d26ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a93f49cba17c80a6bd753f7a3d7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c5facad486f266514274d4e6df72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8e5abb6f1120c66864a4ea840900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e28a4e6b551a34fc2df87265e4f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc1ba8311eff6f5d2c1526c776d90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a07c34f326c8f17fad11b084ae8fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c314fe4c3dbd86d9aad7a81ebd789f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf1327ff66800c76c355812621bed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f07e95c0b89981db647cb782cc2c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92927956a4c3296da5f39b1d4795367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c1973cdeca916c8de05c6bafad248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced48bc82472ac63f807246fb2feb68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e68a7805048188877273606bf88a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439e63b10175f455f344158aae285a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3ddb4d252442fb9e2d6d0d9c0f1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c2dc5fe3a15656230aa0de9d9a363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596dd826cb87f0c6f057547d8393ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a5e786ead8dcb177c0f677dc9bd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b195079a1c674c1c7ecabb1e5471132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bfe66cecf732cc8a441aa26048538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948028790d4531ca8d141bdac98a25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7ba8456c466c24ad27651abedf97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea456611ff43c017afbbff963c921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116501b5c5a13ef13d553de8d1cfec5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580be64194702f73e291b159cf5c2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2198548c3fef3d2a76fbc4c8b316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7ae97bc07b3050dd1a40daac87ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f45f2424b1b53125c80f765d97f12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156ab7d2b55899983783d1acb742513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bce05538a12a1ed1ea543a00a0d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381591d767578fdd3eb3786f3a6d34bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025a1c8024cbdae610a89762483c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc29ccb9c2420ac407ec36f90fa85a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3fe3761b04bc2ab672bd3b5d80af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c271b4b4b0d6ee27a6c7d4e39ea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d4a004ae852ad4e95ac18550f72e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac251727c08bf52c30c44172fe347175150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac9eb3b0bc243f9264a2beca9b1da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef0e0f92272525b341476497d9be6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae15a4b1570b2e4fbfdf2f8d76165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d87546436a14d7bc6293fdeacc18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59efbbfca4323b907ba4d193536729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ab644d22be6954f1470d91c007342156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c940252d92e19f298a626c703fc7c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0f7f54758a2f301f169176118b1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d396f17e1929cab7e33d0762c36a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce537fe6580f49fc534eecdddb8fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f62de011ab999cde18d309cbffd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1b22ce0ed4acae671912452094a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a89be5d07c643152a389e30b5fef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d597c5617f4c03e7a9c8c55b0bc6a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306aee8d440e3631cf2858907c8ab3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e98e0e408b8467081326a3d95e59e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0590d3ee59944724ae35887635aeb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e9cc3d4997090c418275ca92d015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fab65a80ca9e717fdd926840c4ebc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197da4ad6e52ad36fa21283f4a29f42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e94e7fab6eea2f36cbc13abee3cdb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db92e6b6bcc8d4c44c02d4d57a5b63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6734ca581407d02767a20ca6eface173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f5dcf3208f8d4b24e5fbf53010bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240564bde94e44f5d71adacea2a8af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb35d081042a0f609d4cc90063bc67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e5c3c40a931d8015fffba6e60197177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd6d304f8c7b4a3cb554fb18bbd71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548051beb644759c91df10763b57bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca08309ae52e0c526d72375e43db6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e1da2817802bfc5ccce30549a7cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ab0cfbc1a20a9043a2ec4e86b8ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fd74fa011cb76b25ad4c2fdf9f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beffa59a810b76ad27e3f1db501ab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943dc8f83d272e55a2aa1180ea3c4965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17da56f18121568381a39d6f3afd8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565dfe888875ce1572d7791a2926ad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2109d7d64ab1c2e991cec5046ba06b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e99774310ac540044c32b5f18e9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd90abcb9839811d55cfb81436371a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce486ed3d8054b09d85dc206db3814d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffb034a0ab5f817159781e125b88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7eff5bc357dd75f8d82b0390866c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c2499db66ff6ff7ae84018eeac1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949a76dc386a3f94ffaa4a5799649815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc82f0bd39b0bc63b6cbe73429674a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008db92b807ad81897c13e3e42b3d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8e27a9bf99abbaa7e626cdb027aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d88f7a243bd447dffe68821cfef7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e50d7da3e640ea49aadd33b294fed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85700500f0ae192a906d012d9b3d7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a137d75eb874f655a7bcbb37389322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ef18d8112fa9f1bcbb367617654023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8742a6d0cc4e2119a2ae9d9ddda124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37c72188d776bfe939e9124c28fc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b2dee9f32db0e68372977d7996f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f3719296357a3f5adc9aaedc06f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a464dce481ba78a6a8dda5a8acca8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd588f1fb7f74899fc352ee99044df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baee482685ec652a5065d0953b5c5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a551b52524c957b5f8248b6c3179331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e310d4958799760fd6b629869ca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642b22f208358762127ff53cca2e6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcba09bc3e479aadbd4a9c9c8e7fa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06dd6586692a023f2c6a3e6b6714535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b055d698a26ff35b5bc81673d633336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e923c95138b4e2cd23b489667561f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f267d3afcfac45d898e9cfad19f7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e1138d73e627e315ea561246367039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614933ab8cd84d94eb70199deed7cb5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e52b04931eee7b116c76a766432241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801e6f4b2b7e2f142a4c39f113bb2fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dabda92712650e44f85994c69773343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269be9e8db5b7d0f67a0f95098a8f18f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1133f69872df49e9b3e90000e6e7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ee6ed74be9875602ad17f85162d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c8e48069a10b1d1014f4466e7a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b23198010eb3f82d02bf849563d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef3ae0f4e93a175229c497181345ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26992094ee12e92ce7b35e42a093c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3370b4e27732ca9f55182ae49e6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2106d0ae058850ee3add4e0d725752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c78f6d0af412532e1e0fc0787d86053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a39209831614a4d7b671d171c2e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9bd87630bef43ab89cfe16cc54c8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09bbdb62f38ddf566fac51727708ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c9c8d8789487470a37a97a526ae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806255203033b6af6cc7636f4dd4f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ce913a184f0c19b277cddaddccad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc7e7091cf64544af11caa31b33f3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad97605e96e0a28024af260c29113b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a1c6b10fda045c3cbbc5403d5bce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770d9b43591909b789dccbb8a7baae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cc1988d0e60d0a5a5b443a8815e6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac52380b8995ca298e1fa37249d528365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958711b60a6b739fb08dcb14539244566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f1445bd90ee1c94a549c27baef9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840640d5e8ae3329947ac78c5b5acd3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349659b37ae7294e592ed3d649e5c87669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1d2f0fa03e90f84c03cb6b77699570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f091c87f8a73fe6884fe698c430950971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8959f2dadbd048fec5868a5868d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79cfe0171c45c6b9fd3bc32726ae973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8e194e326b75541563fe3aa4d0bd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca2cb837a2c15e3639da74643088775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b6726e3253e8f823ad674fed52ca676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7fb35c39447ea34aaca82dd579a1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c5130e49ca6297f47fa8196fe69578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0ae77ca4858bd73afa7cf8d429c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82037f85e7269b834f8856a00d60d3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047518f9ec1545a977aa8c858a79596581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756177b17df0a2c8edd6856bc0ea4c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101fd9127e2678f4d29242b2b7797e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16391f188ec2cf94ef225b2a4d29950a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847164d18b2fa6cd08a3c590bb2561d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e0eba19ff99535d5df81d10a08c9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175c70f65ceb18044b75eb73c0a21c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e4cbb7c72d578744fd6ae165bf5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102936d2c7b10bf4205d1a0adc9c5cbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f797e6034ea408e04a5ef295cb01f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237af7ee05b46eaa81c47d4cd02002591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7e2eacf5789fa808e9252e938d7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4eb14748892e0c1d9ef588da19d6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfecd47befab71c435617bb0a08e7ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354e433838f14bebaa67ed09adff3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793611a5cda0faef36db18dbd227fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a219c563bac71fb34da20934d64b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14015da0fd1a7e1d13d41d3348582f0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180538b483814ec6130a24457071de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8773b7512c177041a05b00d2329d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379ec8bb11ac587f5ac440d38c3eb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7084e19a29b8e3cd585f655b76c5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4f7a2cf42b2aea006a4b5d2622e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc77ea9bc35eabf6842b1750a18ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c29ab5d4d88b30e974e53178c3d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ded06e12599977ec8b9f5c786722106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f7fe739030bf5ae7d6dff6d5a3dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8598c153607856c80ce1f4e599dc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9e1a09561f2a4f9f4dbd3d29db661109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7621890e4d5b755a6385169e53b4fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745de2dd37c36c57fd67a4b4f097eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f0d740c9bb1d5d6b23c5a255729c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96610e7cfc268e9b1db54bb89379ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12eecd3785b52b8df3f8d12d55b4c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75692e060cae465d0cc22c591c973855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9cb5b44d21dbc59a234317d955b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388ec6811f0778b175551fafa54f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7e337d40eb5bd7df38a2c158689f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1f78f3cca5ea782a766989c83f46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edaf55fad2347ba104c0dc0c61fda9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b960405f7e0522b24a7cc1a75237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3001f0554eab4ab4652b6bcbf6e163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae30943b0995a06eed79b3cc58ac9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50aded8848a127fbb2cf81a650c15d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2ef8be0df3a2a1dc7d403115aa2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd285e0324231989ea9ff2c926a3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4fd0565490b12b5f6fe6a9c16f06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777bdbb6c4c9a408a136b6886c3901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a64660b3ccf8b8485d1cb5d80124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cabcbdd3c1753c2604a6a2b82ebb6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b79be42a49a99da858b733ef744537131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7bb8ffac75010d53e505815c559b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9474b4ab138171f7b59b0f901f69ff6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d735d27a9ea9ea18aaa24a417615233134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca6e0fef3b9395877a13f113e9e15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c9bb010633f398b1282624cb91133136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb636699503f56a3ead5e694959296137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdd1455464a640c53c45a5e6f7dba4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdcb5de8aa2fd95ac1fdeb85c7bffc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d305e307c23f76d48fcf383adfaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b62562d23d36cc44cbfbac608ae11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7e6d7f33722fd95c47201b7a9c71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5f51d466fe8c74349b85e553bdb24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe5424d07584bdeaa497e341a99ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb892df0dab0a052ecc14feae5192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32d7c99134174b514ae06646c60468146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be16466ff6293a98c2aa5920600ab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab1933e7d3aea8df2ee4849010c04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae37e09b097f5b4c6e9c2f89bd905149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c01f7d837b1f8aef94f4469f31a3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f808ead872c97cd2456b1c03afb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790ba1e028a11d6940e3d901ea9152e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315a231999c9064917ac68c3c2eea2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db8d8813b9141abfa58c7d5541e66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186022a107065d2007c5082731f132155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa95a0f3260fe18f808bf128b5241a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc633c8bf04104cdb6e7cfcd3be6f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b89abefca926b117be76de6bd07a09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca37a73cd896d2194ea397bec5f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2dcecf9e41bb80965e6fe5dfa9d2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578ec8afd7b36acb3bca6f06fa4cc81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef2800396201df7ffa4bdc5b0a77e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc80ff57bc73634e442207cfecbfaee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ab6f8889a7af9def28e65cfee0d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1456ad2bfafd3b2ca712611b16f50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbba385e779bd93b5d0576f5e333b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52872b1a87f39aa4e8776efa0e2813c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd458f2d65d8f2cfd0519f9b502ae63f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f906aec8aef2d245f3c2b1c82ab8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01947731fe33036834ef820f4423ffb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657665a0658d773890d7ad45c8e81520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754e5c0a46669f17b857643bf26965f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2712a489b2fd6291f0fccaff1342173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634df0d2662cf019f708a1d2ee5c5a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>