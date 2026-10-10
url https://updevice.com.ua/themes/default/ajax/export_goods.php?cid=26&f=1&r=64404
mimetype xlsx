--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efba23a6e5cb45a8d9bc8bcc373a061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9deb4448c71d333b9375d2f8f5852c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47ed25dd06732206142565ff09eb173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef86b527847476f80dabe6dc3708664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addb36e19a57a1196b78f57616afae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb67e8d64aa7ade903fa408a6f4a276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982fb0314d281777050ea0fe47640b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05025127d969aac445f5488f61347e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e09fe45642c1a8d11668a9fa382c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4fe0bc5de8cd087103931ee4e2aea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bac19ae090a8db2f7e154902d0ab911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b22b68dadab9db88cbfdf048f5bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef936bd45d88b44cc09a7b1fd98bca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b669392d7edd3fc35eb58fc9ef0ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f690ee06291fac65398910275a40a2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351358984d75d770ce31158e09b3d8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ef63131fb8e54525897856ca0f7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847aa7b6817f0681e62a5b1e30098d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aaf31ff599461e04ff284d7f9a2fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca730c107501feeb710c050edcde520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9591a81aa218e6db381150df018c4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324255b55b0c78974a3df7f1b329c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ab5d96563973f9dfa3991c69aa2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54dc93cdcd9e9fd2c00593d434dd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b12226cbdc5f85b1de65c36fc5dbe725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be7b81350600ec439b3e2c1dc668cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b8d4c2d549f5fa421863dcb2b9b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb45ea811994b6e06f1c29764ffe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5bb2c3e4c2a5e205246bd9f1f87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2259587598ea260b5573f1bd0f82230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23decb47ec356bc5b3d3b8f53b48731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8e0a4d6e0f6d580fa97eff77082b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b48aa74e31d7e74d2ce502c7bc3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51c1965c56048a72af9ae588a284234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643638899bb648a4a1ab70b57cde014d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1f76676d3cf3f34e785cb723b6d6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8978c1c765d451af2d623f5f91eabc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e76665b4eb99297e02b857329f1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b6f3742006a02ae6aab654ca79db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5711348267f822540fcc8b021f516140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4a959eec637043dbede4349f41b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7b9dd02db54853e3e7602146dc8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30650c209f44da3f324d2bce4e2d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2df34e13c79c8a6271df79128808744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5624e0b6a9551d901cc2cf44ad4b7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c79263b4c26a7ead738d21eaec1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f67393b2bdcfffe02cf5ed893c9d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f300d88015fafbf079fd786a7ae2a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1379e0223d3d7bbc7a5de7cde9139649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6fb4e079a8152c9a47ec58a9035b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be429c00124a653ffde4e44c8620e0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4d4620c804b6c804b4d5c35ab59a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020f099aa1286f8a72d32c7bc932fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc8760e53475000a6cbb58b59142254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f21ae75399f4e783f0a93e89a42855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523b906f279ac469427a48a9adf00656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e890126c81fad581960b9854ac61ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9539ec3321b79dcc422cf78a1e60d6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874228c6cce835fe746465e6f2a459bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2dfce3bc3a353cdb1d2a1bc4320960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095edc12bc1d587dc6ddab9f5a6f0f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931df2ab247b86fa7537f573e0968d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d60dff6fe1375effafb210eb8cb9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6bb8c1dd4cc2bda70186b326b52c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392177bba994296e4c98089717369da365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc3dd6f1cc7ed76b6ff9855c3dcc0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e65a0c6bffadcdbe25e06bfd8ab567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9106185b831f62a2817043678a79568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b09705c469f82af83da61a73ad8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e258646da393b4e6238b64fce99a4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad396b613f6f05816bf48d69b36c8eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549c10961a5d137b6e49cb679e5efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765034af74a99836a116ba72bca669ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f848fd3658219955c23ac609cbc5a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f05ce68e2f989cd114a217831c98b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcdb3b48cf5c4e2a23d8b5c556bf5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd314a3c6c7a90063bfc101ba3d05377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34d8a47b511936903e0ca30910dba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3107b36e7f90c99078600146aed079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a097b0c577525e7a571885504f8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b63b30ba635ea663121a41f9aa4bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761815f7f13741f97d124485d0fb8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197b280b0a67b8628b957fa0c5b5ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b3b86a3f090446d8de23d5c51f9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f0e3bed5479c5fd3da1b87be1d5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0a41d5d99dbbdc3217a61d922f6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8efbf1235e432618135a2b2ae4022487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996870dd52c30994bbbd42303cb47f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f59f5636fd7a740e72ce26f0c0450a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222415f55725b8e355b58337a4f07690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143ab7d5ccbada802040beb20a4eebf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113c710feeaa0e4422cae45b2e531092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72bcf4bf67f22aeba6eff975f20b8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b61c14a17cd62bbf7ec17a1630bd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa6c031ffc6b3d2c12be9a92a654b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4ff12ecfec93b09cf4ac2abbe7e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02dcd290dbf3a13ded2abd559f40597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3b53bd03eb82f75d56bde122fff898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c701280cb05bfd0229b2c7c49815399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f7870c2207e67a0604797b4e9d9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed128222e651ba3e04421f130eb7cbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bde9d7bb27161155dfeb54f5d138102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5195a28c7547580565679d5c36ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241587f789698a1deb09ca1061cf6387104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695724158778f4b8fde7f48b436922105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face2d8e7599506f2cbd79daa4cf7e3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feffc4ed882ec248451b907542b2c81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729454bf9cb425f6f3844a7d9f811de1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0986898ba8039692ad281b9db8adbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151bf1a48c77fd1c7242957719ba6d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5162926de10360530ef49509c48a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacea4ee44b8f322ae7d091eda43126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd355bf82b120d7333e3465f4e41c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb233f82fa6e2359c207589bb7996b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdec59ceb7a6d7f690e2089f05171d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ae81639b76b2fbb0b8668b5ecbdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e146753684f438af3f82437085ca694117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d5d45a121158ba3f982b6c5ea158118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5b9fd7637ff73675916bb57f48dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a55ed16ef492a66ebe258fa113da62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8791944efd1dfa8073b7157f8c04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2b31299529772d9380f8642a8c8bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80753336c05e7920d99350ebb6c400123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e1f279c4b42de632d264c68f153a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560c5f40197f5566c8699af96865ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0e71e405bba28f3fa2c118a75047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9ac1cbd8699de55b7643b16d9456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f329f5c9e451f8e624cf2bf80547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b48a3bb5c546a4a684722fd5ab30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c70ad06c287fef075c13b662e54b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d24aa3b2e3a4d6c2325406829dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066fc3ae07d1e0249b87973047d1fec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97716f9005e049ed5a57bb5311439133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f71b59edced8e738e5f92721508d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a37d3092e9252ef491d816949c207135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f11e93c0c4a944709786afc03a85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a47e233c9a81a8e515864d300674e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d420e15de6e787ce48f81d4e683dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75939b4b64308b9fc4e14132f54994eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682cb0b11c0236a248eaa2317df03e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f18ebdd81be8ab3978e1b6e3cf2ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e188ba4880d07e36d6732b32852a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3e897389fc527def622987560042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63ef7b11de1e5c86be01ca43b876a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdca0d6a24f6a59ca7a142a91aeeac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419edf43c03ffb1ac1ad0c156b9b033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff937ea165c122624b1c3165d4084f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e308533e28128f16d177cdb7b469148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cf3e1f9e4f98c85c56e349c98d66d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc6f67ff2ffd044cab586e1b7f262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b54de35e24b5072e3b35f7fdfe81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e735fff20dcd3eb951f4dfdc8b6a34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46cc1b6a3cf0087d49a0668a8959e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9d64d29c02c0266aca7953e49152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51b39ff860651172d8d84e9d4e537155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae862347ae64a080e8ec9913a7ac4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f59d0dcad4c1e70568fe4f6f90853157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1289545bd4d944f8eca4a2e85ce35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c525c430759a5cf5557879ce1f2c2d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa87a620d5790afe2d877187ffd7ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f1518c2355f8b37937bc0b61154d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56dcabdc0afa4968b9a940cd0f8ce8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7be7066078adcb9cc6b493ce26e69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d894b6144c4e500b2ae968d735269f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb3851f7c6c3a5dae9643ccb2ad7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd44e181aaad258c35674e1f3bfa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544f186ec66769070e84c445dae500167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e65cab12204039204f76320d2e014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb9b434c79cbdaf75889d3809c2d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c82e935771154abf150a779702ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb927690b5fc5571ee7f60bbf3ac68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c024378aa3ac21b252605258de9ba37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5e1ae2a80b4eed7fda3c84abd2a3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf37d77a5a8610840815c13892db1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d4161595de8ddf82d0ddc56bfbde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa08b0e3a5e21c8e1a210625650a12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c9c363c0501082b8ec3daa64171f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0681281fae0a0c9c28f975f3e23be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7fe4e620bc278e3a6f01647516b6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5efc00a09c700283c11e93f575a1c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b8852a760fff42317100c68d3dec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7fe2845e72bd002c9452e08eec70a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7079b8d2f19c8ee3bedf320f08ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc826d765f2187908473bea143381e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15e7f4b1e8d2ab65979d89708db3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db7da3e8c4925d451192bf7ab71f3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22df88e2fabc45d171d777049bc73e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa77df97e2b4c7d1245bf9c0b37b6fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057877203c17fe5c8637acac83c4c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27babca50ae8b222362deff2091da8c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e11123cef7bda80073b69519d30811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b261deb5e1b08fa812dc28f375445c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da7791c057237b270ccaa6d70781913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b0030158a18741599d6d35a49e6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603bdd48e4f50c1cc4fcffac3dac6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1d38f7ac494442c5ffcd2a3b351d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b31f65b01822d11f5a33044a859e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb73830c7b3bbefc4986ac5852c97c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81bd0d513fe9502e0128ed9381628a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545bc1162d19784ae6a7be0212a8a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a419e74c0a6b9446246ab73a78b39021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89996eb511acc645d5612273e563f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ad8c99fb2f4aa5eafb0e0616179923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38708b72804263809f7d2a629e9eaae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85873a01fc7e19b39fd403d857cd1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf08b7cb9d99a8f1344fb069263e1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949fbb32810c68812c73aa402e0d10827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30907d848bdb7b33bf5dc63325d5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a166259fe2a4d03975b4ec6adf1571429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd052f171dc3ce799b8256152b4206430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065194045a0943cf032b0caf26a83ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b268a46d7b705e2e2d703e450cfdd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6c5b3029c7428d2de6b1bf022dd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c155d4afb1075e8632c1140d1f6b3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ff64b72a970c82388745fb55cc3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d51f63a04d35d4acbf5783c89517b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9139a80c2a31a156d133ff078fb50c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347052d447aa23ee92cacdd6a5bf9af238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3446537f545bafba1df650ad2b6df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4f79d61b8b90d8cd4093f101d66740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114c18688346fae03ca9485ef16bd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884fb965b5353aea7e450b33d9fade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6924fa666a30d82c0848b56ddb1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece3e3e22ecec8a8fc64ca3a9f57fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fb1bebfd296eb1ac59377df80f4a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a02dd3ef3dcdb40e2cf6f6a3d51cf146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba59f29a7ccee988b82a5df524aa647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159d5e4851a350c1fe0f183ea73a4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e394f0de8742f7999f0a0c2f080c9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10143c38b4f27482622736d8f982bc2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384437859222253612d5c846dd8977351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bafbe6297c4037f32237cbd58c8d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aecfcb9bc50c97c1fff7ff93f44e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a3e5a63a2aef5b109055acbed38cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9035efb1bd0b298520f6a32cd26755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741b0e453ba69ccd4560c52dbb0f52b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5f92dc7d982fc87051a80cca5454257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d153298bf68f47ce501f42e0536858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba094a817f1ca8d124a9fb7918d8b63159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00ed73722787f12c4c8e9e87911ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559e27f1d4d01e19e0837a88363bb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf6f175ac2a7056b97f73e99206c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d844a9401c00842f1826b571349508c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f59fa1c86041d2210d90eb2c691764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbefb852a07a9d5cff5d9ccb5f8913e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55037f27bf9e86999195d97399e3ed1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384c72c0406bdf5fe01746d38251b6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be30b39e2ddfc866dbd358c7d7fc9e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3653a0fce47fde911900179fb9159f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd43150525df24bfa3d4fb1e6714d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7ecf4202d7d306f09e6f94f1e970c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a4d8af5a292a80ae0165a85b0f1f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e903175bd410f0d61da1cdfbf37073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595831a1f4a4babe187339ab6abab96274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b37b78368840e641b7a046e8f34fba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d82a8b1174a303e4c83545538210076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f602ebec9709c4113167918bb46d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a9609422b2142b0ffb5c5d3511b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567822d18b40d351aa63d5c072a7dab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e43f80b26da6df44e0f5ccf91db9d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436daf38d17771e3ddaab78b148427be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9f1a0cf7e2cc52cb5715eef8f76482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce14295c3abc99ea0f1f3bc0dfdc02e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e1a672ed4771a64017093effd372c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a72ac912b46582c9c9aa1a5db100a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7fd599c80c2b55ae5f6d7e84cfd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63ff674674ab05e243f9928e019b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96a949e1caa367763e21d699cca2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bab2b952278ca236da50a4675cf4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096277c12cfd7b97be3bc5b58ffb940c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4879dc31c8e91165e89883d32d493b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb228e680c6e1b11c6d791e662fdd6ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990fbb8ad7210af92d7d3b5b4297caa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f735f127200214839d9a479f0b96594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023961a4b45104e6975696e1b44112c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c713e11590f912238e024bb3fb91fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e775b72f83c1f9bd53b09a2316a6b9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628dbddd3ea88ee7a4d2ba66959e6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3198584476372033732d1c7beeb3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d9be9c026e47aebbb0d8b02ee5b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d8b3a3d2999645617c874326650b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef476ffa6c5b8f0dc5ce5fb72c05e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9629ededb5a54052d8c8c16d062f2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09133958f77f91b1ff813ce83b360565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946718aab612c7d6adcc5cfc7647e9cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854368bd5391e054d8239d9cd0c02982106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebc389bbaa2f34da58a25c10fff73b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a3052818f93d6b159af6519cb1d57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff6f22d51226a8182f8e88b2c2744109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13416bb1cfb721e75402466fe7eea4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78e9ed4da9c3f47907b69e6dde92c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84bd8230b36acc2136f7c2e7040fa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cc300dd621166a86bd53ed70f972113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80f27d7c82815acdc3013ff84442a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154be81f918831a12696a5ac15c16190115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30540ed6604550ffbf26ce4d2eccbe8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ae28a8c59e83d89befbbfb8d9c64a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df793b9a3566de37ed4d9cee27960d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964a9456d22fa11012ea2784354b61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b73ea2903930b84e784be22554dfe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35f137491d14ccbb7f4195d40281d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d677f5ee5b011f0d5775a64c497c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c53861e54f2cd6ca27c279f4a902c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9d221870f4a457bea0ad60e0d0a50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e28a3a81595ccf2e1b4b222b3712fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd875472a20fff1bd7abe55b063feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137162d885f820547c4b1ea29b3d506127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b8d5b3efac9454330e1a6854693a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe92f530716c798c1f0edd76af031c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1763eb80998721bb522ee05c95874a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6f3f4cbd2dfaf408a50452bf5a14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385de80bf4fae76de824517aa6f764c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a954fdc7b0296c788664b21536443133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c4df7c5a03a259d5d04da18528d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7ec508977c27ef84700ece281b49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4223afb139ac1f1a411fd51c3dc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5777f9215e5397723ecc0c7bdfd9d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ddb5c309db3c4ab0ad554b93e77e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d493a75a7ade32743dfec2b95d460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b06fe5def748cbc5ce32e8df95e72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69a3a56e1c137b91ba593f91a87dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c6f33c1c0c3c3c88b42ef1c2e80ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7bfee908f8932251d71f685a5992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c7b9900cd22b208c65a54d3753eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc7951eec1cfc6806eaf34d4900ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86e9afaf8dcf480e2ad35937186a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f906f196ff2784aea586bc1ea5c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e0ea5a5f0d57539e5c3b0efba730148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d76d4c1eeb7e03b5bada73a952d26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ecf1f084d69ec4660a6463783930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa935895e04469fa3bba6cc5f45f93d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb82a9ab3827c36afb5dc8b3bf7578a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a22a5adb977021ecce0d903d58cd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c002a4575640d163315940644393e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a642c3df6b4b57be3eeeed78219f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f9aa4f8daa3413b71f4e932918f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a807802a0660a5609ef2e7cbf4fc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7727070d803d95d74a30230c50702158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eab880feb51b8d36553ff46f3a5d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b8fffb394dd2ca7301bca458b2f9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d7d94da299fdae2775f5d30add5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c316eba11655d08ba326b5669b3ac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003213640bbebca59bfd161d8cd919b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03115b8df9d879d4f828bbf92440d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7d173caf094840b1a97861db28ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d931392b5625c88dcf37691dd754166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7767b29b3de5b54d2cd84b93c920167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9fcc28e084c79f158261cf2c91cdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406ad6c13ef0c939cb92bd31253d36a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85b867996f75532ae6a8323077b1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d783fe02403e33d9bb5ad5d423bf189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb904a277e8428d639c89e4ecc5c1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7c381d40bf3de3439ff425e9f98cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b00ce54c66b36fad109c05311413174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>