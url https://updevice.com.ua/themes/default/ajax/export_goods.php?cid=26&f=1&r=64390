--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d50cebcf2708f23ad572c27eb29bc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4348143584a89992d8ec9ee45b04222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933667d2b81b51dceceee0328e3d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb671095a7798b5625a631d44c8e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578c32f0d8130eaccb6101d0d388b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0696a1aae2e182e2d3d7b69b820d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a28674ad10b81c326c8fc975476b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41387a9261f2816a7e1a1ab6c75c3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78c12677dffbc8976c96a654a2f729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740889cc6cebff563070f8296d4ac0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9831b523dbdc5b9cacdf21e74dbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480cc62174cf79ed1c5b7c034f775e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47ead7736234353b3184eb052548b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9926ace7246de91f717a8941bcad93514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129176547e499c0db617c2e2c5924115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019e4b6546ac8eb958bde015ce85f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1f9af929b04bfb5660b06c1f6f47117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e046073807da6dad55770ce5f133e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97b94bb76951665f6ecbce23f3c1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c514f40249498a8d8efe881ff95bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b71a90f73ba235e126b0b505ea48521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdd696c00e2c292cbe2bda75eba9fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f06581385b00d9d12e6b7a3e3fc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4812cf8593fded88ffb3f0eb5959424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16a2c49bb535b7aac4538bae46ed925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf856b64bb5e3b6126bd8e017d8776626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98de239fc097e37127aa933a2d31427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f425edf05999eddf3892bbd1fed928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ea34a2c9e64d00eb099b6f83d36529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52387bad218c0937cfad3c720a3f6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daace817fd59f8659886e323a6a587931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18bef9956cc3a9236c5cb8cefa8c6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62859d460a6045378b719de58e34d3b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65cb9b13481a2dcd4eb0ed27cebe5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e146725d035a3dc3b930e54ec14235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd865974bf220e1172f54cddcbb0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add9b47bab9fd7c7eb127ff5c41bb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc5fd7500d919b3fefd472cfc5417338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd65c745b68ba0442d1d9a4f71000e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef10554f99b78d2b4381e267cc4460a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e6b0bd59acd6fd99bc1293ab62ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc015ac6283078ab94b87b20defe142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c35aab912247164a7950cbabbb4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d91d6f36433df260906af2e4ff6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1bb4d3f388c0212f2109227288bae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c1789a5768cb97f3c6b9b8ed40ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d56bd168a840ff61ce1cfe9c8642947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3fcc93d2fa65a8e956d313ea2deb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a07b931caa352db27a9b830cadd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172879ac8f58517f8305f0f5813e0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181966e9b7b2e9a4b122888498c7895051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa6eed9493b56fbb5705cd7ea4a6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8630f8ad62b142fca8d31349cd0ebf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad810d9c5cc4af8fe502c70d05a4e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca771450f85d2dd4860be66b8e778555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3404a05b8b23c6304c8da038daeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a78fb7bf7da937c97116c69634ce757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e25f26788e6ebb3734b00d50b46058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df6764bba8e870e67a64367b9b6f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506b7fa2900138dd10cdac833b25b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112400beef205c93355a016ca194bc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75146b8eb53949029d01a70f58d6a63b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5edb7bc68d979379cd2d09ff7b0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330883e9a531e4988c4b96c60bf0ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39fa001d9e19a2fe95ae962a195c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f4149f95c6b37e6684e8ba1fb587666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f50b147cbd3b0308d007f2ea39e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d52fd4eba1dc8172dc2c8e0b96cabc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152127cfb821f43122ae3acf380fb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506799324633125f24628c58d3c23870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575567ed3da5022493dbbd34564b9aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf42338caa9ae199e42c20a52e0337772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052d86ad9d42cce779918efff5822b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedcb2c36682d619d63bd55ec2288b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf9630d8d4d80e46136eabc3c850975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1e2ecf5714716402aa24a4374cea876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6c51ce61971922d09762cea26ad7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601739d22b5d7628bd779665cfe1879378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6099f266222e3ff542e0e4eecdc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207762670a53aeb8df7f273bd2c5f3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b0dbaf9c47b0961ccdd2bb51752781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a88275d0504c3d1f363bcafc9dcd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067add935d3bb1d171458919a3e9c6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db0493ca8197bc9036add67c3c6b6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a104ab32277247f54c5042516488a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618d793dbd6577bc214eb8054ca76286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752aa248f34ae851a7de8e4383349487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eef49ed9e9716b5be6b9b7c146d0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe4aa36886a0c0b6cf7bea995caa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654596cc4456da38f189796499f01c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957906a8ae47d2362ef017a0d610e16a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0c2fbac55bba5220bf163e60282e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014bc5afe2dc2436e71f4c249bf59393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8dac0281af1aae1c294f9efe3ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a15f513e88c48823771cb2c3d89e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6191b431fb0c6d57092811650680b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f23f88f9b507f3c055ccdbca2e98097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257316401e07c8bc7d9d2d75b864ac9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ade8fb73fb9ce464306d91ec49e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116af74e6d11723078ca9b22fd1586a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd50226f975586e5c4d540492acb37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94899a866c916e4941ed6fea69423102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e25e2c29c3fd8a14b78dff1336f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d84edf0d21eec4a3ac739505abc6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff054299fdc6892721048630243412b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97af78774167ce32c377a048a85d57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f157ce224338a4cde17c83ec738b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf2e4397d03d3246614be9139c6c78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357bd7b2f590bca6f5119c59a0773f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58117e0a805bb9ebb082d50671cfd885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec3730d65c583b86259f107c49e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043c98de484e5c533023242c93cc8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d3da90524eb633364269ecb64f92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def6a217ea3a63fe8cea343e5d9fa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577c237a709e4e0cca21be6e2f0a07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd01d460e9c3bbf273cb0dc7987f64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa731640b187b06abbfd8ba08d22b35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200a995f8b98cbd164ed6d567fd7fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8601491012e60be0154528288b73e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b9fd30ffd65df0073c24e00cf5ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e7bc3ba5bcf0226892e14e21d186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4f1e55089daa262e30aa8e0cf066122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a1d6c95e216877f96f8fa8d0a1a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9124e635237ab42b43c39550388c754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d55e2e5eaab13841a5f320ad7dbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93acf9f7381ee1e047a4fa7496573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66abd743d5ebcea1d892cfc71345248127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af495eb7d211bdbf6d6112e53e118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b33effd5c41001f00d3d148fde6bb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f312ad241cfe970e60956c8ee7820130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948500b7ea104840838093254ea143c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404bb1c88e9e1b675159604c0916622132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552394ebcd87f91638f1c5e9b3d5ca9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba6d32cd6c8efff545cef8ae47d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51aa956c9b40fd50cfcef8feb4212135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0f57430e412cb298aa8f56e32413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d32700465a5c79a281652fa9ea27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f069158014e1046f60b9f955d5978ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261fc3877a4d3d5cc35a72e77f8b31e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77124a6f3fb8cdba0fa8d4c89973ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e50a921c30322c5cbf5863620f965141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d95bf6a55ce35ebee0a9c13659c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a66072db2994112cb94e1989d5435143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c43f357c3fcdf86cb3c4bd4e3820bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851e3641fe5e7eba5b9f1406376397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093d846caaf47db2264c13f43b6858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1213092f0cb02ae24ccd77bd1275550147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf9563980b9850432073ac91640cfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2945090bff4f4da97033a046808e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173f3b36ed716f3235aa2a08bae1b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7449617876db2f7d9db615e8260d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b804e61f2352db7d9d626514476f13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea1c349b3c0f0fbd950016c9affdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182283ffcfed0d94c6703b24ea774cf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c903d6036145e9a9bf4346077316b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd462ddaacbe3703324bcef1473a803156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45985013a9371864ffe0460af4c40242157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa39da950dbf9fec1d16e9a0770f5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74fab3bbcc98c7bdc234800cc4c5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9041077f164af9fe3031748c45a0fd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c0473a60cc6e667c6a3e8b40e4ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086912e4ecd987fc882f6a8d8778d6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21043eb471ee3e6dd53fc7e56adbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0025256c906abffbe1652d40961e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ae21b6dce1c2a0d781a382f6f176a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa6de6134e5281fd9123a5f27b8e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4846f83d6a4d24aff75639db6670dae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76fac1e471f986accbf645e025cac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0bb26a891c82f86b1de442003115b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdd56e0742e928f5545fcaada0ac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52eceb2830f24372388d9f5b56e24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ebaf0fc24eb350ae014b5ded3a39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818beb583b91d87eed13407a416bff6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e331e0b002e09bb1b6648dd399c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4986dbfdf21e64c7bdd229c1b0a05e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2014db0c4e668eab3d324058caaa9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91379661a13037ae3b17b402b3e8ae69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5a94e156597041617d14ae77ec769178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26393f4ef1e73929afced42b5793f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f029af8ae3896d5edb0c489758d3f2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307016b22574bae7a4ca11feee778b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d6faad792aa11dbde8634f5079612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e28079f12c86041acb514d99fe4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8d977e862bb77aec21a441a2fa9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764884479138524eaea9af8466f8ab485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e99092d80703e5570d9a84f9229826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526fbee186498a2bd3e519ce9d73567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c60475aef32b839ca6ca19ebe89758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49ea46e8ebcea1f6f83628dfd0f339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c99c275cc9541fb48ddc6aeb4e8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704056d6a35035026646c63e7fac7ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be966ec59d69a856c9d667685a86f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb477aea7529870e4e7f08522a4d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85c4e03b914199c0ea37ea0e622f7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831ef7f1f3d53f55c25ea0e549f675515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9e7f5096a342e723d777cd9f1f8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcac77b02f96bd85b20ba2c053abcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc9c23ba6fb0191e2d376553a32da918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b447a22fdff74d45d9f457408322d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5d582b1b16376f4caa2cf075fbec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7bc78287ec09c7f093ee6d9b490b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644516e332844c0e60ed024ae089b28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a816c7c856eb04af5bfcd9f0ec90323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34321286f28b4ce758c78852c41393224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbef77bde32797b96c620df9ca65c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1ac98868f6041977e2e44a8669ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af1221ee66734dbe0b4da18e65ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092eff3733c4e0e137512907ac0be5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072202bc276df1a6e29b0bb586a9c94d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f652b5d92bb6e589a665fd4ad95b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc658fd2f9ec0416d380e649b0ff231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a2bc8c9ae0d8fd7fd53cc37dafe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822e16b2c7c08b12db75596146695933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd0081c8377ce2a4c0d563ee1ab5ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ad28568118f61a431c915f8be02535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c9ddc5aaec84f7ca9e4cd84e8fab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8761c33fc02d171644fcc11c623737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf45db39b538d8532c6441e6779c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93232e75b7bc32900da3a116c40a5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb4c3d29aa6803c679ba280bf3bdf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d2b8dccd561fe5228bbd4e14167141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba24fca808d51f9addd19020e003442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcf0eba4c5eca1599619f51be46afb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586de381072a85f5282719a3b91548544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca566b35297327111d06b52fd0f7977945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852f92407d5eb42216bff04e5f151f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb95a4c9996c33006043adb1d621247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548081c2fcfa5fbb947aa08ccad2ffc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3802ba9160d8822cb1f64b6a708e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c5e2046dc42df9ca70f674a6a11e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d670f1d026a596a7aab3310dcf7593751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54719be9393d08051bbf9faac9a1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923d53cf8592b4d230cdef1faa60c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33c8d85cc20a3aaebf52627c24a53054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81dfcd06263524bc0bbec5352f79e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1a0e2e17fde1a94a4fdd00e5c1fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc3b1f57f02a63a688ef4855a98e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060db3247e90c6509f7c0cceceaa4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ba3838e7d950e72e4319d88881c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26e4acaceb9bb401e76ec0b37419160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bd62f09ed601db1f69742bc72b6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15d6458bc9a1371ed9c1e8c92038162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d373d51e38b15bb4b1d9749e9467e6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5be4aa611ad041d535bad77be56e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed96e94812acf71b85e6b5b45e02765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35436fa67e6cd77033a06602e0254c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb3d6f260d2e41096522550f1fc94667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958bce5fea4bc6da8eff012987bcc5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b56eb6d0df1c060de1a5a6f44a2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f5c77a813a4552920d8d15cd13c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062af66bae922882ccc48c51725c7f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e8c7da9fa072b8202768886faba072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd60d43c719d080e745319aaffe7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad16e7d540ba389fdf2698992206c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc08a74e7215cf432e268446bb64bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81499d5be7ef7a0f9e8eda60ab1df9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83632b3795216d8669ca06bcf06f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ba5713feef126db0cc1340f97fd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b89a15550223f55b8a6641a276e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0503c1e9c9d52a345ea45a8cdf250980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e516357ef5ad20c23fd10e9a60b9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230bd53d68e06b9e69aeccc81f4cb8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b386e95a13d0746673c8dc64201ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d944c16d1f164f11f94cc5466706084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751bf8552b7c9f60d830ffc298c07885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda4b6381b945a4a8144d099b2ffe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c62bb5e9200b4ece71c8c980c8a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e42e6c66990fdcde47e9e845d09a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b682f90d9383ab103e0d1228009589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906fdc9e748a150b03106a64c2d05ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2113522e85adfcb95ce7c7ca98ca0d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab91be56d7a2810dc04ff49b3477f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4995ca6739745ef033d506c965c84293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb013ecfad0ed29fa8ef049262a9cd3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4906b3dc96cefe17307dc451220df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1063c716dbb0557cd364fff8e59e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58ee71b6d36a7bd5af3a5f483db07997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed268542664de27cf02864c451cd08d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490e1dac9a92c21c7abd9c5028326c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd9af42b8610f758e386ea6df6a02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c6d25fb3bb6ef0f8a1863f1f0f55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a80c413b202c2dd3b953687ceb863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c531cb8aae6fd56b293fea562701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bd67dd1c8e459a0e878d8817aa08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4130ef0dae0cd06c46b363a78fad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29187303e76a011565b9499a9c3cb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c770b47688ec98d709beaab9d85a9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb97bf7b6def8d1b1483ae1abf693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490329f997263db2e470fa90d9030b5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19ae197da5a91150943064c2c2feb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac211021f3cd05db0536f4f5e6c4d35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d95b8b7ba4273f30e9d79f16a6acf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95449b1f66e9eedf7cad9b99bdff2909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69bbcf8b0443f8a4d80b6f76de6b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ff85e139b7b351994aa59bb87ad3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1955144e7dd5f4ccd57b3b2a8324c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9a866520daa4f99112f04c0cd121d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986784757a2dc16805afc98062e7f48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad0a78a7782eba11e20796bec5586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b6d6b77f8d921e13f90ba70bdc815120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09fc54d00e4ed436ab46480f7611e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26481e97eb2d424a1a942be18d414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70855e15913b3d79e81da3efb09e72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948cf47d7d1a9d085eadbd195121c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5717d73c951aaeaff656de43d3ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098eb01f120ebf898e31d3bbd3c6c47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115f39eed735abb2525f8a2abcf40a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958c97bb18360c81598d8c8e947d52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2113578d9a2e3410aa369cc4b7db8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97639895bd6d9fac2a53c0745135a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403675e982a72554386347706a42aba2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009020f8d514e814a08665dc23cf39d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338585dea3bed6abd6a05b8cdd031dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56156706577822c380bfb3ab1bc2806134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54300cfc2897e164aad3078c4033d0c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f2193310e11ed48f9116fb405f76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d803459fdad22481ccfb743b9821a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9969478b642d3b56465573268f0ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e9d24b02874d68b582f86b01dc7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde7759af5c458d8765e060a5a8fcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcff364a928be0e8b10bef909c55f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012211303b099ff461511f8b1a046d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e9509f330a5cf46922ffd730cb75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add537608b4c31e5500c2e497f10ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d0cf369e3f46244d816bd0d907d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6d4b37d1e04baba78da8981949b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfa3986bf84dd79e2562fd5815cd65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867def777380e673580f0f69ddc76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fefb119dc524071df1b8a4dd9b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a048ba41ef6499f014a4bc49785bf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331cc4387c96b283243f7afa62988e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffa39154349edd19a027f67c373f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57091e55c5154fb637365c404521f5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6196c4a1146f4e0986a47b832f77e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d5fdc92418dae31904e6a599fd97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be834ffdd9d52f9da511683d3509249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509cc2a64a066e613b6c7172a5d9211157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240d5ae85df440f329c6941026eb84e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b7ace9c209dbd8b2306d737949d0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b93169ee7a955d7da9507d355cf13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0675e43a8e3eccfb9a01747983605a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6be462f4e27234c37b335b67ddfaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed33495537d60e49c9f5259d2be314163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c28bb9b88b21b479040a434ad1dc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c4225711a7a652e4f1d53813c90b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa360a409d171ceb48d5315c791bd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee45e2d3b4cef10822fc392b9c6135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf825155e0e54694717e5cde8f9cf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94fe60b1068a6ebb2c1eadb69635f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876336fe938adc6752bf1368936cb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df4867bf43e2810ad5581b3ded9dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3780deb0167c6408a8cc6338bea35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d80e97cef8ba4da2917b86f69610173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf127c4fe8e815a437d24230c9232174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>