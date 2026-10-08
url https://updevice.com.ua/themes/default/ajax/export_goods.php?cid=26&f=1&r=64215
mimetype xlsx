--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897cf9e05a66e9c176c9fa48f8ac5021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c60a1b287dee9f316cae6412465f732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679944e1488738707309dfa9e576b4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140f714de0a61b8d49ab9fa1b0b4e3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380f3920ed975cf98cf2f0b453132175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a576a175bda272693056c3420306f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea22be0cee0e262d66680dd2fbb497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30d21f341670be6b5734b32e54ef58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0adbf660075a206f49e140f42a5cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e5766e44deb3bea264fe248cdf2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9b1f6090616a34b9ba08f7a8257911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf8b2659760afd9bd5e396ca0999412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601747fbda4e9739c9863cef0be300a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50878d4c0d6d4cce00fa46acf47aca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c73b51a110c0ecf49746900b2e7bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929fa7bf9e9f99d4ea7b476a5cd4b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225c7de462862a340cca5de395123317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9651b633604d0579d75ca392b759718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06473b7f6478f3315c9ad84e89542819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68e277e66cfe950b43304f7a1632d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a385a31305a04504b1c461613b2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087a9999f4b25cb880336fbdc5560a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9070438331d717e00851bb663f259e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afcd4846d9063eafc6f05a2987a27724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc3c94567959e709aa58d097d4859025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7b67741f071a22ab200df159c040326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05613fd22b16f908044cdf16bde0995d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce8e909ffaffad3a1ac4b0eb9819d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d2e0537b3c81b32b5e0eea099dd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa2a608ff394e456dc443d75cadf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d16ecd9b306b4d5595bdb88af1e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcfd439e37a72afc0a9dd51bc797132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109d54e57482fcad8e34daa7f8357c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452590d63c6c3472d54cea34d2885834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f169c24266b865cd65dea5dae71735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f065e37d05f58ad6f13ee6ea4a23136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e343f7dab31dca7b34c47ab24029337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8d3088fa417085048ce9825e2eb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0ee8ecf8cf5cbbe148e876815edc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3b26584589920554d4792b156b9d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9696383e20420c2c5617344952e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5347ff38629b0bad4d69facbbc2db742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883799c1b477e829130ed1c94f6743a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627608deb3123a6538fc6b2873afd9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8dbb331e3bad60210b636bef08de345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9bcdeba0e568e8d74339d3b3c5f1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c8b8afe327fbddfee1bde73ed84847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0f727a693a16ceadf0c1f957bc3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce50ae0941e6c3267f6a3ba812c7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67afa9643d57e636390bcceb749b8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f14c97fc7e7b817ba74f9df78fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6803c94206b7db6021047286869e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1962ffa5c0c9bda1ffc6a668cbbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc1a69bf8add9f73951a22ee0b9ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3570e34123efdea922e79fd348ce8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c31585aaf708e469db5726869bad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02e5937905d0921d851fd91a0cb5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d3a97f95283c6942e863317c73f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d32a1e5a0e628c3975fbb3d7fba5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50299d28a47637d270dfbd8d96f593060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b45fe3a5d35ef5ed4d01d1f60658e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38d47ef2ae3f47f8304d3c2bce676962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a18f62e18e0d92526d459a39d89f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af92751b12e367864cd6f8e476f7fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478959a5426a4594df51e4af12d3c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c9812a71d82b97c3a3cb14cf624d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e44728150de7090bf47853070a3a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ee869694c029fca9d207e0fc313bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab366d6427891713eb51a79f490485369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e690d235aabd5d407128d803be33ffd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc684fc1ce895c9b1faef9b67461a0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f52de61d757b341eb1728c923de8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710d50e6f874571da3a85b665f106973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9794ae6fa48c37c3d2f4672177dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a742bb6f6d415b735dd63bff3be94175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a5f0e4e64efbd2a24043a12582fef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87daf76b662789f7334d3bfd1d93f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea719578e4ed2a02f9f9a75a217d2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015ac0923cf5a2add064a4d0d2cc4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d92095263c1234e17c521c0203c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f915ed229fe2a61ec33b01eda08481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbf55e03013a47ed02c324abd36d8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d73c0c58eb30804e143c4b9d8b91583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56c8620871a22f20333a605bf6ddb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f43cf194e4cf50943ac58526984feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434be27c0a58d54b9a2648babd86ccfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e8c2ad6289e8f4c5c632a8cc15e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031af3762328124b35309a688b517388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c41bef54db726e2249afff19d03189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201dd1f16323518217bf1d722c4f03790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d9b7e3990474116fe344a8ba7867c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093b307b1f79b3db635686c3025e23792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e290f47fc34c11ad56c6a58d07f3f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642af8a5a8ae2a5d0e86ca4805a8ce194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2c2f88580892783449e65d42d56795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d2e9a5f9b0fcd3f6736a609e7f0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d8cfc1c4010794a36dcfefe0161597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572dcf3f7a21008f513ddcd65b796198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a00af7677bf4eeb780c8818f0ced499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1985f274b4ceeaf18c79f3341c6bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee660d77e18fbd4102d27bf682912d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16b56c06fa89576f9a463512739b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172237b48f00c77538d6b28470bcbfbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7fd9cedc466c819399d0703ed5ac5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2dff5bed996bc95b9897500471ebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1c0767e34ffea8256a3b5d2636f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c5f2d08f47f2e61761946c6dad981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ba2e737b35336916067bea3239ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9460a92505bd8b8347b429a36fbb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8b44f4332d0b5de280b4a89cf113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280fdea0d387e1d07bcfed21e1cfca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461089e7d44e14ab8bae52bb11b65f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fedde7e1eba6a7c3a86cd0879fd28f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401806ab561bdecf1c38cea10c1e24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd022e1edd6c825a3531c3ea985a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f511e9ad18d84cca74b129f88ccb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4cfb7e4b1d226e2d35a0097d55c71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d2c72ecba469bbe7e02c6a679484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee25eb7285363ede7237c59f2e883119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd37dcec733e479564f8b1ad59068b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611394c5e154cfc96fc9cc1815738dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4215379fa47438ad259b9f6b48981a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087df37c501e0300a69f760370d61e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba71338b32ab2313b713a879fb33c67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1770659ef69fcea0157b8b36276b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818656c9a75a2aa36ce125907472370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768497c9aa4a94ea6f116fc8113fe4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca88543b7d1bcf42b992d11b9ea23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae29a4220964b50864a71ba8ef890129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae5d7249341d33e923e708576628d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a869d2dfeeca303c76f567fc84c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcdca1e98dbddf816f848a5c214d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cfae09c8cc91ec7506b8165b61b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af32fab38a8a8ed13e78f9788f26e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66196eba1117808c05e0f3e9a2215135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721352170f5ff2108d48d6ec77dc954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee9dcbb231ff42b73129e0bdde8fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0fa2a0278ebeb3f0d7bf0fb543020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e709a607f4a2ccbb9fdb9b64d795139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296769ccf667b24a7cd8261a3170db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56abf099ea4a307df7569222434e91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5edc39db37b339bd5ccf8a01f03132142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952593c09eccce549b8f38baaab3aa57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e466e4bf10d2cb4f55eebe845135144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370308daa96149e6eec4851aa2b2d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0ef809923c3269ac81cfd3b85dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16c21283a4b45159726546d281d2b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a474972e6d116088daf180f8b5b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26e8c703e766f78e1277d591ef073149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565421bca14b2570a0b3cd3c79dafef9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0e1c5c17f730a50283eb1893cd8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf651c11fb79ffb679ef56f12a0caa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c1bc17ff05853056d850a43b3876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c1c12e1e179338341566af58776a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c9b8c069dbbeff5d62f17454032c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c280ef1470886fcab8f8f220baf44b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e086344372ebb5fb0e526795d000f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c450830aae61f083886b2002b154a14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa37bf1a53af21df2e2d98118e0c1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676044a5c4261467b011c2ca6041b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147b9c0c0849c40578752321e492b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ec7e27d517e9b6a4920ad135d8d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d8118c33bc93ddbb922c9fde70bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afd06021da59619a5379d5bfcc6da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be7f7b5d89337b204d5ebaa491a94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b7c14b95c27376973a7f9b5e7d39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de11c9f95666d7dc1e3f983c14ee0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72919cb25e2855dcbb8e25207a844d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868a5729acf227609e7549909ea15f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce2df105c3f58afadd9e3e07b97d93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8753378c9d179c8b0d223fdfd555a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48910aa4327560b07eea2893e20ee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7193d1e289307d79ec23c905afd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b176c980ff269f28b0204f2d038fd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c490e7123f56c7bd5d89f7b5556a1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b095aae636c6dcfe48904d3e73cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a087dd9a4d83633f71c5dd68f99bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811175357a63d5418390a3b2f4ad7595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d36684095ecd10d6b9766be965b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75732f873f58a518cf09a5878f0798ac180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efdfd29c0db73f9f39d1fb09ecff941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87e6cef303ee4197b2b55601628a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7ed44b146c401adf2174ce2fc7c983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bdaaa4748201eaeb0331431446a084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a858df73fd6e473e4fd342952d655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641516204f25c39cc8760b844925c8e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc924fc72b9c411a90169f2ededebaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabbc1c791dfa649ba43ef7ef0d0548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dac75a00f05cd4b375b723f236e0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187bf7d16854c9ec20b775126c36a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213ad93626f1da921b91169d0c03e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f437e9870d9b419cac4961d91b2e6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d372b4aec6c32fb2da90391f5d2017713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f2de52a5b47380ab2110941a0de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12cc5fca56d9d480c6cfe0e4b2430a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440176c39bd35a4e0ea57b6ccd408216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ad987b727b46f9c67a0ad9f29db317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167713adc11d6724902d28aa4e4fba0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d0f94e70ecfb285b485263b55ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec837ea87db5b8eba0f685cfa2edd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e789d58b935de28f1c904b60daeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ebf564d9b95e49a9dc6d71abe9a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c208d3dc11516f2b1ad00d6f564d4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b927d03686283ecdeec1bc7b56294c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90647e1bc86f9a0a9d5ca4dc792a4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b0443b153ede94f8ce8190d6752e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a431d12917fbec217f82ccf122dd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4c494cf75e97dbabc2f895bb0f95528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d861c3198b471a65fe2a531cdc18e6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af7a2d8b4fc6c853745037acdc0a6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295e86ec8889205ebd6402d9af572c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2f96d10cf3420bcf30730e32c95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab95251d1e171c46c4ef02ffbb12c4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f212e6074558fd1d327d153e343e7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58d11125c96d64f147f5f9d29acf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b027a555784756e6f482fd200d1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a650b0ff0ff79a8a478d03b0d59c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4830c88989e697e33a48af7530e93b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387abacbef41acd988db4852bbec79b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407fc5e68c43d5b8cee6b0a98fa253b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f44b19445b5bc330a1fc3bc7d3ecb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67534ee4ddc506d52ee1ae42d4330f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd5b811f01194a9426d8ddbe9f23b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd2552ee581128c7257ea4a44651644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f296be61447e18df1eb7c0c3f883545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a1ee6b4b4055ca489f2d5b2be5ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26dd14c8e166af29e114d6cd31dad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2874ce672b5a8a2d553e29e97f0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f23966275bbcf899706f4aadc859c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a02b207e8cc205a22e83a5f30cb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7901b600cde7a5d7c5214a94caf8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76ede9708dc97f2049ef37905482452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520d8e71fe32b69807dd633aa4388f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66520c21564e48c252121bf872faac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44541976387561c2cb811abc4bd43c7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a55fd715f92c3548a45a32f6810b2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82a97b4e103d75b69ab1cca4c286057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ab5c6e11ce266bbb9416a28fc33958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c245b256c36fcd01a471370f2a5bd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7250192ec25af6ecae5e6d8918990c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed961807739ef65b4d123df686ffef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e1c58667a263548cd997ff4f5ee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a85f630e743ca4d518fd32a32b5f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b81d9e8218619400cab8821c9079664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129817e0f4f6a9784203fa1ff1342ac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843061e2fecc38c2db5e9715e6b1241366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438daa3cf98ef2541d235b6b6bf46d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbae835c8a3712434794ec6c1d98dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c57d356ff0a3f47bdecff8e82393369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06958dadcb6ff6bace0de01900c7b1fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8146196f4eceb7a51a492d812df6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de1a0f8e7eec89b5146358bba296472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b9f94e3c923c49caad66997c1aa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b05a33ab7c3d70bc43084e622475b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6418a406631e9f82553c9e3c1a82075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85389b99a5c0bb6f18b82eadd815f21376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633a92ccd9792f2330761a9c1ae247177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18dcd95119bd01fdfa36afca832cdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6a492d8c1df2c5b7508b1d1c8e6dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c407c341cefd9c0124db9082593780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a975470e93353ef3af64b414f71481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bbda0857e82f5f99691fa9539be2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce394ac3bd7e170f03629c720d0282383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7f2e5577754baea02fa75253484b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da982ecc19e19a71f24aea48c9ba57e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f72515222971314d101cbc9fae64d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3f811f551915f3afd1a89d5b1eab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fad20f84dd80afe7aafaf10191927788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8d32afb856510119843d8261718989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fe780210fa8508e798b650eef4e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f2bd96f312edb4639f186253787091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c7e48ff0f38af161b44a64835ded992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9081f53288a16f4cb973e314cd347f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492807f579ef7d079040783792a507fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf412a58a57e715092d044df3c0d42e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696976357668eb8d4bd5a83c2bc106496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e81e0bbb34ad5493f7ca4bbb960f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d012300100bb3386d7fae71993781f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff331728b8aeecff9aaebd90bb71b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db26e5c7557e34b91b5e2d7d713da38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749a436bbe3eb8e335b76e28073f2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed908223c75e196e0584f604a8e9cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354bde81ae4871f6303b710bf0420d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407afaa9df0a91f67135b719c724e36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c02544b0b7869040f85eba0b8a8f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef1826f8572e8b726b5e97a307efe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2537b3e99101934bf9a1a145ba1627d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487976ea923bef410d59c736ce6a63d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca4770419e7ab4123385add408b384109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83446a53a8a5a695dddd4608046ae101110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca820b7af62e88b4150cb831d499e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3aee04fd546da62dc44004422ccbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c3647a605d16c1ec98266d3887b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852dfd8f071c71512e5ad1e897e9cac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b239bebb5efe7d6c11ea8d3dd52de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a759e1ea7edca70240e671fed7e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9af0c9255e3dd70f565545e3f0396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bef687d55464a490732ba97f3d0b87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554401cb6a65c280b153b97fb2ddc9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b08510de0611c9eef9c609090a7e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b6e0fc3162e31031027116b4cb0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c205390523bafe5a7a2624b508b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e522a06a8328daa3a9cfaea559d5e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5c2df4ee1bfd05322f5e3826fac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cda1353f6666ca4af017dc0c726e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27941b6a544cbaac75c633d02761c104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2785a3fa7c147c705c35828966b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11384cc1e69a347962208144b8d2dcde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2477881fc473fb84218a89cd9884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef878786988a1bf8989949746f2ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acaca002c14cbe6071aa7db81d53f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f72f05a9ee57a2f52728b1e12976132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bcb50bfd7cfbe9bd6e07bd3993478133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f635a528a7511fb1a6b39fc2a532b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd47fe8ab2d436b0295db8180fc169135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64356161965b00157b3e99a2f811e4bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73488ebe21dc48c8f84bb5f435e9d01b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d11778f54f18348a194604c3ee6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7119349dfbb98fe02520ad37899b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfd47a0702031274296da81f44acb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69b765bf03bdabda618e466fee406141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6487f5dfbe6e259645f0a4d3b6d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b3f81b3d4536561213b61c000a9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15bae5839bd41cf199076aaa5c544e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb5f701d08697e817d3617e92f118145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0cb8eee55881bf50926ca1272775146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149655e3f00586efa274264c214254147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903fc68b1bad2fd6e42a65b4e2996d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f91ea4eee022f2e3af901fdcd687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff2d5d28c825f8edd2080573b0ed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455bc6d3299634c7c4a8ebd6ad5a2dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b17908fe729e4fa4f9b196b78f48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90fbbf927a0826e3cf02996c9b9769153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d87b43c1996d884d5a6b190fb6a87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783985619a0e15fe0b766aa87f376b6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04694489f9546a752d8085bdf5f18d15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110abb60d1b96e2b676dc0b90aefa31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e286de41c0db1297369e4947a01f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc622d49ebcc5925d477773865d90cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad04a86a7c0ff96277b0bc0a1f4b67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b069bf64cfaef9aa5539f2a0a904b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db57a11ca94590811952fa0eb5b546162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cf5a1da8f5ae1f0a946ca24bf9a5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b5b080f0cb3a0fd9ed23e6d930a7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf4e4675f70cf63b7295134cb437e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352dde97fcb58ed7ebf3090d4e2ee66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda30ddc1829dce5d5caed3e2cd2e0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37bc5d66a49dd318db890007fcfbae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69354bb0292df463d671fbb49b3cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd637b1e50612b64fbd6c8c9dee9de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1a18304ad7ca5c05a0748b260a7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf939b513cac86a986cf6108d9f4fd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5585e30884d064b838b0a16335883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c3b1c0c0ba2941805d0887abc026d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>