--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107a629bab0e95bdc984de7cbe8d8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0490db280f71838017cf8ed34c772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db4b79a8ad145236270d9a72ac2203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5d80dd44a45ecfda43652d2950594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36baa36c1687f7c149469b89791f5595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294cbeb7e83c0fed3f6b8ce6473fe176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf5b9c974fb3995e2d6a6eb10090c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf67cf73a742e0675ee4bb289fa228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875b1d39e1f3e7f76a1c5aeabb71d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19ca3f7a938a54953e663dd9c986810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198596ecb46690205bd86b7d62fb2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77490c78b4c0a1c850b2043e6f7ad39b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb700a2f0e7e7bf8dd8eff09c1164ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ffc4bd61a7c147e96261aac268bfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d9f4d3050cedfa25d2d448ac99b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed67bebc44185f34e014363274d22c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd910b9da3ef4a355b7310b36bac3bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d09c1a7bfc56b930722f632c5918e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359fe489b1975523a2d9c0f48cc06119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c24461c9520f1e3ca35999a57fbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52c5de6a6517429eff47837e61b42b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc05313d483f89fd9cd66346eb6e04d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5842de9bb339ec69462f3e56c021a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553476daa7a3f93d67652a911a7c1d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d56e5ae1404ec1ebe6c0999e2e4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b9ef86453698658a2950ca4e2ab326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657800d29dbc6121e1d008ddad9818bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b748be1463557f826bf58c17fbed4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788356a5d1d7b4e8b43e49b001c3be629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44813d6e69a6b961d597f1e892976730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ab2b388662dc8951d7a56326d9d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad425606f6c437ad967c4e6e471a2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33354cc009c4d3776d7746cf18b4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3935e1d7fcc1ba8188cf654c183e2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e2eca968dea0ad9862a0ce98ce5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe15bb9c9cd128d70eed9bdb58260cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b11496a5b8ebcdb0429a3c64b4a0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab2a866e8f8a6e3d638254969928038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a2aab87a1884369f0ab8ea964f8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7879ef1f6b43ff635286f2cdf4c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a4a83520ef3293d89045bf21643341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54c39daae397fc408b2df6109869142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492db6d0acb095e3917b18ab221fe0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0e18ef8b916a83c22d4d109022bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255f0f67328c32830cf3d86802fdfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3ac5eb01d2b7cb3bcad8edc5f49346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35725d57b0b27fb395dbe8e8a43fe2e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799383b5399a3233f0caa5c2f7cefd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a9830057d07ff6a9e18d712d2ef749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ac5311b96d3d265f5e0b90f9de6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8caa398e873da835258aaef9bf878951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225aa915884e48264d148ab243ca7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13890c32e3e69ce0776bc8c1357979a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f07500c3df1623eadabb903d13f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbba8f25e530310f57003908fbe22b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f483e3d56ac42e650f2c17ca898156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2af6daa79df181556eef9feb99d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847e810f606f9c095f9ee675e1e0c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1287bdb65d84a29c1a67216060beca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81e25691ca4fa34a9dc55dc5dd03e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859be03f8a7ac34122ac38127dc3f9f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b3433e64ba2b813073c9780d38c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba7fcadb5b01f277094e1b9436f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405f19bf057589178f4b68fc5c3e5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a6f5de9f2b9a58a0dc9f22c0a95f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd1bbb87781ccceb5dd8489c9c0a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb64d36b000196424e08e4af4d248967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2359a32cc8720c031a3e15e595bd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c29c113de9d7eb3f118c41dff0312d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0501c3370107f451b13fe8278675a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80baac38884f953969c6524d908ffc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d3b7c71e827f45805c86268083eda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96abf91450c3dbf4da7a7376c4c19273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa25fd9c4b90c458979ca04bdd9ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4d066a0c7e7fe96300462dae061d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bac78edb4d2fa1a9ca8831e05efbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94528160e0f37cb59b27a018fa268277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b59799e5e05f3cc1ab05aa1dd6cd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a67046a495269beb7723528a68e3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86b9ea76387208787545738606c5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4de2a53e39a6a71fc0e042aa875d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c61bbf105cb21f3f2562d00c2b64ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c14d2a5d5b4ab469765bcd5c3f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05226d91bb7e884ea881b019768d1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4302be70eb187986e4b0be1a13e32585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80219c17f9da6c2b434c6a4adb497e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c839e384cc08c34216eac1e0b92213087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f62de78a2b534359b0ef69701f4c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7912a7981c3cfd558b8ec46ad751c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82c17fd246abec674360aad2fbc5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbcf45dde9d6b56863d6f051cceec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eefb925d3bb062d90127acfdff70db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac075940ede81dbe0b24a6505469993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b93c99c24f91f34fb5d0d0b7667ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7c5ea5b93f1f04b3d42af5dbde6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bcf61ec9095b109876bdfb9ba8bb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29a5b1c13c3e3f5df2e5752e1b1f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1397e92d22ce9f39691c9eca30e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e98139f2b03eb64bcfcf5596222799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43d6ac4d9a1ce37bceba36e2c6529100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a1f7ae297742655d32fb5885edd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4240f135c19dfd8fc9b12c22e6aabd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521257efbd75f3f8aa76ff1427dcea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b336622dcf5c42a5d5e12f913d1fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e130fb56bcf2d79ff56b1cced90af38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415d20dc68c3da974de3c37ad78743106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee00574e220645f9e42bfd5e7e072c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4acd22e55aa944bd1b9eea3daaac3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ebebeb049bde9440cded4c46dc47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a47bcd58d11caca63582d0cfa6033110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ec515fd5552c38922e563d3c99bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453eb7042f208d046f90bd67ed53243112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceedc8d1d1e1cb011efa9477a94fbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12287f43b2be69cab238136e3f111e0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a4c16b4269f0d59ddde8a455e534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211be749b45e09dbcb5667bfb059a57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb5c9923c2a57e550300502b2cd277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d1ed4cc63683632a4fefe6bf7110118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65511d6c482dee4ef3b4c5ce7e3e79b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a321b9aaa011eac15d8ddd0fbc23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a7b738fd8ec90b12315cd82fc98fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764a27f90ac9ba37fb7212d83bd840122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8eba9b18380b38aa0a3b2a02f015f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2126792ce28ecaf64ddfb18851d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720594197532b7dad9a4bbbca13eb42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661016249eb84790406ee526b95938e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab362ce138289c657e1fcb20ca2eb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2537994a4d8872617478088d11ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ceea65d81cd681e4f4d82ac3532e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb85f78497344b87dadd68314c4071d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef313115bb8da8618834abe4745cb99d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e34594dcd821b0e8afc2818b1a572132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c1d6d388cb4010dff7e44dbcbeac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6cc0d94b7a972b0fbb177bef84d67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c01f74c68a4c88ccd993bd452cf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452876a6e336cf8fa4dd9f2f163f6ecc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2094218cb6a49c26d5222ebda07c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203475b5bf012e953ae3bf541fffec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b017fe1f395d714bfb87fce40348d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e7fa255835bb6a11b176d963538ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784c7be705d71475a6722fe400f0e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481003c0e0dcf40707a8d78afabf0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513dab8449b7964569bea2a86ca8061143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018b52800aee3bebe2a7ef9b067711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a667e6ce7ddcefedc8da4d22cb92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aebbc9b1933e8bf493946e63969e82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464348cb8341858df3f6885074154b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98b88fa57a5aa381c0314007dd54b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c5ebc844fb7ce6d8e2d30722b4ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4580feaef8cff11c317f02ff05abc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c6b7fc7ec14af55d120663a2b3aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d01bb354546290895e1112bd4edc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb199d92b4162607e317ec8cd0aad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb73ea329bb07315d888a17eed9d7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9439418eae4b4f4f284fcd866d1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a64cc111ce2772166d163161a80b47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773613bb68252114dea3d86fd1c1b8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc154463bb6d6df061727ed4a60f93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaadfbcfc37ce0afe6f4bdf2369c3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90ea5bd4c29a10ecdcc45f9342df1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e622b652c23fd3bbe26908c0f6e576161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291851b458b4af998bce00c4d9a9215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551192edabcfe1cb4e7aa959555a6d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab038fc140e7b473bfc668b826e35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fac825231b25a2b95299b5f6b4c8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d02e25fb21f756135b1293fcc6878166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648d5a262dc9e08b7d7b92e8d7a6535167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01accd2c3599df5f71b54e661652062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab50ccef9d064d4deb63eccac7409fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90bccf7a879812b280d756fa80d3c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5338c55066cf53ac6b69fccffc76a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca07796529cd7ff00fee2d54e9a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb08300e2dbff84833750322492bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e25512b4c2dc9f4e5fa6006368936b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8beb8094e8982417866ac75cf3b8fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee621933a74f4838acb5c5bd92c5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fab55e7465f3131a09b254f741bea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe53a7c6b045e7a6953449861b4a92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4b5c8565b0bbb0d6e31ed74f1627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9eab0334c57df37e87ac0043bca7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae5d47d1a06b397284e2219102760181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bd4afb976ac3ba44052c42926ea3182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf1027594134fb485b7dda4687f7b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89be316470f672e6735ed78bc2adc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69cff200763f389d74b43eaee50fde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2135a130ef55de9927c454acb9af9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664ddb0c01e176e6cce178199614e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604d91ea3f3f523ee3a028361dba8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c22b57c7df09469436d5e055306e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2bbf6a22a6b08783898002ef25778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc914d09b822856e889eef26bb430ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b097f0bcc1740daaead7952fd1bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c005097ad231ff7d216d09287eec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c8637ba35e252780fac35024cc60112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d870cf8a146da9a3cce474128a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04097eb448c2a9edd2b99dfda602c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb40d14b528800c2ab76a1d851a6f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0ec7842321c3725b73d093f4766716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5dcc1c91c53113b6faa1329dbb8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38124df0987d881c27314ae6f871682618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8655bddb149b9de340a86baebfcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7bb85de8738443cae05a141a0da420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e9e70672959b35511a289170a74a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486643dd17fc3efac4b56c07acfc028d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61422e5ff3f538dde38aaddda749984b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e94aea884be2544169cd271f8c8d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db998de7abd69006974d52f9a64b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b1b1062f5db09e53f82d1af305ed126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c97b3403660ea6064f1160f9538227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e690e19910dfea6952520504152928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61427be1d23678535dcbbd06fa6e5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318be8c7c23c5f2470465dc02cf362e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f156047b68bc615dd6576e6caf13a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6baceecbd6cafb18eecaa2bb792a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac92e3fa88fae30ea8392226f626633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a85a405073398a42299023ca13833a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a316476bd5960400578104890c7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7e81a7f4b35713a5dd9daa11373536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f89c5cca5c68437028e17c39e1c0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8de091aab0a18570f9fbdbfdf4ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3bf664e10feba58e342aa954b1fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ee3ea9b3fe7263f836e9965d561d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d2509af4071850fda0b71f8129e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536827b179b4b545ce11a5d4f2561c9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b930bc4bc8864dad245143dd329bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30374abc080d8c5bc665b183baf890944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a35ba425955db11df500f5ea59618b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e57c2e5d0aa6d2c646a457a2267eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e8f8aa49ffcba9e4b1af34e7175d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e08e73e601e725a105207f2faa59bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc0a287834224ba8946648dbea3d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb4a7171cf6cc1a6cc9ffc0548e9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a64ee232991bca53ba8868133bd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f698458d8a3d38d7500a76e07f90352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffed5725095979b48b74f4b3d3102753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1020bed0aea166a6e2374d4cc86ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959973a778b0a7c8b6a319bd991422a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79f8a018546ead5892a7d3df9b7b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d80062fe3e1ae05f6bfe3604ceb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc9ea11d29386bbbc8d9a4f4ebd5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8d4632ce9c54b0cdadabfa1310f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1c39f1dda121707cda5c6f2950bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40169a21e64cf43192ea209a14751ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56b1d2b213a33f2ed8ebc78bb878462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841849af34c6d2998d345787f203c7c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73200fc639c50fc7ef36f11da7904064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b940efcb24348157b34570abc09af665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a419140016cb95caf1c567035a428166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4397a4ef0829916da10ecb9b462cc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a8674cf30ff88c1c7a7f3ddbb80d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfdbf327238ee60f19513c87ecaa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a5e6ccd92f91fb191b46412182d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218aef939b57f7217c284007e4bdf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd288d55aeda60e0d173e1d6fd73e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df454910300fc3b52a0c68c72f36f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534593bccce3caaee7e34b43ddffdac174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a08a41a25d2b74541fe4d826982c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91744551102f4add6127e3431a142cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574a7b56461526cd67b9ac59bff71677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725e59a059fab323f9db2e1f5d3c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9a73910d468edccb551b912b28fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4577f144511d4089f0c9c71bc80780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a685bd0b08a535c6646c2774de6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0e7b08abfe58e1f022b4d514ef2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a718c9776d0cbcdde10541e88deacf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1129ac04ebf0999e6adad92fa36284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3de9c327287dcc10d366668b0b3ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30540703a75863880336d51e2b2eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e11447485aa404dcc83f74088ba08587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b61dfaf7ef1c8d1902bc51bc3bbc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4dd728bc54bc2ac4f562d262d22f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b1248c57185d43328e9412790141390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8510f50670980d4c78c82dc31bd44591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334418d53de82a0895f38c6f848bd38a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75374db84d5d1e9c52ed80c988b40993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e5f555c13ca0112f08cfbed55f37394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad9dfe51624700473e617f0e3698195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb625fa2f6bef2ef76d14c28d1065096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf894c7c0035810c5f38f144ac820f4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec45a84c94785bfa4c25c073f7fb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34855db503d3904b5c04a7f72d444899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f9cc0efc476c2bbdbcbee5b5c3d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf74e65c3ae9c25cdbc3b8f9dc8ffb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644ead19b92b96867801b30677a3ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff824522a7ee44e4d20413577574f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228177762b3c68e4606d73c8ea9945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805abb7f00f794976e4397818360f09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43748c2f126e18dbc0c381a1b4bfb9bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4e76005c74083ee8461a7b6a4517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19ee1a0e307ea3e4cac3089914bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c55a6e1c57b64876a13f8cdf8e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfcebb1f4771cb7a16dc5142d9482b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e99ce2f0ca65f3d65b3cbdada6984111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435698c2085e8c92447a64f7ec148f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d0bcc92fe699e649200f7f33a82a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4abd44a98935201547e356a0635d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ecda50ef299721b83d18aa6cbc80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c70464e4d1152cd3fa3fd6e4bc15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff5fb9143f5e7ef7f1c28da56c6ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953c687b0de4c2dd39f153f89bcc2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6bd58a0944ddbd0647241cbc65e53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f5005997aeeccd28bf2a1702e39b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874d6ead9f229efda4b03789e7545b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91fb2cd267f226f443701b0cc34059122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b1aa64e4a8cd50fc9b4443dde9aee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff25f735bc07b6306c6add1ad5b5be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a838e73fb8824d9959fd732e7a96fdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d5f311684834de6b080e7f1c193fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46667c67e7f18b00cef90fc829798f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5457c44d6965d2af8a51c1987e154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879ad2bfe51cf732f51570fe7765c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674df4ef39d040427d80eb3ca0e2856130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10b07ee2cf75b0f5dde163902c640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4050b2ed1917291c37e39061a6974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da3d82e9cc9400e25a44ced180116133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24da189ab9f508cdd68eddc7941fd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa6bd9deb1a416087662372e92a22d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ed514718c815f7adb659d9996ea33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6297d4561948d1f84bbd6840a3f6e4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebac4059279465adbb1bb30fcfefc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819409420a5d3915beb90dcfb505ad5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d4fe8d64fbf9ff4a534fa5408f6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25037cf851fa23140e5f740619c8ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127a68639c56cd634ce91b81c87208d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc4fd2f38f935130015bfb49d14956143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8814ff99fa990dd5f1285f5262ae4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543403bcda006fa656571ab3724a6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532dd7b346db3cc409a7fddcc97a92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de3d47e044a959b3691b5f0106e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894afe1a28063a923755cec268ff8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf505efe969fc47d984753a143248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b866844db345cfee2481e466d298e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96809bc0e3b51befb16c42b0c0e74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f06732de4c53a663f35730f6ea17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1bc850e27555c77ff9a7837bbba78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df60f2617d5e1ecac62ee23d62325a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf62296c0c13969f6ba14e26ab42d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb60feffe2f5fea36853dfadd34c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0591892db11af4a5090e276acf42f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbf56edcb57a3aba7a446f344fbef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef13bab0ffc4d52bf41f9cc96bbd96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81705e37722fdd604761473e03fb0e39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba7f92c2299fadd9e593bb30400ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd2cdb35bb6e3105178c5a156cc46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f69702d0dc26d89977ed6367b7bd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230a52288dd8e8070c0cb411dff4165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae05438d61a46f8026a804abc8f606165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb391a2d2ab7cf841b991d214bfb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533039fd27358d3c9418b99adae032167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182f0ba8ddc0664d93183340042828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9871bcb635692c12cdb0db42dbc9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161bf023918025090e491d25b6b7720170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470d56b951d2b15243ad65ba027cac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b85ec45d3e1f93d8de5867f665a26a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182252efbfbcab03ee21084b1dfc7dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807004134606662807de747140e66b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1153abf91b243d69af07a4801d56f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06c16c026f9a7602c87c690da9ebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39cdd2eb60bd4c246b68a464f28f7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f626bee67efa8fb25a83cd9d5cb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebfbd58a6aa52421c6f89c94145c5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed801e31a44791a5f8c2a3fe7296c7f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede9e73de19f2fbdff9f28acff1d9c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89985f9a4e84b7a298cd478b8710dfb3182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>