--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718459be14b98139440425c44cf8f5a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf248a1e8cb824aa10913833d1550dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f8d49cd8cb2856a8948b8a1eec293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb407d493044c8935cea154bb80d55bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b661acc53b32635cb32d58653590f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6bbdafa6550f309c33c43c9e0d0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90933ef12e86f45a0054ab47a987b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963aea33965d785e72cf2864465b5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3354c00b06334cd69af5c39604a54d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74393a46bb9118f11194f659f0a77710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8b2fa5d8b7693bd738b4827baeb4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc87590138b1086c2c7eea4709cf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d65ab63822fb9e68ac42a7457d3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca067ba8f664a75dccb433e19193314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81e11cb5fa21883acdc86805bacb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20e278365343370d9f14d7a4d306116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af05a5843b3533ce547ade2b44c7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a95f8b6a7c133d2fbc22bd24fd30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61eee84463b5d8bcb006a1ad26543419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da5d9ea9f79e3a73a1125fa0651e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea36921e514634ea337e1b9b1819b2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92308a1b0a05a75e43b86b9fd099eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51060eec785339e9c024f10d5327ba1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590910ea5832bcb3955ca5798ffa97124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e337adf6bf7193230916713ddf1b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f80c952a28d146d5186a15fd164426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df21bf18ef75134e41f6a09a09b43427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb54bad92bd61d451929e85bb982a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171d74652abdf40ae289b54b7f3bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e14cc7b39f1c1d78af32d7061cce930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ddc2c448ecbc82b60f8605bb1d5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e54aa843c1cd0d985ddde3909d6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191e8760d866c224857b4628db2d7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a81cd1c0061a373bf0834935ff97b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c486c664b7ab01b1512faf07745de135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd80667db016e6ba50939594be1a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b150c840667ca0588ab6c0df614ca537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e276733b6b62d61375ce1e6134d8f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee3de08b750ac689d9be738850c0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d450d310a1646365b187a2d9d95140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66efc5c1b98f3ed9a30d8fe27a0a1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11f7088c1afad3691e73ae3b0d52a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0db73177610e8e0177016a44184eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c372e54703c882f4e0240e0c3e403944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481a20e3e0142a97091a59076c1d3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071c3b9ee48979da51c93fefcf20b5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f175825e2efa7f216a3485219aaae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1855be87434916e5de872098a303448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aee122d3751c8d39a45909596bb7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616661295be014886258c4240488ccaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95045a0a108bfd21759bf177099363d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f675799142ab139a0552bfff3985d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b9699e7adde5a30ad92c400c854053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d150b4be547d67b4322aa6c3b9196654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd806592230db4c6d24bf5993ede7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e9b203b83e004e84fbe877a99d1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe87bc0710ff5c56ef745f050abe0b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa318cfcbc58696cad07e57363c4746058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf752befda6bc5bdeecf0a1c56e1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175539934606c5357ec865e8a286ae7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c7dff86f7e57f42cf9c4764db9ec761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597f9712345605e553441c99544a7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4957dd6bbac01cbd0ca78b6c237cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a3d7eecb2675ab3ea1cdb8a1410564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436041a26e0f60d1b86121552d7371a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc29a21da78186e573b90ee98f2d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefebd80466fd20ed504f0e237189567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449093e2a9f54e9ee1e21dc23bf67468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6e59dc2f1cbff643fba4b5cbe28f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978aca7352c879f3a9cc4568bec329970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029acc24bba084f242bb539a05fc3bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d5dac9997075e4e1976197cda56472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392606c2bf4170b7c76db1e4f4c1b4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3dba4fa6500e06afabf7fb12b28d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2e0eeba950440d58369622f52ea075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be827632f50434c530ee34258b9a11576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755911fc25aa0853e12ef1fbcade71977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca938cd40760ec59f433b293df78c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68bfbadfeb8ccd93af3a1f29a983a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9fee357c2c988a9ace66c920663b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90413d530c3bcb57fd9191c255d58bce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e19878a2069c33f0671d4fb1c3d9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a80633e7f1b5a7b23fd225800755783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114501d8165cc6abeb171fe58387d7fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6eb02f9cde51bc423b705dbd8cfd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a3b1b23d95ceba0bdb410a11dd01886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e2fdbb6813f3afd13216bfabf6b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3795ed9bd7207677f6345bdaa1aae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c774bde6d1c8d3b22041192d161289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f8c690fd8c243c2745b3eca7d88090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaedeec64b760595c055773f5e9718991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e3540b16af60dd65a7e3f8bc8c5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47152d1ee9a17e422da61628a45ad4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b2b9ed3d22a951fe2ddb3ec61d3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f14874bebd9ec974aa4ff02b4ff4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af634f0febb3d86b273665f4c5e52c8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bd07ab70ca1aa4ecc2002257b41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a54b35c5ba6088d2e032e7db90da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a56a9d440a3ccb817cad4567baad8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224863f549ad020ffdb1f5985f1994f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648b9195ac2b6ebc8c89e814990d6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6dd893b6ca651c6c1a564137d2002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26438cba0d6c5049e1ad93652f747ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828192b2a72a00179fac32e97b87d1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d4502bc96eeccd1910381dd9ceb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea404431e5f5a6d84e86e61b902340a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6cee56e21ccb0d0e3cd649f1229bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b22642401e070c4323a7d313b71870108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b905be25f862d24d027b1e1385261109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45dd4b10a7aa1e962a3f41cfb13358110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f22704052fd29bca875da9ef2eed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36648186d3455ce0bb0a1fd5249d56e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931b0be2cc0fcd9b72a7e28e137486113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba368ce9d07c73e792b2dd342df50ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d9994953caaf78b8d40e82ae6cca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181501898f5d53957f4cf415aa9a207116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454d03e5a4573e4d93f2fe7e99989a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b8c1ca2d834b3cb6091c11f4625f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74810eda9fbb8091c3cec86847635986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff59322e13a77fee879049f39b3eb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bb56874a5f6ca061b3982c9326165121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7d13d24148a977a647b9267e7a6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1dd14a2f41f01c41f0e42c015a79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927a9afab4dcce8f526b1ebcb186d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1aba421fa558e79563f3235626b1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d974a8c3c3f9480b2b632f58aa19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18385a77142186c752455682273a8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac324b5982484ab86b0291d374306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1b2ee4b7e1430180980ac9eb00b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87b6966aaf2e9613f3cecfc59daaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f5f8ad1f54643a2f523feb40fe73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf6fbbdf44b80530cec57d088b7d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd235a4299af0251c1621b3645908de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9768ba510c46ed5986253c241819134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85fb31dfeea26ff2ac9ffdf91739b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc072943063f55ea685ca0219c135b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a09956757ee5450ea451ccba3fa2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88438239fe2a496ee2e269d333b6f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f465435c5a7002bc7a1d54e9d0227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200aee2296407d4d6e3384781260e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3e18d4e81d736057013870c12706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06956458274f090bdad6e13c7fb99dc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc9adad62adb99025463d11ac81bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243720e7f993dd6757031af9de4f33a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebeda5e697ea8f8da5074f6c74e8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351a2390114281686140393543dc67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56d8ded190181a7da22448d6e67122147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39d43374eec123e9904800c4a9d15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b23212c500b2c6a3f845bb462bc41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2211b6d47d5e819227d8ffaa9c6ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0741ccad824db5bf1ddf5c1d8232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642d93d3a133816250ebc938a50e13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb679d5d43042431c90bcd87e68492c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1717e6578ebb53f63622d2bb79fb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba84e8b1bbad2b82b1dc48af3e474d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898edbf8c13c27afe5b74caf9aaf541156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00749bf9d38f71d37cb68e6c83aa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e991f4ad9522a2d355ff7a31c4148158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069674aed32c58a2eec01a51b84141f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a151a11feedf4619dd677f63fb7b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7665e7d483b8118454ca5c41a458c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d475f2c6228f87edd05e3dcfac736162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8082c75ed5df0890355eb24a33b0ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02df141bd2ab45d5904b99dee5ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db1285ac96e5047cc91dd025bcf4db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dfaf2fbcb7311e4728be5f3ee5750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb237e25d9e4dea4cf42f4e7aa18f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aa6c822b320fd4bcfc82f569b9e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e022d863960be71b448fc494dcb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc092d74ce6216287c59ecc69fb08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa2365828831c7891d2265929ec1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99de84ce55596f71bc011489d40396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ac10bfc8bb94cb10c343b9c7a2d36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa942356fe8a7e78842b2d3228810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5fd8dc6a18e934538c02f182b22ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4865cd36d4c07694c8fd7e4f52a5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37bc285b5262444e8f3d516629eea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366bb6511604aeb23ede3396bc605ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382453260b653ed91f0df24a8837732179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ea125424d07e4b4e8618255e83dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb042ea3d13569dbeaef766d916452e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dca268c4ad606a62b392c482b1223182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a04edad6c88daa160578f1304b9861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b57e41245306d7150e3f0e516a3fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ef2a3d15999e8f93fdc4bdd7279c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3267578890086c513cb838624fef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9331d28b9b95390d2e1d8f849853b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53a24765968586f08333e2b529d476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d684212444ce3e00003db4f71c167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920ef839c12e37ed2c63dd15c3c3738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038e82fad44cf7dab89b35e05cda739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37706747a32007376a1e2249b2115410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcd0a3f29c34e5703a33806a5a4cbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1195daf283898f259543c034f50a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f263631cb960cb47d82ad40727d53f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231adc24433a84cb3cc6cf0f5724e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1983b2bfa42587de9f21225122f07e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47387a3f311bb6eed5506eb8c31ed516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65331475b662fa13bec8089df7b37317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23566bc5a11daf0f9c8f5ade32c0d2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cfc7281b404fdd4e3b44a8582f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2665928e64b3dbccacbbefa14ea05f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d71fcd285601845f1e663e45120e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfe0e2ab7e4a5de85866b55416e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c33fd185b47bf81686f77dd5d6d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab5cbc90bcdbc7094551a707712b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632756a870a59be45e73e0f26bda3c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ada47045e7faf2b712cf2748d8a2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b696343086fe67611bf31addf92bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c8920b54b1dbbcaf5f8a75ecebdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941843eb44ea46a4274ede1f956206d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519fd3c8f312e01da802a7939c6f51f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e0add8bd1665e1350b34ec75d3ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5971d2055d890f4e0a92c7c5430efe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260b36d18cad73aaa170c16beafbda133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a4d537a7ceed1f90c477d6c0c9f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeabad6d5c23d38cddb16c7911e7dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f5a7b8c0a47b0967ea33acf7228cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946017a4457c99d2bb32b173e401ef037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c89d5a73711fe0c79c228c8238dcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb69ba46132b78cc1948e1e7af75f9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3fe7abde9142b3d42ad9cac06e6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfbd0328a727b83371c73d87ef03de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb15b4b447a99ec2e7994befb17f8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0d24b73bf20d700e0de50d0e4eb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd97f539b0499c4d2a06d0f3d8cf3c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb60faedc0072c6539b0a14617f183245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357660f5332a3daa21777fb02b979f9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124e92b20f84cb61e2a2d7fd2e0fd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98891d86d7f596fa25dd80d5d4a94fe448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f302ae1a150afc3f19564a401f9a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1a815bd936351c6634f56351bcd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f8458a94830179c18da065dc3c4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95465de653ea18b235afc647a8e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dddd0dee3f494df3a5c8bc5360e49453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6bbecebb14e43acc83b06b2f0ba954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76293facf4899501b77c643baedfd3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3886116ebe8ea998f7c6f2f5de31c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a940c5accb40801bff11e15b44ac257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c656d4fac933c992519f6fbd8b13458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9234960f2492da02faf49051aa448f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478f462bad3b83a15595f6918a31c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2dc120c24161f0bd608cc241d847761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ffe73fa9eb1379434d5c67791cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e7a97518a63c3103ed0f753f3bda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d107619a7678d4a8b8d7fbd8f64df1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3cc47ddcd8e78911314c25500ef965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449305d4dfd23247e2e15bf8f53ad5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d241a2d122f02f4e0996f12a1b28567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31207634528f555b8f6e5b5077570c6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd945692bde45f65d5f36feef647de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6a55b974297e2035c2e7ca464aeb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c47c397368fa3935d867dfc66c2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab430f5039d0e8ea6910c15e4b4ed5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4e2bb503091449ed6dd106cfdbc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bad3b40fe4d39868bf76694a7678774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0eba1b0db9d70103ec1e291cd6d6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484266e1fcf5782ec5ce627643e0ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee09c206c18bd645605f1b6b3235c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92176287e66637e6770964f5c00353a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd685ba6968a6c58462baef42285179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ff5bc157da0c6ed589b44fc7a0c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caa34a558fdfd9c6a52cce7a57681c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272283e9c39ba9e41dab90a90124050782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e29091e95774f802477646a140379f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07abadf46946ac85b1768f7fadb5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5646438f966e87d61c56a14bfcb02b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ec3161bcfe546339f313a78c3be886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ff202c32509fee37f1688b158b9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9a08b2a52a18915a433398ac116d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c98be13653b0a36cb09000d172db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39907f2f1b5d0029a002217193aee190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef75f0b2ccab69eb4ba1c942b221bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ba91c6501670aa6989b43fe4c4a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1d91409f077594eea0a2e64826db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d455977834db944dc229ce7cb986d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b0c3749640de5628732bd110b115095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec273a4a36b20427b1e326ebdddaa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2169b792b75c246a5e69256427da997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282444cda1f062ada4440bb8ddc168298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15fbdb631b2c4f7e78568dc3e736299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0175a5234a26ef6508f62cf02ef32e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6470e337964a8574301c7791663747101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147678138ed4739a55e99c822cce79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d7b92fc93595d6462c146c848b58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac57167284d89e5d6032a217290976e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11bd14b4d98c889bd14df4d708da7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731557bc02fa5ffc0d94e5411a6d986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d885430ff561bf03eb4db42c3c25bc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c268ab923578c9f0c49e9acd6d53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ede6729906a4adb84a43ca44de962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363b3ff32d64cb26cc30d6e292da737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4602a9c36ac979c550ecc4af21c775111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ac3e23a1ff290f63dc536b13b015d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686abc4dda85a3891ea19c71597af6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a01afe59f2393d512fbcdf14d59a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10179d9612be139c87b02354407bea4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397760b7e1e06584c811957874c62a3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897cd18078b81dba9ed9b24116d100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f7caaecaad5726b9827d8146a303118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82838483c638a111b0ba6e6dbd2d029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d83178b458d0fdd8fb5bc2bb3155120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb6c9a6b620bba2675747fa220a61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e692abbc1515e23528e7f8916a8ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e753759505f3b60a9436179c8f71025123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979ec2cec82a5c1c274ff819cad317124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad799a6cd69f06e3cf1cb3c4f29ffd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5996645e6f0bd9de905d0b9c2de2f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b7f93f7edc9d92e0ec69219360a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c49d13f74c8c10bc64eefb45c056b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b4f019251472cf93b449d929ab8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f178fee097cff9c5bb16a7e76bea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a4896c0057ee4163267af4b4afd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca829f16736aab863294ee44c9b77cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b35f4cb937c78a84cbbd05103c66d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b6ecab32455b63c46e61af4eb637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191fe8604a187ef8c309ab53cd8340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf911da4dd70c0646a7fa841822ce418136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fb81b0ead4350b02f09656f82a58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e5f324575d8101959797a766ac8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611bdf95351434f652f2a50f1a0559e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a2632144bd799efe571810c81ee73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1da6ee9146de5b87977e5ed75f100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c751d524cb612d3b39ba5f9aa5b220142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c66159291861aa246477e95eff33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b94a30a5e72e8511b9ab43c7a4dca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28a41d8634456487441f5c60d3fd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc95763a630f1e97b055a7fb52b9e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e7699dc27d90e8ab51bfff8a17a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf433e391b6b8114b2d913148c254b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f873e8ff56870cc333231548df4e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1fd5c11cdc3a4b310e46d80a3576150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c86af3766629e375df293eefd3a64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb53a24d8fadf9833911cc0a1dee94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e49318947241182df9325f523346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635e8d4f09d1d51a5efaa51ced6987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925076b8149064d05c79597c46299a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570c004d1477f6550cc4d4adf1b3b7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d117039066be8451916360f7cf24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674055439b88b645fcefd9d2ce960e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cad451536eb2d8145cf87739f1aab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d1757ed6ffaddef1370b90ea9c1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c7c5eca15456bb5668f2ebdc034f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e60088706e4cd67da18585750aff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fee2b55d0bd6e62d21e491326e539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0a82f0ec5a3c85e8a21b6e3c7bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780e698ebbbce80cba8d6b8555fed4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6635d1cfb058a26b7542dda670b22e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779c59f73cb997ee020c3af8bf5ef53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971669472b3b70ecd79de789db8574168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f187e474146ab414e0e67ee7a1e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057330533d5e8cd21f78c8e3494b7f56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32d03574c1d2608ad12b00348c1d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984fe61de21b40d8ff6bffef1231147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b2d90c8b0862ccc7f22eb1258b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfaf4f5e3ebe794de3ef91c887dae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a2659809d16ca195d78bd9b8206d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f78e61d1b5912e963b3f43dc4311176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa793c55425f3e6c932ef2048efc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fe107167c9744c7edf1e584a69c99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9400bec6433157bf1409ea96774c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fed45b9e90951c70b757d1057c8cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5fc979fe71288fb486c5b72dbf17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153b6af1b157c486f2b8ecb8640b49182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>