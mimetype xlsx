--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e37151311c8b63186ee3cd93a07a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b259399e4ad199c8c342bbd3cc4f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9bdb4b3d9d2e75243e79e9f6aa9953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e085887803312a8495ab606a72b3a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963d99140dc839df11d4f8e6d87fda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75666972a97fc175766b80d8247fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb0b0eb3444d39f53b7aed9843a22d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1378eed4d62700387af0233ceb7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78613ddf48417b6d28c2dce7660ad5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80761eab9e1dea70d86be203c8d032d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24365b541b58b2d6a661f47f1d99be1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fb37209957b347a331bfdabbab4c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bbef09ee2e0212945c66538daac5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d2aeff77f38f088affc7a43d05d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ef833e7cc4831e217d23aa278baa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fe642fcc0a26ac451d6445be27d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3483052a1f707f8f7d506ef36abf6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962f031ababfde3fc831cf3cd69361a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbaccb5f522be7c2543e89802a504f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539970ee21504f719633d9d2bcbc57f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589bdcfc6044033763a456902770a4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626832d680b01eed46322cb40745c6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a821e14d60530c9346d7218f28fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26b4cc764383944235c5d4103702524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d286b8990bd0d8e2d58745d9972a24525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126c5d167f5280a981608691522209226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2cee975196a7e543fc5d7caa1a10d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4cf66ba2278640a4ab65be03213a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919eafc3922656f17da84bdb693ea6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e861c3de96667d22c5e2c9af27e4f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677efc5d61654696ec5bc8701e040f9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe4657a2a8a5f6d9ef5a0bf89966d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83ea2c6cee74496286fa9ce5309df733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c4177d3b117c4f0ba281a9e169b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ed43cf3b7bea6387238e969b563a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d5312b733a03d050ecb3f49775dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290a0a178070423141b4b5495e47fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae4815005376377f23a9ebdb25ca138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902abee08226dfee462b78d208f68f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7a310eb8046f63fc0f3acdce779d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e175a074deee7b9cfa9c7247a7696241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fb05dfc3f6a4b9724845ad5f70ccd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a750ccb9fdce5d69b5aa8dd55e0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396867269b9648a71d87c08472c2ddcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da937c9aed2886814add0278699f1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e9edb7641645f7f96168ac27af4a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a04ba19a0f5330cf97b536822baf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f10b5161602bfe75da9fd668eeddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ee0e1ac2b3a5d4e4f6f11378baab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e6a6c9a4c3c7ccb018162debb8d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1560fb877a2fe3215fc673ec5cc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bd28c29c1f5aa86ceb4e70605c0c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29dce678e891426d8610006639125853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fab6a0bc1b563b60d487d36f0e8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bda8ae7364ff1086edd1c91e663cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ffbc7b61b7bdae50760d325d070c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528848d8b5f6de255bf5d04d1f02b1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb356bb47c5dc67d8b476b01a4c9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c08a1ed7274b819d13da947ecb4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862348c664b7dd9ec5784fdc41ebcfc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bf480181b2830555b387c54498e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002692c709646e70f918cc3900ce7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdca743fedd643f5a28886b185408663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c39201f734cf07cd087e8a9242bb6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1f0a80a9e448fa936e2ccdd8441965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5386c70555e0380d8f1cbcccb270eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834e2bb34f3aaa837b750be5841b8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348febce88e83315cb59438275613bb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef70c5f04fadfbf9562f8b3b73880069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b368fbdf1a23e8265c2b6efed63370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c5b9b563d3500050fb2b0ca0f8ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b945813f8a4640775943ad2f360f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806e65fce36ca5f1ab205b494aab2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81251a8709bc8ce07cbf17e7588e7f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96888200dacdd1bde21b5f6caea24275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02499bbb6b3ba2a3439e681d4744776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d6e549c0d3939e355b0e2462ca6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d177e66c3dd03e819a0914a3dd40778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f707931f79bf2f69ba926d39c7cc9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c40b6a67431a857ea2cf3b5d84bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ff6ac42386bff5084a25ebe39749b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd036333c5cd92d3b4a257e8aafaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e3410e7381957270dce71bfd047383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff255306d1f7d5d4d71810bea79d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0773c78c43e056ea1fcc34538fdee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9ab843c71400d3414d220e6f5bbff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc362c71018febe5dd82a159f51491587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c5f12ea9402896979e9e2f3f02a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7cb325958d2c6793b67656682276789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7821b2ee563eaffd64bbdf1529c91090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affef209c09b6743620db9dcd215eb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1947f6a14f322d5217e2e93a729a3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd357663c9cf019edfcca0069ca780e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326723c368423e6b9a7e1ca295f07f9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f06902dbd9cc302fbb0e1dc55f7b0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a86d560f2e9dc2be223bbf72cfeca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35e5d725e7f731aa2dfdf77805ea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d011ed9f86ad1b82f9aa6dc073bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba197590004b7c28cc0e2f67cbc8b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628249ef957aebe7223c79585eac6917100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945079c8cdbb749ec7dddfab1fb169101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e1dbe3afdbb8a63ab573e7609fc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348e806933b3c773474b8172cc2c85e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97783d2dc288fe836112edd46e7f0f8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b27f1cff9235a662a5d83a03be12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78231e7be950f80f0a9dc6793ed804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae70b21bc599d71d65e00976ea196e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc3d7483d90f3106ed5bc1926fdd60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025204c9df2928679bac4aff8faf9b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856aa7c925be540b8785a0bfa9d2546110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d08c9a16d70018b6b806eaa6982b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415238948ce1eedde60a6dcd77a63f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f58bca3be33faa2ba876416abf83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455b6124734efc81183f0cb0fa343e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008a24eb594fc245996730d1b3e96f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c1a60854a9e54bcc8845896f96254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c00a80d95afde70c7de4bb3c762c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b0ba9789e9c81180b98b91ba15da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca04147d5da4b37b070adc08cab43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3835c09fa75994b0a7e23aa3a9c5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83cba2b96961454baf130f0b51174a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3249fa191e13aadd330a1cb429ef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4b9ed85b42f499f5e47e037f84c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2a01b9ae3b47bcb1ea3ad5442982d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa7f86b57a0cbeeff46776e3f28b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5fa5b050a7b09cbd24f2a1247a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3563e9df534a2e978181dd376c0114127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b202d399dce2b108dc76c8cbaac7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc50a721e5747b98fb7e451ec9215c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a406c6d447282e07fd0f34746d846a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08a9a46a6126f4a9bf3572014f93a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c16254cf444543922e4b689292e3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853827d07ce12d85153aec94a43a4ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90feefefd316169c3c509a8de3673134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8733534afa7e3634742d34f0b28188135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0647573fc25b3b0c6a5546fd4c204136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d076f64038b967a0cab60e482ef27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d5423dd50b1c6e6ab4d38d3a806e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60ce39333ec1c4d62d06bb9d49318d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eab76c0d34cc4f181e76e117e95ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992c8b07f79a2ae4de1e7322b94df74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd90db83cef6ffef74a07ca160e24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bea4ad19681191be31f3cb7e5e5f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe9da0fb6cab834b1959a1b77f7c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e2632938bf12a680aa7d7be5d3229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f3947b68fd0e0db79650bcee5148146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158bbfe618d68e2a7f12a99674838ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac2ff71275a40df185c6db1f786b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54a51b00d939a2fda3ff571fac39b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b0d67bfbabd4ac8ea3a2eb2363d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be86bbadbc5af35f9fe02b6f5fea4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020cd7f07a177b4b2afc53e11e96f93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a14801423474f199c6fb3098588a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab19d9c20e3493effefe458c2b8644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431752b5d8883038ca8130178f38f6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a981904909035ba5dbade2a86c04d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc76e992cfc5cd08252bd348e927bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781ac639d50e22a18fc1d61318e75b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02a0bc5d947abf1bccefdbc2c29e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d1ddfbf7cc52d56b12e0fd10af1f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406dba0cac6dcc0044adfca9318ca55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199a18ec0054c7f42c6f7c1ff08381d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a08c4bc135477d3cdfd2aeffc5c2be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb587861c0b3e9efc70f1088edf11f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00c418936185adb50f9f3a68b0660165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af36bde82bb7f240021f7bfc709e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c815409fb653d130c62a29d036eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0794e1d253d5de9305f3feaa75a611168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a683b4ce098fae5a0a6cd8a0e027169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec748856c4dfb055a881c06ae18fa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2e812d5ff50769072bf2233540e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b61330a95334181ba2a817423019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3542c74d56428eb753419919b3e5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a8a01511fde1db1bc071e422bc23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f92d6a37f262ef81bb9bfd404bffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b253f3b65f8d86b5bc807b25097f31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160158920f36deea032507e32b85f233177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801412672c6827422e09adaac4e039178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac285c3833aeead4b51e95d89c601179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ccf4ac19a9df80f47e1c98e4dba4180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f3008a432fa065454168808679011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04be4ea19c07ec444ab327122c60be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f012dd37172b09d3946bfb256a303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa4c976616f42945c170c178a87544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26034e29ae08fdb2d83c283e354843b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18312cfd59f54eef001eabc368cd14826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ebe30c4953151375e70eb2dfefc077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7d54e9b3c0bd4579dd671588dec6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d9e956c92b589f429c667332db189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66073593b566f0a9f207d9645c377610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1172410036573298367fa97f821deb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c912f80bbe395bc0c5ea051bcf86c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c58b2129de20f719faf4631170abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea6742d83de72343cb6d406955ed9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e1790a5b376a205aca9e34302f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550d9eec12158c139ddb861766c85316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c168a97f2aaf0eec3a4c203eb2e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc6f7bfa80a06158eb4d0c36dd863d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11822d922399e20dd4d65e35c6d57a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6e4fec069fe3da765c1e5e25dfdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352404280f05dcc54d330595b0e8df6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa033ded7105328c44096921d2cc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537570894a285692cbb3f1194373554723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a65bdf00fc473725c0ef88893fab824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5a136516bc0f0acb8e787c0f44aca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf48d31911332c5ae3e4a1ebafdcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7cc1df47b1cb67f5d7b09c8afe3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb1341411ebb79e3090c7e275848928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de03d56b0d3e853bf275cb46736bbfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca037a4e62309ddd139cebf63aa42afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c737ff21eb013a7431ffde08f975c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b73769dd8bd226d763ab803d267e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02563621915c2c743539e37185267e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b32244207cca483d429d98d0bba5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230688a38ee0c8a38e3bd23567fd33535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f0ab00405afc0c904504f9bd5201d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4d63ea925369949e3d97f718038f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff3d475da33bda0dfe82cd158ede9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b683143410c95632eab4dd28875d6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df4ff338bf4eb9fcab4bf7d045c3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab858faf6aad72b3e05a84c83f2e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe60049e9c7bce1cdbae16d29e68d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a7dfa3c712647aae64df8f155c1f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3f9a159e5608c017591c695566b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1730ab47ea27968c43c86204a214b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482235e90e83286663002b6e9d66a7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1c1a2bc776d7798eae1eb6ad9a1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163fd41b9139af63cc9eed5e47672048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27860efa9e4aa785c7d25aa38d6ea8f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879833d8072ae6c01c5b582c82e1afe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c344c8604c26bf5d1f4d292bbc6007951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814fb2cd3d65ecefd78e03e079253b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6051cf9beb6eabb0f287b3061bb7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb1f8e0e81716fa4d248c601f86cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b8081d9f55ca4ed64166b9e7277855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684ab1e5e455a8b65a51e03422327256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38290bb8b7fca705a568e0f2150b4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4f070ef99a8c580660609099ba9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3484a61f43cffe212bf051492e7c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e4331031ebddc2dc79e54530920f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a564e249262ef5ca9c58ba201d884961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96cb1ae84866136c2404270e4505862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc444b111fe7abbee87ea36233d2ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7726e670c31436ad56f9bb91839264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a78a6f35dcc758d964a8e290952365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162406954f1dc48aa72c42810fb0a0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a3f8b7c807b36b125236dd35f465467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be5259463b30a1f5f05a466e4f8ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242cf3f834d33ab02a4f5d9a38664169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740481b1d01b5889dca84ae51cba38570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cfa6d10e9f1b264657de29a441e9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa4ee54e04fe097fdd69bd3a91ed172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5ed0d75c1a7dbc605552fea8334a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e335fca1d857fb0227fbb738c1f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f988ae4b2daab450ab898bbbd4371ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b175bc7fa0b0e7e48603d04b646f68676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d5fb59bf049628e81936f026daa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966c2b2a514cc6003705540970ed0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaefc9c6c5fc7a0d721026b6d2b564179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053c9d8958d20442f933a2c23014c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055da4b0784c5b6a03d720fc14da0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70e74268465d06c5feb2e316db0f4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fefa5624d8efc56b92235f92bc9fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a865ef318437055ea84a936420821984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30900f4bfbe4401c4f1e7f68898ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205055e99d01b7475ebeeba29b7a7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f7e9bfd978aefbb1ee123461044987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565bfb302422deb26304850ceb747ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e015fefaa8e7fc6559a580c794bb4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41074118f665e3ef647c251bc0f6eb4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22556af7d149ad0faa3400c225a2b5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf0437d8e2cf086e699830542be2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ac1bb23e50b2f8cdcfdae6287fdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c23e096f869cf035522d8f7a42638394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb65d0c1cb4aa1cd6e989c0710119895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10eef9506fa173e3bfb9ec6778fc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62cc6f18b090dbf7e587a3db653e7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077869f0b0d6816c350d7767c28ab1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f178f1423cae26fe98331a420d1179199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4502df6916aff9a80ef36e215cfb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3fc9527348cb2ce84f3abfba6b1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7516129019ce1e7d32575abdc64e4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd98d73f60facfc08085c51c56b007103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11b2131c0630d5240d0d0ed04111e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1f84b8f9db8ba85639af9ff11395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5198914c65ca69c5847e589c8f2031106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569b5bf26e4b09249a047816fb9d2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b29afebee161d63472f12aa140a86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc130b498764dc44b5407b37874fac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13091b94b56578746e12fc69981c4425110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4adeed67524b2e9f2cfdca0fcb748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f964d3c29e22accefdd966838b359112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc2ccc8af2f76faf2ed78531a57d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ecda65e51429aa3d3d07cd5a0f63f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6838c328c504bc73ab0272698179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f3ee8f07c8d352bd05f970b01a9a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db31579b7e549f54ede23882403fec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271bf00c96126fc74f47365020f5497118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b1519954e03d41d25e951c1f24312119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eb492fdcfafc749b8e3de9170d917120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe3ed9523cf9a2dfcff2b3f6a7d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfdebb615de982acdab80a48d22bd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432d007e064b171f194a5350676a51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9754bb26311aea176c17ec85e294c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4219d736b92695587d058b7518073125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17b2b25fd002f9d0be04b211c4ee3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790067b00b8d9e9d739cd8cb040470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7dbdb9c3c99e94a733b0d3cb8dbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7cadd723082e704642778605320e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e9711caab7c33d3d353995cddf2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c6fc9dabbbfdb66bfe530dd39c205131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2210b335f42afc5abd09e53ad97552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33af8281e25f3d2ffa9d63078aeea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0844538f9af5ef0aab70b8cc7e7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5bb7e5d8a3f063a24f822dff909cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d786abf89c640b30ab0434508bfc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78839c76ec739e1a40c0105de07783b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0fdc7690c1e26c8a1db24fc9d5675138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2452c989a827b47c636479585a70fa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8aff595f59efcf095a8cd032d8a69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ec804b07bdea9bb121a10f09e076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5508b50b4e1fbba574da8bd230d14e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9eeabd23fca7e994baee6f6be6da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c4b298ae04c7227c78d919fd3e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d96d1fa2e77641477cf9be832326c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab36e3d932e97bd5e4a4badb99be6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b760c48fa58c10412b0d8dcdc603c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138da4d3578d16d063517c420b17733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7605fe9c285d2969da279ad35b11f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c82c3707ec44dc8495659304d82e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130172da87b26fe6bfaded806a650b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07693ae72724a818384158ab918d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b22abcc5845c3c809221860a0b7b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7af8be128e33b4a9152ff6f314015154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b006b56f9abcba55c94ff7c5a0a49f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab8238471c36cb9b9ed3096aa939a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984821a43b53ae25c518110fdd545c55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837b469e9d4ea665c1d24e42ca6bc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2842f77b5f27234b18c38b460da8a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1048b8c286dae57214e804944bedb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d72b1ef4aab6a4af958b47a51aff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaeb3a2df63e78e808e4aebb26d1b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365f9627b54ab59af8c6fa22446d586163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be72225e22388f319cc25da288bc76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d10955990570e77bca2e33a42fcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55141aa4e4fadf7ba8665e77a039eb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e4347ca2aa7170573b244ad0ea79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3322cd27f52e6e1eed95fbda56da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df35ce249e55020482430b260cfeee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fee6e76b7746cf473197fdc7d18951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3051bedec8094680ee9b4190e4eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d27ddaf071c48f3973b09c6a1482a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0d9f5a06051f08e000a62c3844b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d95a3c3eee24f8598a0734b36558174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>