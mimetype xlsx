--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280755a1cebd07a6925ca6eb31b07a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a97385499fa091d3884feb985b50322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffe893ee9e40ef7a3639e5b1fdedcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a447626c705d98e8c53dabc23348134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1b631ed6b1bf1659804ed76cf1eff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12332682b36cee8726b3ac5d9d4eae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd314c9faea2d3f2107d23e3b2822ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184889ce1be5d256df4297d999b33d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1458904791d1518359f1c6de23c7aa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de4d666e5f5ff9c1c48547dfedc4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d561206160a9edefbda131e1fc5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346f5b2b02136988ad052d5df04a6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949eec7a685da88f3a690d5c1e748f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce5e34b5651bc9c920263dd8e2f7d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfed1702497149b7cddad753de83a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624fa70a054382ca282338b0136534c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ae081cb392d73786263159b9944c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda2613ef24275c1f454329c6a5580018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809710da0416e6a33f40ed20744d3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ecdd699e6f3abf7b07d58beb325ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a852471030558363658ec0a3298fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57540b84d62d7a8c10a976b73c9ac4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869bd521a7564e7d0bdbd260c93409123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abdcc1854191bfbcdd4a83692c43a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25815ab0c0d38f7f36f43c4cd46a289325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0471a02946d4e8f51b606784d356d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a354715a523d05a32bff75b8114127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b400b49294ca32349e0ac12785916c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c69ff4691127ea5d0d3ea686a6d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8696d66ee6e227a109eb4b0b65b3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbaf049b0acc572a5382d3268647231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33250784138194caa1cc80e8637787f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d1fbc05dea6ff11dc6c4628a662d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d931080638df263ba54a6d9610e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486548a73a3a28afd5841bd8560dec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5bf71de918d49d89bc3a4fd422b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8b658e5da4776cdb10400e8cdebf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b220f7d092e2db9e3f2dd14642bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aaeb7035552d007f2166562373b9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559802881b95071906e53919f44707440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b84bd4ae52dcc77477754c689147e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7804fcefbe626192f03ff2be152427942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30e8af271daf0529ee404f7c75fa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e1b46cc596ea8a034dd5fd3b50b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3eb5701d7acb529b7244b2f45fa0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b85fe02b6f9cb139236b469b0e5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8403b3318734f4262858249cf6f95847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454d4d979f33a65165432706f3e04848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7f41010d3b7995f8094ce464d1d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f214b97464dd3ebd49e02e5ea73350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684b9c80741d2408e43760c20b1cd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498ed9dfb7a3644577dfdb09f32b2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206a806ec362f997a7bb4f1361167253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115af92627247db5ea0127c1d9387154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3813e3c322f02fa03cce172f2df555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabb4a56df132b024b610cecc60e1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34678ad8e9b1861df752dd9f4b11151c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840125dbcf1cc65cc22c4fa4596d9d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c874323802bda771dcab42098c6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436bccb62a567d1e25ce2ddbd5b7d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235099a947b71e6ac4aa83687a55809c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b35a7c1c26bf604f04a9af43f6c05262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a44396c46193d98775f71c991ce1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060f40aa187d9dba1e62454a6b102464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330544df05213a32f0655840f755b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f8c2c6d2958eda6b3cf68663be87e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d6e009f10ff76ccf136a5edcec6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f758ffddd082e58a8e7af334e4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4d2632c469dd3291d65775cee91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71823397494e3dbd11ba3313cc1d1e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa09d5ff0faf9418a9cbd5173d41f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a2a03b8c4517030cc960677dd55e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281d63b34ef283163a9a093ba931f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1cb331e444d52da9026c7c5bbeb5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5eec01122266247168461f70caeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeffea81541bb8c9f156bec33179a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51beeafaab67a098572f788d05fe177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019da2059996740849732794292bdac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ef6f28d1c1b7578c973a06b3d76279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc033dc5762361e771176b4d668c0df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51267ff8ba1fc8b581f4d4da5094081c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a2d9fba9948527821002754c2f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6cae7a39bea5b2be11a3b961906c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daab21c2a6800db80bb6ace591374184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac1cb061662d72df36b3654638d9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c751f34d5be16e8e262069cf44f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27521e63a76ee3759e91da7b609f76e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39b7bf2f46e2edcfc711f07907c5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702630cafccac9f0040f224a1c4d79889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e89711be8e5df1f92b9cd7caea1c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f2748fce2c2c95294218fc22c2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939efe4d2396992d58c0cc99617c5e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d08b6f978ee481b88e06fb836aef793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223488e3fb92ea83c2ec5f846a5722f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f248c7a6e96eed2ac471013dbd83b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e6f859abab1c7c2aa8a939d61633196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c236d2032caa7818686e9535e08a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6de9aa6ec84df851464fd14e424f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515efffcbe56eeb322fd45b6dbd61a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b5505494d9916a759c3637ae31da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f733dccf6f0d5c297d2f644f2de00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2393e0b89dc125a0766ae427ba367102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd49a3e5e58c83276494c6b0101ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8ef9dd8acdaf26177cdbf5be387a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7502da3e355fcd0732460697ac12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721975d8dc721d13a02e254b01ea16db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9fc5015302c667f3c0704100f33f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eb7b6df89cab8e83099e527147352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868f0822aa598f9366c52686b8e7c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecaf52190199764fe79af3f3d02263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbfbe7f848f4b65251235e03dfe433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4a0595881ac72bf8ed780754c067112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0df0f924fe4ce7661fe514b19636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cebd05d76560f3b2196a166f4186b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebba23ab27096c22facff6ec7ff974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda9a116b06db30f99f223aad088c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6f2239d64d248d2c9463a3cc2267117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b0b2ef20ea52677861c52e0115c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb344eb907f9b352f12e8143f3c4335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9225ec27e54dbe6899bd7bd27ebe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327a3b723830caaea109de9ffabef9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a590dbbc342154b2bf46317d1de6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70498c08da630b870e9e8ec6aeea2afc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a38f194604a54216a87242069cf31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7a51881507d0e8571865702300da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeb5afaa0daaf524e33cfa31258280126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b84e256046037b9fa53ac82809785127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f48a6c0c64acb1c0a531006d2267f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19fc57909d9e566fee36942b463d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634a7fd4642b6d04d1c6d8dfdfbf95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d5dcc9ca90fa47594ab9364cfe74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a1b4674af5d5076bcb763504a74b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186737fd98588f188b8996ce45cf60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd01f2fa31e5d0a4f5df8ae1546aedb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524afff3210d5ea5623e6c7d1292c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6408915c9aaa17b44420258491b60b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed17bada3acd4d7e37b36042a5efb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cbfa5d41c58e3b3264f408c3aeebc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e426003ce850188e3e48589fa7673f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6a7fc3ee5092c7ff41d200036905140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94412d30ab00601012dd5c82b7793e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42459d4a7f4fa89970f6c0272a7047d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc003f9e37bd7930bcf0667c2e2e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d8ddd8f6335716ea0270623fc2c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf804d773038923f0e3e4082775a305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f636a4fce341bfecdc94ec20ce746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30b9f8318f9e15c5e36102b2e24eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b65c481f950d2d3ed602124ae5a70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483dd41c73772debbc3da8ef8e94f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6dab51cbc7e837e6c394a99c79866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b7931230814f05a6f6da84d093810151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641918724483ee0c271490e0829d3dd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b386ec9cdb8907eeca4bd5033e661153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f91b7925128927a59d117758951ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77562bf898db9b2b6e2e245439d2a9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd239e625b08cdc01f0072c1d508be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6a2a7ebf8816a1249d50940ac9ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd55000017c31f9995bfa9bd89bc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969cd12881c2e8e52d29fc9e3c3a804159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f74af61b11974dd9aabc8e1164d443160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f622113ed2c0826de503d0a69f8bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a36ef921122f674825c408171dc5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c80b3e42e53d2782500ac2dc4fe2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea594cebe68b090125b3db38aecc3db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dfb3a54014a4865613496da6edd03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b422043eb2fecf196db37777ce2e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c8dead41f11b84554b015e70be9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929014c459fa53e2627953b2a4e95a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db5a727c5124c11710fc1a1271463169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec7ee3fa83e311b627b2b62e8c70e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1b048d6ac92e09a8a8004f2bcf6b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919fcf4b40f347d997892afca7adbad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1928ec9316ccf64a4d96dc1b18ebb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a798c4e70b4731db7b67f2a81c87a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ea932fe5f9fb1bc9a8460f13707e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff508110a85559307c1283996fe95455176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d982e2f4a4323c0e906b6f1e85fa3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28159900d1eecbf6e0082766adcab4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923059e14a97600a8e078ef355ae32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ce78886904caf717f9a91920f08d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546dcc38709824e577d79c73a6f69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b938d67b8b702d1cba6e9f95dedae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb789127858f34aee9ffbd9fde31593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732b24e548896f2ead04ad6a3ac9ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204161cdd7509f5f94e3b0343d01a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a604f67d908528fb5ff3c8453e236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdfb851aa94864a102f9533364b8717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76f6406beda16689344f418baa7798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f9a313138a328efe63e6132ca7f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c92f548f54088ad344927e32b885b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecbc89047444a3c3fcf299aba0e58711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975babe8ce9dfd74032727da60d2af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f44c6231f3eea5371ce481b2c46c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4f771771bcaaf074ca5a30760e23414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182ecd69c840286ef15eaf4ada4baa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba119852289b31fe79ee0bf3c35b48816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5e93ad1f08dd68af9ddbe059c75d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697512e4e323f53c56ba6a9fc20f20b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96a8b8bfbdf8eebae350f0d629d2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8482c727d0679693a768483ee3100a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2602f0391856087ff0f6bf81fb5dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818535de78931f6d4313797c907206b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583724a1aeae1d0c781b7f44acd28f8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac06003028be272a1b393ebf4de66e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1f732a427c8a3c2074b50b2a5d1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976469ee7f2ceb18a5769200a3d0cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865849e345ddc9a54ac756d0a074c1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dfce57603f41ff0173cb45ef35d2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0968e8649d6e427c7f7c0c3347cab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acea7854e569766a7b79f9b5526d6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be54a0d7eb288d01ff11abeccc0a28c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b3b6a663d682960e51d83241902432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17f6c404948be37f7b8ae13a7aae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51ee6f55ddf93c72df270266133e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f04b56b81b1e459db587c5fbfa785f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95edda5dedb79c1df78710a8156dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3da588b4d9ac79fab9faee36cec437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029deac7fb1fafaf4862826ffeeae95638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f48712c3f7d43fc6a94c9f31d981939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca28e6f24eeacbb16ae9f9aba656e6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0301a3850a190edefc99a1ab5a39341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eaa0d546df8519b180b4aac310e1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07637389d7190323a1cdb93b3c112f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47828a290020a720d1a280c7a2b8c7e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284eda998c315f4c1c30fb5e238da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d81d08112d51b4f0caba28498b5b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a97b4a45249e69d0def5f79b264847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdbf41677cb1cd83e1dd58333730a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a755eb7becf47ef4dcd75195858c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafd0cbfb81954dfa8f45b3cf7a7db650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dde8a93f93ab36f0c1f4301c8bb6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693478623877c073783f85c1782a7d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7444327a42f5a9ccb3d9c774a39eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f635e27000188200ec9984e605f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f9c74b85741e35092fa132ba722955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80f58d2944843cfeae5a81059ac3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0150b17a448b62b731735519313b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c6ff25375b336f27696f85cf045ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447f4ccfa80cd0848eb015671c963159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ab7f5d61d1f98930a01cc04d0b9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc3b05c983975152e23cff0735d6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7733995751898099892d9c23bd638562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d4b9470427ff177046652a7f56d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e5c6b08e40dc18ef8308c466a9f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80233a93b2c3591358799fce3ee644d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6cc8c54fd59e45873ccf1f352288766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af54d6b43c6fcfa8cc84be19e7013f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e3ab400761e2fd1a066fca81f6a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8cca460b6400d21e512070b32194469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df682c17315a54e6e75b7c6ce2a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7856a042a9192077008bc9c2e65ac171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13030f30fa518af40df85b63cfcc1a9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0139a25940b8a0838d37c36b5cc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb1b8971c7ec477aea632d2fef80474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af9209a9a76eb7abe61c5d2b4552375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf635932ce5cb4d97861ff05970bd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5080696f2229d3fb87144082752c2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822920ddb8def6a677b2478dabe3167a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48edd9fe101e55021ef8f389fd56279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886741a5e05a05d20aefe4cc98914bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11f04c44617bd283aa1ad003ce5aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08097b53bbb2e137695e8167dcb1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7c3b2db4601ad23fd8b4d652411383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6db913b2bccc104348fa585385a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc368b590d9b05ff4bb2f7aa1ad445485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54aafd5d471039f68b77ccbc39005486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd916ac3f00787388a4a062a9ad8c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747445eca8d64984d910ddedb18597a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda6cf3e74db48771f53fa08816a87889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfaa0611237f6ac2702ec6e572813f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f284c9f4ebc870dfcbe4d8d81ae3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557fb7b4eaa923df967052ec6cd20b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21619317671e0153c722a1ce6cbb123f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1436262bc8250657941d572ebdfd6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f10b1b91d4c6eb8084d45a5cf4f3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958ec3d482afbf9a88962b040bf28896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f12c87c1dc599ab46720ade7984697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c437b2290c26a96daa2fd90017e5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151c5718c0255fd5dfa70dba5668a7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040150c7bb545c16cbd8e3791cb60d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f562f64a3e1090ce4cf89c3be4d1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1cca32e64ca296b63d5202319b180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e01a298a02a2312db95e26721029c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffeed62326c5df41dec62ef77eb945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40bc561e94f36514f054df886ec368105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d04317ebedfa050dc90c44630fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa49d6220d9d4698ec00232072c247107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93d8c786b37d5aa1160e028044845108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff932ab3977e49391e7bc6225068e1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0a03d9b6350ae183dd86d16f834e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ca2b3ed62ce2533c4b9861c75cd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d49717473351da577b3d0c3c923a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd7a2c07308c9858e2c18f5a214d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7f18f71bbcf261a8e7ec703f0e67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1dc9af746fbbf1e79136055e00a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154fc39dcd112009768783982398042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991b45e706ffc1bf6b6117312f9a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f47a5adc3d2e1a11cdffc6f79f1c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c3ef61ddcb7b1891b8f1718ba1d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ce3bd32ad936b13f9ac176f828b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d91e52f86a0123f695db72827de96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a91f9409aa594f83b92cca358159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135868bbffad8bf22ae0e69861abcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4bb54bddb42a33035b78024d972c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317019503526ffd26e3279b290796d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274cd98455082188faf41b0344aa0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dd1bf042ab25a9d265d4e37b9a90c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e848a0438da3e5c083fa9b10c673b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c76125efa3d2f675101dbe92982d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b10595866cb844cfe57588cfa181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265abc12b30a57dc453b46954cd32e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ec47d976981b69756dca17daea65e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ea73401c162c0e8791efc635ad876133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4c963b97e2188e1d529abfba4700a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccce75b33fdf6ccecef03ac03f10f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550334ffb2db3aa69fbc0add38d77482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b47b409c0c4b389a7e07f253c91ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518bc1d31af01a193704ab1443ec37f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824e6322d13343cc527aeaa63ad5655139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef1a215e1a66ea3759a9b7e0dbb63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94afc8d0d1fda769cccfddb88949e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7055073170b091ac469e6b62a3c68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c846dcfaa93bd96c0a3d77363141143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0dedaf5355a8c1f39ebb26a58eb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af09e001ee6b03cf40aae469db7a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf100b112f46be76e2ab5d1f64f908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eacbdb740632ea0e123a4fcd199f5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4ae8b84c651752cb2768c991be67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d1f18504c465d0638f882af8faf99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc19b0996ac4a503ea23892149f6b0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9af0e20ef5882e4e78d47fdc6f257c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598a1abc25b2bd07e502f5dea9756a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eadad5dc1025205b375bab7000f92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c39b23314eb04b6978ccc4638cd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e871b4baa78dd9246abe3bfb168747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c89c6567e5aac0ef63fd88944e4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6939f60b731246b9ce0cc4bda425c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde855939770d28ec24d8d5b276fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b5813cbe2079862e20a2601562f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb57f6ca5c46cdf192d4d5b57dc8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7b0eec347518c86693e95214ff83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329cd897575276210215e513947623d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899925f093b0eead4e60ab18a373ffc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cefdb0869919f34df6282a5f02cdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023493cc2318a9bad1f7544d1e40bf1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f33bd52188478381fa751f31f77ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da88b30fcd3fbea41a2b0a37a25e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672bbfe4460f01c3f976a587ce7eea7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefe94bc8d092a97f4c8c69f8ff02e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2ef62834fc5858a2d6a9507cb80e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eca26d390ed96ce3bef778639d53c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9da2c30140c3caf2b9e3673558574172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3affce0678500407446649f8b0bf32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8305e6ae6c8b708122b50b3babdd676174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>