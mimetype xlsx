--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9f04cafc35453c5264caf2ffb3521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad5387a169e1e6c775efa3d74ef65b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce81b25e1630910e5aafea0fc51c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4ab8ec38a931843d34ef41e94f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e138928a4d1ec56058d67e98b6035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e80ff67188debe0085d9ba5a0a7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5e19b4f93d54e9bfe579f558eb227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b135a3b31e817c2f0456f8ca79c06e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13f990c1ba750cd677528fef6563c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680323d15e00979644b337da06820fa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f491b02976a426290c9223ea57c361111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafadf6c02f73eb12b24d543ddafd1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81c9054600e3fcf79a0611aa0fb0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7624f19393eac1d2ea86d13abd2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b21d576de86590624823e90f886715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777be03b046a0bfc67a400f771e9d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b1f119172a622fbc307e60184dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268d8ba366f111eb80a861471a190e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf262f5092107590c5a152fc992a8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84866e55a45cb1a1ff3ad1790840220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136d2111a2e4d1b7b64ca9584696d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d7e5439f6dbf7644bf812438fa44322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c48afdb42fc398e379034f002b8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c285b61ae874474a4c2696e397bb8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b992b779a5e4b10758ae60c12212425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e4dd8e8dc51b5cf4925ba89d845326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f90e0c77ee8f5bc4be245bd956c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55db26d9532e004d1bef9d017445128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce3644c9863f37ff3d840cafbfc7ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec7f3c9bb89f5b85609f0f05c768830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03873fb9aadb7ff58090cb9ea0daad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d355ec588384c4947e4447f2c947e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941489ff2522277cbcfd06b2233f12633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24add6bbebb0aa0909b8ad89c1d22e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75532793e51491cc0cccd83f4a35d64435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8574c68a5695d1555c154da51897136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e73a0ab5a7fc5d7e3b2362b3c03c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ab2616fa6f9ad20358c7dcfada7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f922201a93c40abf774a6db30b33c8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ffa2c86aa080dc7d8a7bec692df3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66bf98d799c6851ecd12e485ef226941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf779f167449a2d0199a7eed427283342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c624a6bea4d835babfbeca2a0f63e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6fe2e4c5461bf1e6058f77ae2f7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcb68833bb27562363d725cbf103645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee206f231219dedb0e6336d920bb6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149c93a095d80a23c44eded6cf639f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee61af39e8c746c3fecb84f63593b1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ddced55de4b815e3b85866c73f33349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101228471f909b4feab80e21454a6d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e887eb3fd1492b9789b199eaa32d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74993903244d972b39a27ce02cd96d6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412812820a987bbaabb1a56461a370653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147501326a25347a5b991e02c32e13954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772457fefb585d025bf0572332c291c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971c77d43ad623eba6318f05105f67556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa700922686fa1a285681c43d77e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005b1c266a7a676bd3ba4e1eb9d45c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660b6274ed2d8a5b9cd018d0cee42c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af9fe09f5799a8c49b3cc0f64a51860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc9f55f094c8127007db35bc3febf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ac3d1f43e659c4545733e3acb46e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b933a408c3a97af7cc422a6e33bc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c73c99fb55e0a98bd80dbcf887b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55efd7ec13d679a3db0a99b8d6b4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6656dd47cf9959acbbaca6427e1b2a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa3dbabbede45328c24ea64a111bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fa9e09d573e6fdddf36733ac672a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583bbf7b805094d0c6a6b881fa3571a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edee160bb760cdbe42377670092a69e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9b3483a6e642c42423470c498e0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21706126df1742f6186f7a4933168d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511961841979e9b0c84865761489407473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6025f22f508cf56e6949955c65d2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca57caf31b4c8cadcbc3ba837665c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254faefd776cc84cef152a64d0bfa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17630dfc099451875a58c4eebaddf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0e82f9e96b1f823250a66cfd465178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b08c773f78a8cb44141192fd71dda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eddae8b5802b15269fedb680eb7e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d1d6ae06e40a1af36bfa052144d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234dc5889ae941d99575a6d36ec4cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe55a0e282e1da447c9c6d81a830b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a3f1eba186eb114f5a090f8b6e2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d8e8f748d67f7c20baa4f4a14c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb7f2602418efd2716d268f929f5c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb380f4ef00d187a63dbd251cc1cb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811be773d290cec7b296e65714c724988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6160c501cae1b5faffca6374fe526ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f0e2c8590c656939ce38657f585690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492862ea2ed2737649f4ac3651a18df891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940a258895f65b8d38f59b9f3a05a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37843534e80d0c97b7fce63924ccbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c2eb1b282475ea812464252892b4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d35ef54271af75fed33cc3ca9ec9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d531007f1091c82614a42f82a27f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21cb2413822e895af57502bf363a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d0b0e2bc669b1909e49ec47aa85b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31dee2d7b905c55a93f368055c7b1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e93f055fec348b6ab7bd2caffb753d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c4e274127f86472245c5df6c7972101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332f560d7252179841569ecdb4367a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993b492632092ab3d258a13adde520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741286213fe2d6dcd4f24c368143dce2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e45a671a84f579949ca8307d6b748a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ec1f3e36430f738209d795381df8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345775d8daabdcf5d38027b05e90d8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a295782147de277afa115491680ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab92a7ea526d422834720a4c9b5f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7992ab030df9e3312611706e02b58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095bd9d8454a0150251e82fb125b2fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cfd2b564e8fe89452f1e52a9dd1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83527109d18011d1c28fba1ad53c785113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c8f44eb07ebb9b3e1cc422f39879114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30dce4885bc3cf874f7862bda09bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394463945e31cb2c838fb91fb4eb218116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bedd175df6a7521d9d5d625fe2ce8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990484e7c58552fd1512765bdcb44f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffe6357248e3044ff993faeac4a745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee8807b8bccc99790e4377cefe364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82c0c9f58aa033e26ec6042dc29f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecce5991eea78dd2e25d492370d7dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9562c9dbcfeab42758987612dbd7df1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4afcff4b9682bf56dfd140d29a89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c80477ba15a99bc59692592d09965125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c4418f506bd7db73aa219ee01afc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982f27aec2aa86acd47f74c137654c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2ea35f0e0d14fa851a5838e2feec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2c719852f480e5a45d78142dfeb4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470fe0ccc2113aaea5ebbef299760c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408931c16d202d3eb4879be1fbc652b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181c389961b603189f84115e93cd35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212fbd23459af793919de944565ecc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b946cd984100b0eb0c5aad63bd65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c49c246ca5154b97405ac2f096a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6530dd269888383d5753753688203136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52236dcf1edf418b67701be7892dfa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb655010cb1eaffee2dc47ebf59b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f4fda489f82df77f6594eafcfce5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08624e5991c6eb573b0ab548552f7961140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc9f5229d03270fc3f52ea1e814c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa16bf5927080e119e9d752a472604a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c207a5fa50651ff8d08de2e3c994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca0d5f4c918b5504b7ef3b37de1ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856c502ccb76bae590671aa4ea244e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86c65576aaea8ea276c094232afe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef93685d2109a0ac19d92fc3d7a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156960496556e2bd101dc6784d9b8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9825ca2e752d1f1f45f78116e82bfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d75ab3d94cb0674109738f2423ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fc132f9e0795b92a7e5b236663e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c90e17500139614a76e2780c2a83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c153d7aa43f3ba52e73018837b3df5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fa9937810260511fe7220c5171de5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fed9acfe62530286cfb47b8ee3f34e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043d799a020bd05146f34430a64ee7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed467f9122dcb139d37ed6dd3214a6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34602bc54a658fbd10080b2ff0dcc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed68cf672876b0ae3c81d024f9fb68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb32df128afb1143d13a9efc76367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4875eef3fea09efc182e43cef5f6e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339288de6e681b2eec0617600efb5bd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4456cde271c94a3131e77b9e9d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f92a880bda63f1f5a83b18cfdb314164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56155d383fea33df3a63f4ba6307df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddf648da257f2f735abe5354c6bf8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123c0de663a88b52f1e4a8c9808cee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1834fdb82e37846220aa40438b16ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb4004f6e1bae941dc512dbb7e016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca4a338072fbf73c33b07273fe76a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc832d26a3f7d46b2064f81b4bd1aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c933227c46406e44bf34ef53c05ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26a1d8a96b5ff0b1e6a6077205e4d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a4e5dd66108c49f6be5131e363bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20044fd9686d77b146e47e39a0f805d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13cf8f45e69f1b84219e74032f8a88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b6cafc946197486ecd2e91f8412d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f49677cfc60dfe6498df565d263713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea651ac1d434ba718f7504c102a9a05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c590d873a0763dbba7be5dce1c8e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e19605b8a7ad981c4d7175f39c6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed229bee2f1baf7249b09ec1de4c4952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf46531375ce697f5a9d98f5a340d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5df8d6f64f8a478cfd72504b2a9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7579e3d9d3b62588258df11f4b10365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8b82e0cce4ea8a29899c2d2fc7db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb70fec2fe9f76eaa67b608829085ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b86eff59f8f9965f79eaaeaa88f148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d534a963ad52df1760dd59335bd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df39430361453637079d55b554c6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a79a4e5758187b64e5356047399b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac30210cc2bb690dd4478fbc5a2c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f3c287cc02ff03914dfb6b3556b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1aad5a3a89b6dc81d2ee4ecf8194e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089e4e10b42e052bb5050e5f8db76415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193273d8f5c702d82eba347e7a30b1c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb534b5113d895220ba7b89ea53d39417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bfa6dcc0bdbfca1b5ea2fbef7d6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edc3dfe7430cbe451a940ffd8e5e9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3a69e7ffb8a776e865a4c5f0eabb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d811e1ea1a48624e7f5af53b758ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0543915f77f87b21baba327236a09922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce228ff6aef423bd20e5632522f8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589a8c62df3b8cc8d8747f58681fe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d365f1a24597479832bbaa8e1f35d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36051964a23cfd319d8a0ed112149c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977005c508ad40e3895ffbdd94b8cb3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371dc1f4183eac4ab1cd8929153922b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ccd522d253c14e77b346439de70c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd81ad964b94d25c1a0802737034d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64544e64485e02b7c1c896a912da026e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a7ea7cc00216ddf53cdf79de739c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf287018a7c362deec4f5e8333de0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ad6093e45b644f56e01fd0352bfd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692abf983c93df4f2530f23a95e25af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13359fc605f3d015ad39057b619d44036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b8d90c746fe87e7ff69b56c04b2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ccc5fabb85ccd418d8d9eef9ddf5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a21c7b41b60aba06c4b17ea158b5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf587759bf947f93bbb100777a6e20d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f115e4a91e310d6bb4dc4b02843c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fa0d664f955b40d23943d00f693a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3415214ed123506d15cde545a293f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c453f17cc7988451e7f92cc735f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122195d36f24cf7da265de7ce411045445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e35f1fa2ce821859079f7df04084046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf167efc2b0afe0d9bbda547ad99c7d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3dbe758789be93b0283bd8632f48748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15aa302549c5d636bc0120bdf37e0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb704dfb541af80217cae45b921d592850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3644cd0e7ddb78a27f44d1726cda3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f4bda8a86208d233c12b64140068752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5758c1c817f6e2150c72c37d44aa4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbac29b59dd3f9ac0bb208a546b72254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b603bbce6ea83b9b839908b04cc9c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158501d025697edb73a0c6bea3ba4cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd75631d07c0c96272874c9e6ddeba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9304df555ee9f4a4faed5012961c4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1fd677bf4bca65cc1d1e67b73dcc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499675234c560a3fc9dbb184efaa76d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9c8af41bf3abbe924d5038c2148c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e937ee17474057e0c8b799e23303a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a7ac12997634df8f1977494f8e4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cc79d0b81030a3a1af518ec2dd9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa63c2d202cb5040a2abc8481e1a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdec17b08de6f037e165556e9cf04266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1a4f2f758a722595de8ba450981667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4b0e057b77717ee9bb052bcad1b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66184986667370529404db92d6fa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ac5c70292f535df5d38a62ce68f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4649f94395a34c9e2ee4d0fbeede971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838990fe943b5d59c63b44f3a4d5524372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732491a11b3051ae86599072ff056b8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae023d95d20039bc7fa7ad3930e91074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296317383482f42a8881e37019df14275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3bba429ef37fce50aaf9f0c2d94d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ff1baa5506e2a05c6257213f439977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac12309ea51f87bfe21a7f5a87a8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e37f8a3b69db64597f33462dd07ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434c75887dad36b3f9b102a14e7b4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb4fed690b8dc7ac269d20445ac8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52b3c5fb10482f33e2139ab7dedd0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951c58067a328a9911b37a00bddb4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee75439e3993750908703bab9deb8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374a6b3467b3bbfdadef649a06f4ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be13c53e46504132b2894656c7c4b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257008f561bc3e8f3deb129f8b317ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59fa83c8bb5d61667b6509913fbee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352be77fb15e97bde459682eb28be1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b34b861d6e6c9fc3b36b794aa15790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6c22612fad83ec8d65295ce7914291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b450ac1ebc2107fbbd2af98b67363192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505fef9d47c5472783d1b4219dcea2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e21718dcd61cf7f537482322a0d5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36af42d8748f4c5d2449311c7063c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b098e5d54390d66821bc954fda0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8dfd5f13d074af1aee7bfda60feac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155f090c7d8af5d21adf56c5f04f9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703496b1e1c04dd79e0e054039c61f9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ce7fc406830e4748027631b1dd79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678f3a53cb91969f5303492bdde995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8e29ef167314aa2f34e64e9795d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91085d2af420be3077ac9f42770112103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a6519d5221dbe8fb00f7cd4f796fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9adf7c7e581060e5bd95f19d1624b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce1ebdc28ba478b0ebd427d9013bdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbd90e8f011d3376ef85033265ba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61637324dd30ae6686cfbde126ef8d14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3eb4d8ed9773c046fbdaf9b7e019109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfcf1a2d90922e8b41480008fa7044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aeb7a419c0f27ba9bfa2352fc47a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03f6e5fa781334409f2d2643d13c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837b35c1e6d6e42b66697057db4fd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa765e609dd2db22aff901a4a432a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e1248a7d0b95c9ce84f357d95038115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781cad653a86e21153bd7e4ca4d8f3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66274b7500cb45cd0ad328d6b7eac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a30c9fff8e971b918006e34ebae5ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04e8a74ba3b97ffccb208f94df103119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad138ab53cc155918272dfa28ff47a9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665a7dfed83a871b5d08f9e3c882d52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da600d24269332dee4a5e2dcb7aaf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b7f3ff9278e687143c1fa1075b78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5ca997f60a6591aae316fce8148c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15ad0a9ed0d51cbbfa7938a73e0be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436acb9b962ac2cbea7bcdd5b61d16af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd4986dc8c14b6a779295cb0b6158127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f428f94cdf65f4930f1b16e0cb180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d240cf7b754f87beb01644cc9496f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd936f03c4553a909b17f96f666a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee118ab914361954b0b05e2da245aa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8033ebb8e598b6e9d9644e815d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbaea9c2a3cf79c661589f04a608f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9adc7e59f51e97177fe474aaa74db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c578d3638d8e30fdeaf4c06cee85d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f909ed29d8d90f1bbc84cbd57df2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5bab27fbd5f599a0917f611512b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acbfd4a98bbc41afac16c7ca796d2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df2d399850d96de587ba511005dcfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913820e05e7ef6ebef47cf988d6e6b5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79a0eef679cef3a9dba19345cce87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1dd3a9e948fad4fd5880b952f968142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b84e5e7c263f9dd7aaf22ce658ff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec67c7f7d63ff219842a29363382b45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f936423ed6ed034337db465427f653145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f638d332866461579215acb9ea3869146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78cdf8a6fe43f3e28847807cff8a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cbaecdba49c2ba0d14fec17c584e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ecf4697c5139698dbc02bad57b406149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c81de24c6e9398444ca48772235378150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc204eb7e45f04775a3884ffadf6178b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf43dcc71b408dd4ea767d4a583b37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804b268a4b4d263f883e5c7605e833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5d707fc6d638fd2d230965cc098e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca3ab26f3eacab017fee7f36ae5f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3467432d91f85c67a592c962ed87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407ee0bca35db09e8c57e4e5c679f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1372ea72aee2277c9778d3acf9a4867158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e47ad33ef73fe5f252372d27cb7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e66217abbf1f87cdd17ae7aaf3fa35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b80e84e7b5cfc2625675a9909ae60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5295278706a595482628f5707fdb09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3ebbcf8a5c3ad9ed54c64117b6f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f1f2a675beb0515df3e18b15cda4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973874916cbc197de321e3f55d26ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb4b2cb581e8d009c2a9e3ee8b1a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04abad926cb917640e08fd8723b24a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aed78a3788217685a4a6e24677b38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13da34c6aa80497972cf0894874ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3522acc133bcfc6ebcb5f7352944a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f974b960f6c511635af88726a59a53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7805bf19efc3c6d0141fdd2fee771172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee61f1d1d09895ec1774e182a5b12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0187c4a8265faaaad508902475db3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6239bc7ffa2d93dd28d041b1005a10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c282808be92e537575c5a2a55066a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f458eedd621bff05a37d2e362440a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0d6d7a9909a627214b720b2df5a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f70fb009186947aa74483c41e1ff8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770f8f4a066b462b77fcdde340c1b51180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>