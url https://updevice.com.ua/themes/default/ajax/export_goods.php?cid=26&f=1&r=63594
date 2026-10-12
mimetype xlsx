--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e295737ab99c346bd456c2d8c2b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82456fe3fc35caef98d69d3ed1c4dd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945110bd03123644f238b3b88a5123d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c725bcebb639ef198aebbcbfee7154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89bc31089161e7b909af8683815015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb50d26ec6e6983bbeefb7202ca256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d462c6a9efdc4de7a1439bdb070367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22dcca069449be8e8da4f57f03689d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84ee2969320e60bb42ac5a9dd44be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b24afaf52328dbc214545388e524c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c922c5194a47a7155e71c863eddb4fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2bf5069a5c847699d6928b8fbec5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7a959790a0dd5f022d99020dd66c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378da2a77515aed602d0e553a1043be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826dda5f69b887f55b53a8ab4d0956515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1313bdcbf1ce032ae3a1839e4525216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645da11aff53c9223ecc997c63c4f9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2d92334ae9ed8562ca98c42e704a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7460bf72d2024bcfc3e4bba718482219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d111520a140be6ada1be2707773d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900665adad1f3e8bdde27dc0faf997f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea6d7ab70c37f6dd924670bc8cc8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb888b661017a5323cd53b4b4cbacd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417419f0f44d5f11ab3f045ffbc78024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3712df7c246eed3a32e3c8adc6f2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcd6839e021ec823cb0dca9004b7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3816d43b92e9500802f1398e43a5cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc2fc6a430156c29ae8183006fb2e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429cdba79ffc93d6cf561f349b8f7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcec3ea741bc55be1fc7f9f8fc451030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a3e15c4758284977f9b6337df5b4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d91797747bfb0f8d81ce247bb0ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d99991174bb06b51586644f19bcdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a27224891a3cf3c53cb33c5a39efc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fa056484ce0a78f78deab6838feb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e1704a718652228d667f3fc603e2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cdffd57ecb0518c223353d41fcbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f21e5d426d51ec7360ac988172b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992a097a5b62733448c2784103c7e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a7524d415f89487803e0fb6dc3c1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5e2ff627a3c72e846c42c6a5b32f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c12ed38a81d48b7a50df387603cc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20085096b53374e934ece2107da879cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34ab226d1107a19f94e4dfc087f9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cee5207e54b368660162bc3c268f1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92084187730838c3c5fb8a33f79c611946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c84c6596c52f43bfc6509182362e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d7b41dd917246cad50b61c0aa09348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a73be711f8b1d5328a05a948afdfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702657729c85a92d5826c62a71806a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bfcc084f2c1d5339a9676b47e10e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf600c50e7db400a87d664661ddda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d46251d1d496fe423f7c6973f52553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861cb7b879684c6a25179c56b1917c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1863cfc7ab31e4dcccee056f690855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08346f94cb3bf823d206626bcf34a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8cfc0a1c771771c84863ca6acf7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca484e6aaa8c85c358bbcb710c393a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41274303f24138e8c88a7bb46d1d2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a4a00d1f436e023e133495de0379260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8abc457bc2fd14d856511875a0b35061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf071adae9208a032f50cf2c2226e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0717eb9bd053fe02bd130867163a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553846894ddc5f1b99b737409d08a85a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdca615e4352a593e800dc97b429abc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a453344347e955876bcbd74e18ed1b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95e5e7db8baa5030620a4173f971867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3b5ff7b1ddafebbaf3a30ced555a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfff771fe553dd6932572749d88bc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d340a4780384b9248663a7298af2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d99048a9777e24845d22acbcf8f4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347741710a6bf9877a0e388dd7395472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b1dfe82e4d1f41fffa3326bcf1d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c213e218ac50dac4d2d2f1da536d0f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca7b6a4dc22c8e41e5a704a4b36de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd0f520aefc98d7fb94da76121761076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c29e079c336c7d47199fe86b727777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6f033e3769687318ee927af589f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615487b2c4855449d1371c20b8f5420779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa2ce2e9881c848f7ba63ce7cf39b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35d65504e8b8957279842917d4c7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e256491d05e28cf48431bd313785d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e074c81c052e60eae7432e3584a98d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2988a5a98afd48e36fbf3d4de1c5ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07dbad3ef2f1397c222b9c6095af9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dfaaf7e03511071dd0d8a38f5993c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed5346f7054fc91166fb785dbcf6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed43a1b2c3b2bacafb7b0e4467e9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed80c9a290df7b83dc6ccca631892889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2316b82c87aec36655cab2a79c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f6eb226765ee8dd8583d7b2e8f2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f1fc4c50f44d398669b7e4b222ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc972056ec3d4bab12af7e2f2b4b262493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3b47bc826b865ededd1a9200c016d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f6e59eedb55cdba79ac18a618e8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a285efbfab747ff0fc189659f81cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e137d4ce25389af14b087820062897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e351403fc8d26a26630605968ec9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecebbbc04809c79879bcc9260785f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9cb78778dfad9c4a941a17c2c090100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68029bf2586a59cc06a5bc1127b446d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31cdf29221d751fbc2f7327513b20c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff454ac2bc0037a3d2d46789f96fb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d84e3c573551df6d2a80dfe32d434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9a17560ffa5c58d38e905b23ee48b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb37421ee1499d7288786fdf88680106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ffe9e7a12b4df36cc582ceb1cafe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb95904e7bdb12cb5368407fac4596108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c00885d68a1e142d47f32714cc575109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c01afa1d4e9664e99504df35d54b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791709848b768943143beb4ec8eebeb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf629380068df62ec9a5be38b36dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2212603bb96daeb3612bb6acb35983113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba042be54d499dec842aca824ad899e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052a0c732fee8bddd7d6e951a70971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743886515611065c245edefef79d888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002dd52c0f127b187ede1a4a22092f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed7f863f334c4795e1012e48e26d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901cdad7f6dc51ab04aaa3b2a33278119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac53e63c791274c3b8d7a873247594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24d7ab6089173462d2c999ca96e23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b8574c26876a0f10ff79bd03453e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff01107302d32423b5ca192e4e3abd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28331e2de629d320d2b1ef9aa0dc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fc4f1af484707c74ca0d2217ec51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd306f1c24aab47575b730ddb148d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f290d4089615b820b5f81c29386c5e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08a50df6749a84812de00707740aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c50a01f0ed091deb0fc8ff9a3e57a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab6000dc74ac132cba2a4d3b63318130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe8c0f9734dc4b2bee9c861a87767f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ee3ce52fbaf3fe108993f1830a45d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f1bf5f4bdf885c48b40d61bee9c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895264c92d2bba1651a0385360fa6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e833ea306b962d38c6155735960c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1d485edd3aa1f759415f8661d6fc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239c6bbaf01b09f4bb42fdfd1d03a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1cfe5c763c9192c4f195102f6b390138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46328833d84e090b88c53daa744fe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b04cb854e659618c2cb542b035994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afc497b8773281a75ba51f5adbb666141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e1da315f5ca5283ff25285350aa37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b869ca164dc63c3ad453145ed37dc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ce4a3b702c6dfca0377567e21198144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2efe99bad5bce10f792d0dfab5cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c609eeb5740b0b6d1e8baeb69c8b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2f5128dd4b7733e44020cae991b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d870c08371c5689a850ec8376a20c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553d4778a0b99cec27fcde72d2b3446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c17f7301eec3feec99062a036bb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b32e11b768f47c25e113b45abd896151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dea26b9a7d8dc37a0921bf22ba8e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a54305e0ec43cb0098fbda6cf7f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41daaafec28e2e3dcae846e60ed6a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aac2da32bb9072ef1427647480665155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc740f7176c16f7a3965bbc87ca96aa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204c678a3e028fa1ad8c5e8f35462a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc486a657d7e622e02bdc9b00a6d855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e94d8d553fd1d22086c54adcc1fdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016259f1cf2619aad2bca35a380ba14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6065b92e432df4582a5d2cc2cf6c4ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f95b42a67ce60122c4f669658a09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687840fc0316f86e2f3ab8144a281d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d9d2a636c8424d89305b9b0dc0737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6188603045fdc0c223c91f07262f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38194e0ce0aa5539b1967e9a82671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee09359c47759516a9567b7fcbd0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425787a6f8e984a01a537fd316c546168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c0eff8efe87c624a8187d061d2b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca116a2f217c47fb4153640bc82c64aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab303eb5c409ab73e3e7e1b45c3d6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508cabf5695a1dd879fc5433f7bfc55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959aedd3edcc836997f5ca0cb906592173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4190429c36a5cec1e44f6f1bf784b52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f26c0697650c8ca4f432725b4ac52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410d44c7d50b6598daac3dc1a729e72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8882032852284244662ce826017a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7e44c891cc5453020c7b140ce8f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738e9cfd8b4966a1a6cfa50efdde52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85e575503296c97a2054794993549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255caaea8d5c0a5538b6a589b9e38f49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1d5f8493bcb7c3d2fdbc062e2f032182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86be2149cb5b58eee5db2f5f334f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a5d201948522f203ee1362ddb3732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bf3d3d55e139f970839547b7888db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ebb29fd79a556e80e18c09e99c3704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303aa97c03fc38f531399edb3eb983c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690a105837664bd2e92ec4f2e6368e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58602ce8b774af28fb01547488c811527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f476ede393b73378497475b405b8a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b9e4c3d82be0d21718291b71648819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91262268537934e82d9baa84539d898a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99576196b7413d7b200d3cb887bf5b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28be6468b060506b49e93fcb9889bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34cff9a1b94f9b1f6fdb53cb44b7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e6b2939d6c3a40c5e71b6e9ef30714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45500de5543b886f1d777d9814e2a8dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a1dfb08fd977173ac79549df926f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d508ab4a8be26508c30679c0e151d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce8d4c02c7a5209e4861f65d37b5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bce3c2aa8657d05f43fd4452aa7c0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4b7086d71f4d675905c6047739f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f04f2db52aaf1794247f412a58ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f364562f895a525bc7e3bd97c8fc54a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196000e56902500e0156d6e29772c79b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13488f12da6305f27a9d9794e987424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1961e64dd56d471cc03d2f959f81df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a72e491e851264382245a6d602cd1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537500b25dca8d1649b7a42aa1c0be627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4687d3657b84c13bb9b68c747ffc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad7f3532ad4f5df9e4f800d46f80829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70741b77a1ddc5cf227a19cb75e54d5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043e4153765361dd07228f40edc9f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb904e88163a23f2b1659f7d26a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16015dfc07ea11ce7f6d1fe96052433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8027364ff5fdc847e39b9ad8ab6b8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0053a76f75cc26ce71ce4b08fff8ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484954e52ab19639e687910b01f0269236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e928778cf6246e307fa8bfb5b1168237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2db9631e8ace75cd1c0ce5dc173038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b13581ddcc2ccc259e1430389c41d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eecafd08e11cb0cb2f964c912c7b0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c507c475b0f9ca107775d18d8f6b0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f793bb3976f2e0dd16438491542b2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdd62ca5ce0f97619fe32160ceddab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a59fdf44de10d9bd404705f0d84f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f13e508ef592c5ec2493d34d934145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8e395b30dc9e8d07b91ab4d42c1b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8542fd9f539722ff257c3bf222e6f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f65fb4fb4262eb10d2353aa16c513248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ffa356b4e0f7fac0374a57cd1b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da308ee16bc74e835d2016253e7ca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc310801780cc2a669febc39c3a3859f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210826bf2f503ad19918eec5850485a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f084bc15390dfe24bc7430825b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728909745b9b4687cc19d952619985a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5bce51a20000a1259cf0b203147355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8214f5b728949fc173b14be66bfa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51af4c5ac6caf134b362f3cae850f8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec15a4b6b8582c52b97ca11d57c3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a49283295b438f026870bb4fe497459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c443efc954fad3b8d02ef0c857bef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda511ad288007d9113eac18601e4b2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c689602dbb3c1cfca16750f1fbdac1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec85db1bf1ddc18c103397e24dde05063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9584d9335e2aaa63eeddde50f11fa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb69ba1bcb174201898d607ff6b6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c137948944113ac351b592472afae0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc913d7477becb3b118cf9368936367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c915748ccbe61a8707a8cc4d279a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da058f161cf81261a2009ae8cf87cf6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f2ab33904fb5439fbe6545f3f5ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e28661c0cf4de81cdbe1a5ff7069e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15211d95d8a17e953b6a648647fd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f18940b02db86858336eb3c4d58f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc59d05a3d36e9002966cbf174a9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518fb99bf93dacb5603e4c0814ef20475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919319e9d8121ce449e283a929f049c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af384ecbc2c36bcc8f6b37aa7b2dfc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2303fc1f48589363f1a70a1c7a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4133e8737c3c01a8671a4e1506da48a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bdea69b86642c655fac2111ecb1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522af7edf403938f83d70b1bb1695581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dbbbca2ebaf7b112e17cefb38b28082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29be3ee905974e7f1a83f2766078a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf2ef31ad443752a48fcc595fc101884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329614dab42410716dc75ebaafebb6fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061002d76164c557826578d64e73c4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd47c09169f5aaec7e47cffd06852b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7418fe4511522de0b4e6bd47ca30788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a2a2acc9c3c4883e717b9d42158e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17030d56e3ae3227eb27f03bf01a470b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dce4cec7d04f2d1c7ca9cef13bf2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3293c9db9d8c96cf406f84bb781292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb698ecaa3c4b2caf7f2ae7ee0dcfbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3de84d156e0570e08606b387ffcab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229da41b70aef5636b5df4af666b36195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b183cc8a43e745a2e3d1ff004bde0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a360e46233fdcb79227585eb54d7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7cb4d8abf2a4279e94111eeaf55f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997a5c2902156759dc092d00b3cbe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784619f52b62fc76e35936428d067f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e3cf9218037a62715aa4be7711ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b8bdeae5fb7d1908acfd6a10a85c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb3559dd9267e7bc674e47f385f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91845fe554ba8856e8757cc4cf14cf13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a9043f7935c2a6ce040d572e3565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe7fa66c8db98aa9f9e37276e3567106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad48ab43f04cd4b8a93031c30a0a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9083ebf7e5c20bf53f23305589fb13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e8ea23e6369da7c7065e6c0ed414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebcc3608be9641d98a30dd0eb28cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd32bce7ff053a5c9d24cac68c177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017323b87f49ae7a15999159cd73342f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575da923ba74251f9f9f951920a0c98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9e23d8d44048c09add4c36d015e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf831f65419d9e14f7b575c58e8192b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa911a872870bb573cbad03b5961b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3601c7464dd5bfa07055aea25903fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b4adeddf37d723b2c71c17dc840b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b6e12c432387ddf1d6ab190994d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a367458e2cdaae85f9bd801c267fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283ea49b267ff5cedfbeaaca0cfa35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc819b98d14217ebb1e33ad0b687b3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef910f93df81f94506d5eb3c41e1592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c257959a53c86700632d481920928124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02127ecbd027a24b63fb586f67969724125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800eab2a669d5944b0acbee26c6add2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d8796e5ef0102b5f11396361bb99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567356f5def20ee851bae2b4dcbecf54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae1e2c9aa12d4479f9c9a1150a7b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d33f09da63aceb228529205ecc24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab80a9e4a2fbd60614c1630269c6d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431498fa3808e2f2b2e31ec66f3f48b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775729f929bbc7e4bb91ed6589f7f9dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca34e1dd3753e5fe47b5aef0aaf3a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801e6e5928b240710371ac1cb813380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f7f81602f95f01311817ba3ec480136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e863b845d2dd4986a029bd4e8ed953137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3563220cc81da5f47b06083733b5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b713d843b581f0ce23d233ad9012b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f3d81dc0d216d83ae104ee66f7ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4484475180a43e70db4ac303912432141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f43d79b9ed390aaa5e3e7730e7ad34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057dbb0d962019ba4bda47e01ae5aa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ec2a241be6ff0719c540df46ae16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a39056257882efb0cf8159758d40d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea83f9e1d6d5944ae2292ea944291f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7211edfc5e0f6d630feafd33e298a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9703479ed166e772e77fa47a48b2c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3250a2553ba33cceb04d1de4173693149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62b9bdebd2359a958f88077f680d6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287c0a696c129bb96948d382f8ed3d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107e45d08e488c92c3c9fd5828ce90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5c6f5901ecfba653863dc8042360153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c0dd7fdac0efcd4b71a1caeb3a8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9cd02fc933ce5f1e3678f7cc79de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d28d0f010970c8d1745f01b1ed2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d9abed253a338fe9beb5add018cef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e770053f25c8aada8f8a252b9f18c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca70bdb97fa898702411a87697822159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650d5986783669f3233ae13258aea8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e0789d4e1b963d7f6540ee0a46ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282cd5cf809e2bdff061102bc45a1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b61aa8cb6dab953e879bcd1068e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b0cfe549af96468938f1b7f3474bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798639d0acab5f02463519c44fffba10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b4629d683aa345ef9e41542aed483166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce04e2d60de044c4369cf01a1b7e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16f748000f0353dcbefd0b9d3eb6d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91272d604a117d0798659d58d82a75a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54995bdc79fcb7cab880318bd7eba18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e176de0cb40ba851a33952b4aaf1a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8375b896285f164f28d73dae95a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0952cffd215618ed1c28dd4db4bc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef1dcf94c8718b22ed6845b148f77174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>