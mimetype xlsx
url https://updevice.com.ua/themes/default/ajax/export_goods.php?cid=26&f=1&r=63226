--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70724a5508a915862daebc4130bca1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344980843d19e20c99e3fd12e3ce9b5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8d969e4d41aae6533761e4d9f5433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e6c4d8f87cc6aa39f59ddf91903c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721130e4be857a4d5ffbe58ffb221e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d38bb3f5417b8c8b45b2ea71b52546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319f0131be0a2482a46fc44f1694c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482321edf4f03c3aa138f65dcf61cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c0474c15075502287dbbca4b52ef49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb7a3f6e6ec4f33d1c0f95f90497810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363cd939ca96adea28d174e4b7dd4c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5134aae01b540a7b9bcdabfbcb12e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc3e694973211dc2980849665910013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2fc238ec79c6627a0fe02fcb04fff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef212f6ebec9585190afcb820498715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbbcb969ca9e24b419a865a729a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9684ef46dd6b9ed2a9448506ef0b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a11d87a21a4dc80487d9ca4425d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90fe0d22746a92f940573798e3f1c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca189ce89aa03cb6f08f9e8493685120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b96bfb0f485e788086db0a5b8c52421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41282cd53c315107a5a8802d525f299e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465600c9978fe3c023ef08b54854b03b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5f5b1438165681dff334889c5a8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5010fbd4ba8ce6e72e903b5c5391825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbc1cfdaed1200584c6ed246f3ad3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cd9a3c87ea50f05bc5da3889a39f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375cbd0119946fcdf46d337c126392428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b2033fdc0635f0cd398c3f3f179f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e59e2714359be4d25370bcbfa6fe7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3dfc4088313d4ee069e8edce6ee1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bfc08e6f4c131b6af798d87e9bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c0e758ad45510aacbb2637722e4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef14111a25f873b7c795858be90a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ebc9f4a39cc415e1beb2cb0e058735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0938c9c579c9d8bbb484f9c6d9f01a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052675a64e8ddc2a40626ad1082f7bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19cc3a418f2272ed75594c7237dc2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194609aa3b00f3ee39269f33b22d0c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96938ec0371bcc1402bd5a1d2a74e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ee8bed22a7f7d5f9c70dd3ea7f9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d724fd825bb988501493890d7cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110635ba1c4c0f899ecb2771e4ea6c1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625c889c94b6d71c69565e6674050544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00db24bf6ed361f31185a6731af0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c7043a1a6dcfa492e2d3e2061f9c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23220afab259898896496713c449847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b9b7940f5e42282df7f9b778e26a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b3b9a6d73eac1767d0479309ece049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dbcba4928aff9263ca2ee87d3fb6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a283b3b975f1b7546377b882694c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8235d6ef58b59f5c0003dd774c663352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0ad47c068ebfb02f395b3aa9f518353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfd95c2a28604a2bdda647f4923c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78777463cfceeda2931a113ff508973955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc2c471168eb9f79a190091d9347e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f8bcbde5bcef56a18a721418102157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6552e3ec97da18734b9fd856ae16c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4aea456c67c675956ea8df707f3a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27620e43a9ce7762613201c8c3f4f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d57cd19b344c35754da12769175d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efbc3860c5a1b99490973dc70086da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904085bc2dd2faf42c5f9881e9147063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe22aad9b70f16fa6fa2b70a83e78b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885e8b5985747613a650a876db1004c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdbd409756efe4f983c62a7f8ceb9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68f6a44445e81eaf42acf5c1a4dae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a03f9962090e71e37574a2acdd35068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b52f8c2b484db4e1c344a30cc8a9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c27db182207bd8e43d5c7e666ec2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfbdd1e8c5d58355a2d434999c83671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e1e222053abfbe7eea537bad94da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67027f1a141928144f9cfd5be932873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd5655a7331a8995baee16757f3d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aed1d4ab50b0e4ae83fec36a4705675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb129e9fd2d406b46655fb879cb6c6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406486c70b6bfcf1145b3238660e2e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad322eae6b9e1401238ca8022507a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428e2609cfa0fe718360a89cb98f1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04583bde2ae92c2bba835be0593fa47680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3b62afc1b24bdd95731ffbaafd2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f55123ee8b4b1591a2e54665376bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ca1229344b495a0bd2e1fde194e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b6abdb45bdbb9fb60ef551fcd83c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316281cf2f0a452fc58b8e2607ef60a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500dd6d642cb0a5bc58456f8ad2de686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99110fe6d8760ee2fdc033421df344587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58701371054314e6ef146d42130c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caee52547dd69a5eab14b38fef948b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e989d45bb18b007a6f63bf2fc2df5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d835317f06687bb9fe666633e6bc52691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef515ba7a047f48455cae4553781e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d5a87fd5e380e57090dcc8e297a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be85a250e480f7f9c06cf4e2eb806094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e1cb90de5f804992c69c79b443a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4088358fb0d7ecf32a650baf03d1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76bb2e0988db6d92d3d9fe93b5dc1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58932bb2ed8f120bd90430e27bb4a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a983cee339770a007bb1363aea8816d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60508971da92ed40046727087ea75a35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16ba26f6238831d5a1e33e4ad9c1b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa7a3168793cb9ab12ab214a4b8ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979383a5a03e3727e106a4de774ac357103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918cf328e59ddc7febe6ee53777a53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7ccceace1f1052913e7b804db725105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe86e65478b41f20efa75331cd8604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8bd3801ba61b9cb085fd9b96ab9c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde228fbd15f9779cc913103fd81a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf39a79d98bdd7d5444e2e6e474b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf6026bfa7c8e17141f7836979bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42ea3477899d89cc5f6a0eafb229d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d5bce3f84a524c87f64aec3cca7ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22638680a3cd13e3c4f3cdb6483f6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e189e8b4b7d8d425954970bdbd1a21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004858878d7eef2f1c582c18efbe6cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a6ccd256b56b79b327b137a83ca2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f5d86b361d942e485ae95b4a5e9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c3d628f6c885bab6ac1d7f11c686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ee21033d552d7eded6150f77360ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c87ed6975054e4d7a25c5053c1872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460ab8d84056b7af37f841034c759d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a8da661ab264a06c33b63f6284cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042aad8ae0b74b08b15cf828512ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd875d196039925523e876b3f7e5c7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd2e63e40c804a7066a257ec5dc44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125bcefc0e57ee1ac1d545782b317a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0cd2a12ddca5b67a801532e04f29a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae80da52ff57d45f8b41dd8c1a44b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab27f10e2007ff627ae38b27a5350c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c449fb7303d3b416ecee32346d283130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510185989d4a9d6c68aa85e5edf224b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84785577324b4ca600aa0e6707de977f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4d178c7f1355c75ce04ad5fc6ee9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08be29597eb96e8e99f05cbbc3b00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe980eef3b58ba451ffad499b1c23643135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965a81a0568b6d3b744b1dd0b66754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5da49c238665c42d992d93323503137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0fc52fa2a18b94db1cc0c6bcf281138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9cdf0a7861e9c42a4fbf506f25a38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6a4d1cd12aecd218d764bde813d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4aceb8d7d388a8ee5210c1c6d8114141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9861159a71136495165900a2e82a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df931a9c61b2b0a81159f4e10b82395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703a2f33e5094c320203023360c7879144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd135cc79c3591b57a547574751f7dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dfca4cc31d080aa3209467d7f64aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d191e04021b863f34302c6c59ddb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a580278ca5ca94f46b62d29f4482148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ac85897e64226fb9aa287058e290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407127d2dc65f637b88301dcf256e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1d3552257be5a7f6baa20f506ed22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0346b287d8fbd9c954e52e376346b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad9d24e396aa7c5c0974b0ec2bb2eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0efa47145dbfbdb8c819067088fe9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a5d799b4a9ade397d454ddfc939fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1130cf68453d64c50c57992b56944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c2aebb019e15e84b631bea902236f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c95e25a36068a8ee9b7fa59c220276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a5a8f802980a8a0ec02ecb4899ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4949ac7a1b2e93c4de2b664bc7af9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b90f98ffacb0b24db8fb838947b81c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92035daf0f31e1fa56097588d2dcfb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75419fa0669efb87a87263f25308a03c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ca1dddf58cd2ab0b226d73833d661164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7604a7ba5af3846fe478be4f2f6e3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c79746492f70720e4c32ff5fd2f25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76e7d44c4005806f2a009f9969115c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a0dad0a1de2adf6d9b7907d1b8c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a186aab41d8af7dd182f98076be86b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12fc5e629750de5369ba6cad5d715170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8132b9d4af668a742e2f5f0652397b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7b977be51b82ad056ca5c821100f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54425d0e9afaae36fafa0c574d19dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b82aff9b94cfee2f872be98630b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d742e972f761c9caf3015798ae002175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2ef5286fd18ca5efacb749dbdf1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d8ba2c8458c981ee168ba882780d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14492b0cfeea69551a4e8eaf86f7301178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32edbf8cfa593e337a7fa2cefeb9b77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6c347bb353282cd12c23a0385ff2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58075e36dbbf2506bea7c51ad5608ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258cfaac72d833109adc632a4437c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc633d1c23b411d133dddb2142505903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f4650b3844e313278032e7abd2a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbc042cab39502342c066419546745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f6bdd7ba79f4f496dd74db27db876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a74140fcec11282535273402a6b7ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b1ed186e8be9474c37a7e892f1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a19e863521105271d9dcb99ceffe29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc865c622e19d563fdf3a33f6b278510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83acffbd8f6809854bcd9ae1e151411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d339897e0ecafeb3d98dce739a923312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013a9c06c9aa7f2d7b0a679208563213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8b74a200ec81741b74665089d7a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a270a29f8128ba8b5693aff38af7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a5988a30a08bab6fcfdfdb43844516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215742ffe5ff3f48e39409cb20ebfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284df10cb945f2a59568ec3cd6c82b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b72e686772fa3c64982c4eaef5a4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916039ccc030932ea5eb073b576a60020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f474787adc9177d34cbd5a7a6d6c4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2525be0c9d591a79a738089e1da63a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8ea80c2211f0eb23dd72ce45449923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197fdfe9ce9190b4add37de966ac1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08080bb810bfb2d8e7a206971a65b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09e65f4d31bef133367f2f012365026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3633ca1011e59927ce170b9805c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7724592644333ece755fa9489e6af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa15f57136bd598e6c15346cf0f89e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbd21c395651c929c815e3b6e754630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054ba7042365f36210eaddaac786d8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e6705aef2464a447d755cf5e8f33332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99f1a2c7f1b2da76c350e122b2c4b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e5a4d6660fd9330cf60218afd64ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea8d9a46a933c2dcc5a970f9258df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac74ecf0e4fb1bc38d77a5297dcd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706bc9c34798abdaf9632ade55641337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edd8d25751086d35027784a5ff4d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb801c553cbeb50eaabd8f05e725a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92e6794f25d9d489092fa41a2c56c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4396f4423da644e14467c239aea4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312ac86ba8a996e1ba369dfb7eb1e5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a4f0e9d8020908ca772e24cafb6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685f9b09fe9c3bdebbeda08d5be897a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a34a4515319c4092f1da18916f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87638cc8d29301ae7ace308e6e0f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f944e27b407e21f4e8ea5ffdf1b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecbc5e4393429447bfa8c47b22ef1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8621b16017e43634e4da0e91333649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ff3d576c7c86a97e29f9febe1cb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d379522b95b05221303f49ce6d9a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8449f17d20de6bfb97654a0eb85d0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1e5323fa80e866456245502d609a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba886e32fcdbf4f0a0b6396fc06d2cb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b51888cb709fb92cba57d4e3ae265255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07727e00a5911349b0524bc90b350a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b3ea70e677108b8c621d739d476557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a295577302790b43cabf72933cebd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd53b7b6f1b3acf418f56526c4dbaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c00fbb86bd2ce3f5b79983a05c8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34845b0d38abbc4ddcd6c6cba462964061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e0c3b6174738664be0a55c13fbda062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550610c2c21579294646035d33008a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745c8372e3185123fcee0e87791a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5bcec8fde1cef37d481d812f81df465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf03b19002a4702651a1d7e85c4d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62faa6becaecb6ebec3b79206d09d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ea1f74752d09725a6889e58ba0f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba709ad1084469e844c5f40fe5278d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e764d821f43631229cd70e6f543770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afef086e3ed768982548de3db8360e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced32b5a3e6ba11d93573b13510b3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfed3f170e1e307724f91d7ccb7d1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aff06f621d1a51bb9627787d2f83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c767cb2c6b142f3a8f3b6561d9ef375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acd64f423cb01958bf4949a34ded776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416915c490f66770c1dde5069c7dd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeda09f969f4a606546f58eb44f86078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44f08a1f46de522671a8b9af3365b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b08468027db118a213f71379fac3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d41d88d560f1c029c6faecf344e0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc1fccecd93e947356a5a002331f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e59637bbed513053b932439ca824083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97650c03aca192d8fb79228b59ce7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4bc76aa53d018fca568f01ad344b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36698293cff02b932634641ac6549886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cbd397a2e759503f43bc0ff8477887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6291452d266187ede6a54c86516c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2ddc7847b6582b71953847d571d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba732001a02f7c10841f87b478bdde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285611df228c874e20573e97461d8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d11a9436acd98c8fe22360cb5e5c2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6928a56d22c99822a14d6cfe275f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8fcb7b3d40c2d0162d317625781094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07311f31cb8900e7d4622a6cd0c0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c174a14133e03283269a65cf701e1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61a41e5ac179a32d42c9686ec706e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be52e60b86bce366ac1253da9fc49698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bdaa5eb844f817d100855281dfda799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf934ecb3aceedb8a48d40a107eac60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fb36c41122664a50fabe3db5270a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029609114c653914fd0efe352fb2baa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dae905141b51c4055e1d1f18d220e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9064075bde331dbeed29a1dd2d1d20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c3cd17c555223df0dd74f7ef7e578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4a49833f2650b5a088806c9af6ba5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be033afcd8752ae2e7f9e355283413107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5255527a62ff008b2a6a51a2e711108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3902c140861e1456f3340c129207c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe23d049815602d549b9bc43e4b1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca78802934ee15d249b814a2c3d5092111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0a9260b0d55c3cc45b483ee7f62a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636d818d520d48a8a44a22ae28bb02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c6547510091858b23f1bac14b8386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e66c13e3993596db187eda445806115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891071a24bba4ce1af6e394c833e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381918be3a4ca8315827bbbe15463ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e928ef39ccaf2b3b762d915f90504c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099b6251e0ff80f521ec326bf66da5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7945255f38c667946eb66571074727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e5fa610f6ebcdb2ac165ba2f14845121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682baa96795d6f2270e177c2e1d549122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0518dc22592cb01b90901b6f3b3db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb550bf4f1699e5b3fc179df7035e3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c20622ce4e64b3b6be807572cf9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa9706a286e694f8c634e330a787f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34444afa73af05645f0082661fda7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ab5f0b59eb300ec3f6b8a5106a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5f00e3df6162ad4a3fd07b064e29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1091b5209dc3abf9cb7433ab302ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7050d7250148c96babd92219043ffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ac33e6cfeb51a2f8ee9cd0c442b17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f5f66e2e4757a6aebbc033654d7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563359980bc28b213f7a8f3cf6650796134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953f79f658597ee2430a54e3fbbbebf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a61077c8395daf7b23dab951fb74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1b04dff458a2b5fafc38e1352210137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428808efff6ebfe8481f97dad5231ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d023d6d1b61062f237f9ce5bfff6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0687e2b932534519a8d2ea389fa6b14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ef919d7f10ca0e69bf6b26ee68a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f4a21aebd3f28790184f32bdd2985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c541946ec1530880d991a2d25cf45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d6f90a2c26550caa4dcfebe1f20a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e230eaecd2cadd2e42a73c22ee24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02642eae0d70324ae5d313c121b66d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5401bda7f91495e74fc805a39bcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9567de8e3f4b694e33c420657968c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c0f0561f0beab9e7ddb2aa7d8d93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118f156f4e47b55d717cf67cf644036150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af33f0b27a1183081b7d01473427f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c8393d632ce849a2a8386668e409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb144dcb49d7d90e37c0a4736ba894153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5fe1137d6f13c0bcc052844c89e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde15d2a8a3819073a8fdd5d1c5e70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfd065a99a6522acbf2292ea3e2ff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9ae89a5266ad97b6601f6fe2af7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869eaeeb50e52ad057d7b4d4164673c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02351d3fd396a959444eda5b231cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b09ee3d6ccf973355e47acb85af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869bed359218edbe90557878b81f08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe317bf22fbe9f751914d64df693476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02967c0fb12e014681a7b4a89fc5261163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2111a251f76d62ab2c9ab8b54bfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee40ba04f5daad47ec6c7f800a57d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403d0c55c85de1eafddd13c67f4aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debeec5a3427844282bf112249497f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff789cac4d6c5f2bafe2d3e9739897a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c30b8ec8224ac8d89b01f9d81f727169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a7e3e1f51c8dc653aebeed340928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe723cb3e17a1f8cfa2e7aba4e43a7e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00399e5e822edebf07823805c0fef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b16ff5d9d59ac1f5a8903859eab01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c94a6ac0deff59a2d71b7aea3cda174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>