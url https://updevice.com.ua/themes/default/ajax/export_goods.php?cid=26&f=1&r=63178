--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77de22d7a21f532aff57bdbd96e37f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf36e3958223da79965a15919c307b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1428582a4cc9bd1012e87a91b3973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbe10f096ff3724342ae230a1436a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da59d8d186410489273ea07649b1fd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54219cf4fa285d15c085acddf60f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72707a60c75c89fb09656cfaaf315c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036673841bc339f9f6b8aef036cb272a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2986e9599de48a8f14742bffbec719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151593d1c3a10ca5008b15a47ccc07ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b256eb8c75b1447229e7f5801f83d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af51aa40fb0d96dfaf94c867b52e7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8c8e752ec20d23ad93cc2298fc75613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed61547e1c116580c85a4738d86e8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508bb24729ebf4e3c626fe59844c89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e324c80fc165f0bf1df0df1761fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f1b91dcfe8fdd36b8462752f1deac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d5d4b90e5ffaadc498a84d2eff0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf769d9a17ad1fa618bb84c9382c92e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91d1751125934d8390fad2ca1b2f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29801d0b6ff99f8602920e87fdd1f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471256c8a3fda86af99b387372b11fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f77c2e750b00d10bd49598a653c7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b361a1230bc1ec7ff96a4645887824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b2c0f6001f6cf66d615efe5ad7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304298f51e0c849d207f3712ec205226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b83d4c698ae3035bbbce650ee5ee027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83bb540c894d0c1e6aa9ea98d4250e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54ce057b8f1e672714da000ec1708c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6898a311a4a52943a47b79d72d849630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72803c0a3aaa0ed2f43daf993f3d559c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a5b5fbef2e6565163f61aefeb38d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143886b30139d453ff687bccd4f258d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b36a47db02c6ea50b1507d552aefa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c907ef58282b423e65899a1f328a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0241a32cdd9b40e969536fa5798539136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f853fcfd457232dbbd71a87e6826c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7397d53d3dda5735d1c69459802728638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2ca69e0471c7867859deae5ed31f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c261ac58eb636ce4c1d37603149ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56a3b017f18b7b4ed10a648618f71f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb5ef129dd659f11931315bf1cc1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd8824cf8aaf45f0f5beab3642a6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dc1768dbc789bf8aeeb412406be3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477480cacf814a55135395637cb62edb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4ae980cab62478c59b61b17666bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c13036ca465e42cf99ea681d6e10647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aebd32aa722fa85c76eed9f1a114648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c80a55674d8bdefda35702a2f3fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4adb496457b96dffc5804ba45cb3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d7ec46b4a4c184967601f71d7a0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8dc993071f6c0345446979721616552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c50fe4f570f835d5bb1480c05500c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf164d34914fce08d61fa62e5b014c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6416fd3e98e0501fd10b7f6a5816da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89382f58ac634ff2b3d148ee3b96bf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b705b57d28a02c901b1c5694c7b4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ee2cf21f6081986ad7d1403c1a4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e28d21508018c5b47ee7a0dbb02759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b480d29d14d953cb3a3b5baa000f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605fa320005ca700ac175d74817d4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bccfca0129463060c331f54cce34862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173d64327bc48ceb023fb8706e8277e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd91d4a38fbb2ab7334791279d0f1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d112531be38f7e1a82c0d19387a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68533a67d599dbe9529f21ece2ec11766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a1b419ec6e7defb1a4651931abb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1822b741fc9d478e3cc598e703b6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0c7df23a3aa6e2c8c6e76ae9a6b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a09d0d84ee57c43524c1dd52af27d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89df833dbb582b59cc83a82dec9b0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514155e8e7e807b910f8aa6ff626acac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289418fcf2377fa681af708a67e0a07873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e669cb1e721a05eb1d9de55b9b2c2e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eae068e0e00ed1c3cf5070489aff975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668acbc8286a38f0a70ae93c5274cbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78409b3c1d429931dc3a8f3cdb28891477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34164796a5ecf116fdcd90de5baa47cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e6ca383b1ec3d693ca5547ecbeb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2490cd5c54364b074bbbab9ff7f7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494462c6af8e5adbb6201baeab47567c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4d76f6d79951adaced15200cdbfba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27cb0bbb3903f61789b70d6618506983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43e103c3a4df21895848c9b58d96a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d614b6ec594f4d9981443e542f01385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702904702db52892a43ba21a6bba67b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f80b84ac319f03f6c9f5185f08660e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92ba24d11034aa0cdae7bd1e5ee8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ada9b8860fc59c7a5def52680492c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b3750a9b56a5df2829fce022f2ff390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482e5492c89841c6120035d1300cf7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5b7e83f26ff0fb9c3ab0fa87891c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efeb4b3f682669125131a37fd8edb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf3807613a4f7ab2a681eb8b4161594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915d08efdfcf6e5e7120da3510f5e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868504dce55c260204395505e9fdefae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571fc5a1d66a8bdc13f6e2608caa65097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7d3e314b4057dd2c615ca2a56ec098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcb32bb8317e5f67b8d72aca5acabe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318319bb2cc3d667fb5a28bbbde56238100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f611f558ae052badea02833378e97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839efbef1f7de34cf8b48d37bf04ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4ff7547735c90cd10997684c5e73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c547e0def2030460d731e50db1069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf3ac4e0711c7dba312a08c8ef4bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691907a1ff02c7f4c06805c931c92b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937c9b320c9581883206aaeecad06dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780d07433243f44063a11dfa8fba7e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de5a0030ca317e3b618e66fc49d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1bd98417fd8907ce6fc8b74f2b3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e794203ce25d044be15e0feb89a8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc3f660b9f7cec57bd7682bf351af1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d147ed5b9ea73d87876e7318a92fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d18fa0d2e6e8f86ee55f58ab4929114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c524346502e9a609352556b36289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052de79b6e675a0c7c5e1b3204e9c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dceeb8aafc8453dcabb2207666a005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f58eebc2df1bd605d5c337fdc500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9b7367c96aedaaa1d9f73cc3afc97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c9a9f981ad71105e7780016679bc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ccec4417cf9efc811b37c7b55124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef7e5590d80489a595fd5dc5e0f9be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed30310ea53e025d8ff066d2180d391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ed1a71bff5de1604f0d72b823e6c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1853dc4bec393da958fde0c58c329125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c1a84ca2bd222f4a8efed48a908ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475f8cbe3e1ae7d9c63c4c8b676204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0768234089e4adf792742bb898b1be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191608a9b30f7000ca95cebbaa302e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b5148e99d9e02ef792ba1c41ccda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ffc5c704cf77192c9a0ca2b2ace8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa9a9c20bdcb0f10dd7d8b7a9d983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578983f683f81bc10d532989eda177ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a84eff0cc56185c41604012e9055b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493dd16c6e031e4e4184014099ffa31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63b0413f9e146d84dc49873e51f0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c507e504c5a179aa31fdc57e7b2504137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb08fbe853e3ac518a28a2228e8de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9785f4be80a85fe8d97e39cbdbd5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103389552df83e157fc17de4d983248140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fe77b9bb4e1dcc6b4b0fd8eb6aa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b15f4aef2492e38ad49b8d6dd5cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a8c15c5cc53b77ac13c531dca8b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503311a9056765617c400ea1117e93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d76be971859b97a3324ac0cbf27f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0dc400e937e0eed6437a9a1e96591146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3b96b0b43fc8b3df25fd3f25ee8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32623a640f146d044cb4f061bf8b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6676ba72c3e5200e5c8f7b7466e6969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073d0e4177509a333d74ce2966bc67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aa92a1212bc1d63cc79cac148bb64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859465b25300e934b7599ea1ee42d88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644063a53272c5ecf3010e3e619e2c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf47eb8dd93edc44a06d5185512e2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f4f73421d56885479f9e338bf1fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfb6614303beeb3b65e97a4cd0770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e21a42686a949ee0c175b5b1d4605157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8763495379f4c33edbbe7e52f19a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17d8f61ac434733db9f9e54b0a2fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f57cccb9a1085db3c33822cbd503d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e8836b7914dececebeed793ffd5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92574b422a269c5c38a2f4fec8b3ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf19b9da3770b3349f82abc6d2757163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d07c048880c8ea17f4007af6be53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017d99dc378589eb68fbb8a43c6480165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04504bb294fde8b345bfeef9cb962166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378cd6ee77fb4cd0aceffa9a0f75a5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab778efa41075548cbfa7b271f109168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730c67bc643083239846053bd52208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0a0a1e83c7a5d87ae744702fed87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b17012e8d584729ce92b44a48cc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6daf2a6cf774a5896a6a6025f36548172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a0d80df8d48f0a7ed6f1d8689e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8816ce3ee365d064d90b33f454126aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6848e1d88d61c63f0209a6a5964b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f50221f76ea39f1ebbfd5c7ed69884176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06805d0138db8695b622fc1fdc7e7dfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf0b1ef55a9f71b6c3e67af6bc0d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82546d67bf9761088461b2d7956dfedc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792255eb855e949743475488890277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8e338af066667680629e1d72ad8c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a23d9d06d77c91604cfb4967f98955182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3277fdb567c8c26480728ca5d2732c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad51646920f366cce1da5788b43b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63cd984b7d4dc732b286657e75f3e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783565361369498a48637d10d290584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b7e0bdc05fec69d0eef128e8c69cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e413ec8900ba16f24feec69fa870b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759cd22a7656252a9538e8247c84bd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c4235c75ddfad8c88b2d9329d22d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6619a188ce84204e49b74392e5a0749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db1c9b8383c2b566b98a64972430d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc635c6d7c2a96bcfbf5e09cf1911511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1262b7f4e1879bb89071e767a7c3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000343ad0f9eb8c37d59a972935e8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a97eb8b46c3c1d0db8d5481079fde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc5da1ed0e672e82ab57abbf70b5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d6aa502ef39df343073d0e3e1d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10fb39ef8c2426cf4d06f82dd865bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e221dce22116c9c769205ad69e0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad3bd2f43256377ed965c8ca41dca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106850ce955e0a753e89097d931f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a072b08fa0296309916509ad952c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa056850cd0dbef136e2068b564fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b4e65e2f1f11140e90205dd7bf9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41169d944f157e7a53ae2c511909959324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4ea3f1f8e081bbe535190b852e44625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb312de47eba7f2c692c6673eacbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35393be034503d200d935796385d1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb4ac108914ca4e496f9b8257137828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbb71aba427097469d938d9cbe63429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2740b545d4d132140ba5e8c5433f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5b40435e3efa9f6993fb1148ffd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e73a9db36e9aea78efc53f5a7ab6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e113b6b81ef52bdfe8c98b1afff78a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888792d034f9bdf219add6e56d66e69634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e9b8f56078a0ccffbd00baa29ea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742983c51898f0d7330610ad0d4067c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f8475db69953cdada03e83b1798937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50672bbe9b284664791c395e69d61c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88676aeebf9fdaea3039693f67bbab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b965581529a4e990502fcb37b9c339c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c067f509b6455f68c73709a1a69a6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6a2de2696a52e859f03afe23f4f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e243231cdd13bbb3a06028916786f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163473eb95426c4e54e93e1f52edd0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc69f4c31ccab5f4dace6bbec67841645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230962472cbaf4b65b206ab505064d9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899518af67e25f2e22759de39e3ac3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb25570597bdc812fc68c42c0ce8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d93c59ea7de5c4b1f159d79e99ba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b001ba8700e9eb621b45e433fd7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b69a64945fe57ed17b2400e1a9e6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9072c98179295e216d79a2796e2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b228507ec90eb6db6319a59390c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b8cef005eb2d3c147bc41faad75454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237ebc6dbdecef8b973474e99cb82fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25e47921ba262596360736adf5e8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd71de8b9395aad5fd26fa4f64f4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b56d94592bd0f09505101873bb978f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea7839a9678d8ec26f8808d09571c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad833294c47a80699e5e3a35f1cae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543a00dba83bc6315a5568905bb190561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac826da9c0fde51e9b8dc968c64db8e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cae300ca0e1b3e940c8a1468a159f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c650bc5d268642fa2a49c37a85190964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3677d25f44e950e4d9b4700c9d9f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c368c707039324ee4be9058d2d2af066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7cd05d6b666db19ca4eabb48fc41a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50740eaa234d90ccd77d8babc302968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690437eff5d5a2b20f56bb7a9c2ca7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd31ec81dfdffbd30337761d4a979b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85a88381771740d01172d267a5b2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55babdb4adec2952a4676fc21e42294472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45cad0fe2dcf0b284bdff8413fec1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93925e5667bf2d2b05dd089428dfc60374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791339f6c024f4dfe3561b7c5cd73e6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2df0ddb0c0c68fef88d1f76476cfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996db17d6b2e51232086390570f583077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf200abfaba7a72941d5eaf2276b96778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49805c04c4777055193020b5bfa46479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94eb7dd6e653a38eff6a0a4390f7f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0750912dd5a7482e9f88d9a55e1c5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491cfd67713cb1c240ef8347c67ec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90556f9c76c8234fbc9ae1ee52c215083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a7afafde86df1eb3771b5d78d4c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8e8a57d14b3cb82416f6ef989a3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f66c9f8fc8ae7cab5bad16669410986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe973e82256e5ab3c2b850fc79f5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3e72137fb74d83abca56dc54e85888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b9c324c5765cbc7e98eb5901bed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af45f94c1bdcdcad7da7ef5dbe83690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09e8815f585dd9c002976a77b970091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7610280bfabb48b3b48c26ec8982892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2859b7d939176c79f905e2f83a439b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06216350fef5a2f91dbf574eb98d8c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d48b9ca2cb60b786741833fded19695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f582416bcbb0ca347c7b76ac3a7b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a52fa7e40865e03aeae7b6b3ffa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40a127aae023b000ee9c61c8c269198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dff64e0f946aeb575976c2992c01d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c166e51d0fe535b106c9475483a8f19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c459d78cf92724be7da721b68457101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4948892243158dae1e956875b9dbd0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8907cd8f0447f90660ac02530b337a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367ed6994c05263c63ffcb0b4fff0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c72190386afcb1ad8d7ac9a23acc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f10247020adf0acb74c5591c4342106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac81b18e19056d022d9b9b136ef587a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22c70041323c1d1cfc467608d0955108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1da6e86faa515e0e2fe83e832178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5db468e01084fe5480aaf3bd56b4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2c64bba603655b639bdd3973d4eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95997549cb80ad7359da8efaddce50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a72f77e382b4d05bd7e53201320e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b521f2754b50a41418610147697bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd1034afbdc271182bcc0c7971b77b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f702a242e5f84a0d77ba56835baf766116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49eb099d6e0deabc29f51dee1e1d63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c3aadd919ae2dfcbdfa27831791d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01dc23f661226f25803121640de883119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55a2cb7777d0875467e51b042217b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0bf0da2bfdaaf12718dc62b53093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1d976b19e768ae89a591af3dca3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0df7d5f11a4e511e0f0817ec014d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82c6442f14478020fbfa1d1df91bf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed805b1f7e029a7295ee2a72b2d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6a39077451850908c2c7517891bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443913289e12943b25bdd6b773e49d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c10385893497ecbcf6c893b235fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e96fc54c96ab473236dff26e68b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318eecea8250c931f310a39200494d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1304f0ba2b70ea9580b961d2ed58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71897094429a884ad329a60f219b89f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f1c5fa62ca58c899489040624749133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e9d66e7234d08b444ccabe5dc248d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94b52631565793a18d14146478e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa58582fbdc91f2ccff8898254573b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5422ccc1eeb4f4cad35d538cc4992b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fed4d55f441be69ed57a2e9276cd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d13d36060960dcdcbf8dc29591361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc43317ca87b709736114c86cbff95f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4369f8c5d7e62878a628055cb6bd61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07f26c8c796976d161d0e948b3dc25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4224ad5e5d9eaee7b43cf854420d10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2e04ed04e37ca45edebe52a564df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78b1d426c95d07511352453d850e43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149421f77934f9eefbf65cf41d65d15a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d148c2bec51a806dfb78e8976fc1230147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b2e6ee5c34f1e988da546fae7b31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b59d9bd7e55eecc0022ae955eaa059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8513e9ae10f88d698bc8f050d4ed6a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282f18388805f72b1193ebcbecd427e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b4058963d0b580bdde0e346c213b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f562eacba8c9d5e21b6b6f8228c82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905223a6663b99f3d95bc6e4be9be1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43da3ebff411ffd6ebe3c0316b4795155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50346041719f7305cdc686c47ff13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3361f199df934f30ae95a8c5029030157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580946dfcaa6a268196c60483f84d422158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98718acb004558044054c314400c45a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97609a05578307ca011b724b075078e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335b2761c951131df1657f7c6d2d0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776f1b829d55d5c8237777bc2f8769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7702c975c045bfce21abea77227f55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515568d8b8cf407fd7b66eac1b30086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee472a6a86b6e25e1f4457c04474786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebff95472fcd869c503de9e444bcf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe7e4fa7ceab0f721810b4814f5a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd75fdb1e063870dab6a0173e2e8f02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda61cbb3aa5c6657e480c951a9f445169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c54fbf0814296e79b318b849b9bc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a394d9ce200b3756ec36c8b3ea13e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985a3137b10468b7b8e3f4cecbd1e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88211928bf16c63b72a3dee32b1648173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c838702c1febf371df382fa7103f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522afb1d774db02074d777482b2854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c0493ee19663d28eb4967e720ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fef05c24f53273325d25bb4ce5c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce503752a5c3c3666ab480c155277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f1ded4a482f78279937c8902abbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e38fd0331df3c505ebe99fe94f4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a9f1cf22e1ab57e8806051466be2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d328841be19a6f33895f2f224529a182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>