--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b730e6d7e202953ce95278767155821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0129d3c225291187b5943983c0302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ecf4c6d55e6d8eaec0069f3111d7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5bcf38e01770f8aeb1eba2a8df014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7cee112f7d3b31f259cf25498d1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddfb0da21a4dc9735ee4e2c13fbfdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921068ef682d91307f7a7a30814f51d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c50e9a87aa2ce0bdc30bbc35580d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4882af77280c439ffecaf556923199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015a664b57c8079dc0c2f5bbdd52f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb92992dc524468f249b9b99507083f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38463f54a41abb951d1940937102eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85260c1d44a91368f329da25b61a0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d94399a9e34cb9d49687756945bc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b2a3002a413388c3837356117ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e096dbc6f3677731e57cfd917e1f22b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f55c724bf6b68b4b9d4e22616d67017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bde82ea73babca31c17085ee8dafc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a0390f27b246f1d29d8b544ad15919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c72d88b44d5919281fdc0472383e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5a6f490815ff7ff6ec5652ae07fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628716bb4342bce18851b0a3fd7257122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd30bf80d10a865cda5fc6c6d73d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d67bf09833656ea85d346db62011c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2124b32f277d42873b7c69b17bb31a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06911b3b53eca4d3179a0c3ffc7a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489996de45cbc3cfe687dcce8fcf79027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a653212b6cd2fe029da807baa399d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09929fb73324c98927b3c53d6e72e42929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f65a71e5e532dcc01e57ba6c77f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35168177eeaec8300e5f03459ab6ce5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386551dfe37729c84f85931994848832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49931ef72f437162c25c8b0fd48ea033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1fb0810477142be2a21153d10ae334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b2542c088f9598be4e741396d7fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4c6cf5b0a958a4b4be51be9ebc14a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33036842ca46db07eb15835091ea7c2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716573a2934bdaf54171799f95e50238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3894a887a9126c8d195a6d78860c41f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2be2c465ce653f4d9013ba9ed09040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28f8619eb8fb9ed6e3bcde4b7426a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8273a1fbbff9b93659540683079f5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98f2c050085239b1a584b38f9f003143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2981fd8c6593655bca901cb0f10444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd885a7d8f41a567a0b9699f9eec4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c5851f565ebb708877bfec64714346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91709c66da46c60e6c6ee1303615dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1656dc02694b1f8d2b058e94328a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400f5e2048f92ca55af77e62bb22e1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a365f970b1b700514d1c9b8d5d0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c530bc4d55c6d67a2a9ecd9df27651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a4269b96f655d66dc0128d90fe7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929eb3fca572e1b068f5a6e2689190953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c857d31e34d72802f82ca01750d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742db6d231e3c77dd40738120d7b26d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1441e19f590d1283b93f59191694ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189848c41e294af1fef5b6c9b72dc7f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fce21cb652bc8c62f55fb3101ec0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf364578a6fd27fc0e009588fff04059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5de26c44fecda0c23a6957000664760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843162076af175e6d7233c2a7df9fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaa0f6235d58efd9fd5df35ac2ea4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c66077daf17b0f1fa7518671d6b0fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01d16b0ce9a7b4b26e3be347e175c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c88b25cd74967e8b9390346d97089665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43901c69da53cdff78cff02a8b03df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f86eaa18914259aa1f1e2d8f4d0c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a5db430b3846a753ff49d006045e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa89672674a3d6a63dd70ba34a16569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9141bebb1261646421020313efb0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562cdee989ad18f02109fbd266991171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2168b5711cdceff86ed928c1422972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7f7c2c19efb58b84aa463e6d9a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939d751acaa78b55324f13b37cfc6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4cec5f9facfa2df6179dd884bcfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a25134ef624809eb48e1a9e6a7f5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf2ea63d273dcb46383d86c898b1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f00180238b0fcc82ab47f2fa7b77c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0048ff09009722fa25e511af8ecfa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636753d18daaedbf5ca71ab8081f4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f026ea0e33ab86fdc413ab3560d1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859f31d8fbd82d1e5e1f7bcac9d52882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594b29dae9b5ddaae62f2d1c02034883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c8959f27a1c0ff97a972d6f8a2b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b458be7edb0699ccab1a98368a4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ca4ce406238e9168f7185fb9e74186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25423f3c8895883841ea8fd6c19f15b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8daca10f8fd748a92bac4b0b252bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060d71fe37e5fea8bf5fbac754b63889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b088753d17031341644275d8390fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92851f168640ffb016f674af9fdbc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c8e8f045e30b6ac38882a06708a9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9dd063a2943318ddb9d61cbdd1ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7dcfdfa23b71697890732dabd180e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9744a04bda4a82f7a5de3ee1c63395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05392443033ba610f7cadd909dddba296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa098e35aa35b9188a01bee0bd7d8d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a182afe324b9d1154837d923ada498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b331a8347904ee766135e84d0f4ef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5b09e82e9723b58a07b79c10168b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80cf7df023f269395ad94ffe2af038101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e7bc11041e1d4df62d12235a44f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64898d2230609494570a0be949e9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12725ffae27050df1f9f01900982b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6db55d868ad9ea6e86285560104b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3347c73192c28a958b7c978a9e62902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8504840dee30757e45c1b5f10b398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9142bf8a282010c783b8cb7cd5de0cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b838f83cb486cf95e4849ea82507d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b45181d2d31e363a1a9387450f4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609230d2c9c766494caac3c608bf697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d401b9626dea01a851e449a184dcf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb42248882c61ae30d202c700d9d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd168776891e91236a3e64031edcc16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3db9581605e366507fe70a1e9d3ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df204ed62d75cc6ff1d00936e2486116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f970cef4a788f7e5e39fc5fd72986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdc107fbb3ab7b8e02f57cc3f456b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd255c7b2ca70b0d19fb79a3d0464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c64b110441bb3cfc1b30001b8fd96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ff44b6e11cdb26b4e97d81636d2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142047d60e2504901b49c43847d4d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7723a28978b628b555189e1177797b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdebdaae01a13c724e87bc6870e8ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb14a9007d9a6d2345bd0ea5835b69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e11abc6e96d6cb83c0a7c96a9d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb822ade37a8be90bab2b8177b69d9d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f1607c1c9ba516ebd6bdaada5801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8434025599feda32198e8e35cc6c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68992f91064c7ce446d40f82f1220b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00471189a3145d68dc275db05cd658b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6b4f69baf7f3c8c8bb2676dcc9841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5912578c1e825a53a3d14eb36414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7332276373285a5a44cf008b55542134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff8d4ddbe92a3818cd679c5f28234c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04eb84aa3eccf01bdaba23f335148f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50f129b47f07c23ac3e68894bcfae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c32bbdcaa77a3ea1e9b649f57193138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef401e15f1ba3b8803c6d88f462c6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412035a495e89f455f38fbb375bc410a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d1858c02998156abbcb174bab465141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d146040ab0593dab7c7bc729b5d7f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa080c0ae1432d664ee65782511f2d5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc6ee71c24c052aef0dc9d1c422506144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa6278746a92d318f4198a9750b3aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabcc3f9def63ccc9e96bfcb340912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbc7b06a6f2886a97204ab1d974357147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9e866a460c6a26d4186d3e5700bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839c73889dfc78200700ec9e8a44b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d4597e57941284a42a8c5508d21e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89616ec92f383d704431482c5d787151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766145a09380b3310c4625bd66b36ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f6e4804049243c1c7e69fa65ac25e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85c8e141dd70e0465db9442e4d9d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830337cc3adb48932954b167a691af7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df626b00e2c427bbf8ac9d7751d95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de372126b9a88c8b8d5742ac71951157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9878c50b72721d2b46232b7109da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d344360196f43e9200e92d999488159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c2579eab31ae3e2bd7653337ddaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da791c00e633188c488ba6a23c00518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01599007ae337ff80b459a8c52202c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9cc6688865066cfcdcc23743f983f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce2fad9f24d25cc5f678797238fe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c33b056c80d077009a16e7f26cf97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51c3ed44a0568123a520c7e829bf68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae803f179245ea9e910bb7331228e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2aac3d2f74944255a883121d67c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad5646003f415e88bff837ddfaa82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886da75c58ad9fa62b8d2be80b015bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2c47f5ccff34afe7d209e568338c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c6a7f0a681df3b3bf7c321f32efb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b252a1cff7c9ea1a86807fa0e5bc9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86542bee6ee5c60addd21f60a91596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c388e5cc8eaff5b93cfcdb132e897175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceab314695e7fddbe921af3c3e87df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1cb532544992acde357de20d169e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df938334c77aa1461b1f2b7f79fa6508178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154039be3b15a0519e63b0a271be7b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788cfba872405c485a17b49670b8320180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9879f5c13ce36e243df315fd1c981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa74e404f68223f652162cfb380efd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba736ad7bfb933e92cf5e90252f8cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd720387a0d5fc5a22d324d639bd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e42c641a6f49dbc79330128217d565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551739e589b67c1cdea1c4fa719809fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a49c3f4223ff54ef2e3ceb3db86cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ce837bd2f4064b8ab67ba196c7b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e024847521fe0ee89db917d617ed809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486d35e13557103c1c44f704e690c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efcbfd5d9d208f3d3928fc2ce5c90a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6edb3e22be110889445fb2b2ff9a2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cb37dd1de1c7c607d9eb49a6b46113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9382de3632f82564f4e48f4fc900114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255865aed5eed7cb313783086e4833515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca13caceab436ce7cb2a0afd48399916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd4c03698bc1a9723f886da4e31a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d4ee57eb5d57752e0a1789a04afcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6a06f4ef6368043ccd5ae210fe3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0fcb907e738c7a51425ca1512e00920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61227312a30c1521f9903cc6d10382a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa3ddb51146d7341c96ee78bba72f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea412be946d9f3487395a4ab2b233023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea8284b0a7ed3b1264a91d1879c5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f81fc5b8ee32ff440a3093e915d8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2d180794fc781ea05bc3c455f71426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b671491978dd4c17d974fb52425f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba64d5de21b1b1b26b86cc17effed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b606fc58f394f4077b4f4ed3e9b8aa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88f0b0adf241254481cfd30306e5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb755fea95ad52b78ed60e7ce07965131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb92251fe0581233787e0d2f7c554032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d94d90123a6ceb7c132e88aff11a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311655f506b277d998dcadf367aa1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac557d9723c5df1933b629175a6a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae922f19d342bf7521d99354abfb0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2f78a4051f5e880b0e5728741636437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6754b0344dd14d9d9e23c5fbc17238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0188589658c89e18dcd7181262aaf8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3a1c33ef53d13d4c4ec84db1144a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790db621f3a56d57535b98ffab5a628341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da98c02ccd7f35306fb7919b82ab3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f2643f398cace5b4e14d788f89e0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b2de7a5f66c1bf6679863cdeeab944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8891db93e99680820bda57f81540ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0965c8b30f4c31f37080c5815a3fe646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402701d41b42064b0e65644fcc210347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d97c331b3f089b2781ff2bcea95e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f60a7be8e635c03bb99e24215933b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435f67f0182d0ac88440466a5747d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e82fd5f69fb556b5b66aa7faba50b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9957932290add6b00ce665212c6a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb82904f67126dd05b8d1423eded953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e225815c42c9ee5938071fa1d806754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533629d072b6e7c5a484626e3dd7b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd1f28134c9490180672f7c6c16d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068859e17119e780333f1d1dae9128fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db90f781c294bdd2207d037a50a3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c7ac7c3663eccabe648273728e3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a54aafa2cb2f3d830d0158c16f0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d260058c81d6b636a1784458b5010261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f6791dfb1e98a11ba1c575f5ab1ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d117749ef503eec0ecb628603d9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5dca1afc56e3fc7c28e65d4f2fde764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ae599bb06f08199e1b4f342f3cb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a03fee64fe5031247b292b31a10da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de126e2cfcb348dbad5a56bf3e5c68867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5685982ed8a2df6f18c1afd3ca16d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4fe76f78634680f6a1efa99704f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f9ae621d0b710773be4e95df231070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3393ddefb01c7ffe6b854b9306f816371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669786db119b7dd4c07175a6a2d4dc4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d19d47ab0f683ad80ba081d5fb90173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd0cabccd838768a43146dfdd90baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d881f9709b480ac6b3fd49ad5575ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8d10e610d92db2565c06cf30ef6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b59bcabff175944802f40343b0e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5109feb25ee975a1deb3bf3705628c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a677496ffaa752fe7a47e0ad82ac3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b44eb66410411c343abdea69916d8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243866d74caa3e8eb06ccf2ffa1756081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d7b2e71eb9516fd50e5788e9a8b5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e590b3ef78da2a3b2c76026602953d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93db84149e179be4041c2961371a9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a02b776600c53aab7e57856232f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fdab3f627a009d8a09656d9c61e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98949d26e8956d6afe3fd97e09485787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622212cb24ed6e32ca8be9c6458210a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91dacb2202af9cc9341bd2fcb083ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13201e818ff4b8711df8b6fee9dc9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38fe9211c46680f0d324887d81e41f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833247cda957d43cc771e113f352c98c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03829767f933192b1bdb9e20d791ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474982a8b2aff888851f2b6802746cec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b403b7caca4b25e18b724dbb4aef0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d9aadd61a9ed78243be1359f9e4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c408d5239c5aa510d64d0c1ebdef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379d3ccf41fb71bf69fdaf64bc3a9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90ddb31d8832868319f2f5cfdf74299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616470ca8bfa4355084c36ff23551a84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b011d60e66a7f7e836680d2d8597101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600131b6b4c55076d76c1ad911b26aa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec91440c378c694e8383bcc14f49b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81227f1ea22698a356ecd52413fce9fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f569884295d4d97a3788a0126e9e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d619cc9f475212380587f8d1fc619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e3054bacbce2e47369a86515dba29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a078631003e4aff246afeb0f424708f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db5ef65e35b6bd3ed9c2e0ae9b165109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa9f2b7dd6d3e4dad1449d45d77c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc6a8ea5be268ca0b23cd3c804124111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220678908c3f303f255819539153d5a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123a4175a32b9fb6deebcd176180b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0d74ee5ec1cdb4e51a617d28b5a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effae7b2c6144a0b2ec42458a114805115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2c62a05fc7640ce5354358cff3af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e67440e9b5fa0434f95775d4531eff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72656e622d8b9dc776b10690096a970118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9243c6ae5c08f9aedd085ac27593c34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be46fd60da240b8e26a33c706b5e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def9c0b4ec91e4d0b7f87d35d0c0a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e6bab1014eb1c1628b8db69d68bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f4266d71808d1301ed0ae704fe97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e1c0e32c52f973237a3876843164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0e7ba39f2bdaf41acd4f35611ac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c15475545096d68194f43382dcb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9b8fc9b14bb9757b99f3d3dce727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6287b137f5d1883dcc67ec70a40768128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b2da925f754ab3370f99c0cf0dd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f836c4ab2daeb8aa587c16be46cd196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d6bd4ae5030dbae8c19445a2e485131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8a88aae159c8fe17ee75546487b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76239264de6240e8282276206d0bd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876871e19f98b581fa00450ba5633b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a7e68a129c5ee6736df5fae4147e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e07fe41b45b1d9765d16313a29d15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515f6bce383fcfe8342bea0b764276137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca97a4ccfa81facab5dc089321d52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356216bcb5b0353bc25b1a73ccf282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2e4214a92d8142ad49484cd43d54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e44fe3ee4f1e847ff3eb2a5336a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a695187b3bf06d1a3732fdd55afec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e237f12e6a2b039ebf505021957063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753e74f575505149f167cb5c9de011144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7967765b7ff5c67182bf5da2f592e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a99ec2334eb2f15c8f237e738cb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3941730733b17ce5389c6e154ece6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da325fe3b9cf6db259e13d1377b57262148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daace5dc6ec704b8020ca7cf4395799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce38668ff36ea67f5eb13ebe6554b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a3df4b29980ecc247392607223556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097fd30dd761222f06f261a81fa53f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab6d348277e2fec648011145eea01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d60e8cdabe7efca99047a40bb8e48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c70e343803a36740331432344542a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5e787bb11a26f97ee3982209053d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f523b25dbb9f3763991fa433e01a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154740531bf192ed308b92878ca91f6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8b673316a6e1517c9d06cd147f515159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0fb71939acb6945610bb37277a80b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb1de1ea8675836c57f99dbc547f30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4f083f523e6bcba9596371bb726b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd8d02ac8edc9860af354a386f39d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f1861476913040c0c4d5b2583f5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67356c639b49826f089a53fa3bfe82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1cb0666fbb7d455a688b0a999b49e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285837948da934112d9ac4c9a458410167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb4321a20a7b003b1a4c9db8777ec7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ad719e9f1a2246cf21c60821d2b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69981fdcb9de2dce1cb93b1c13fd34f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb543c43ff8ffc9681f28ce03c20da4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea8a36c72f87d25ecac4b8572c313172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8ffd6fc5ca6e3d32a2901cdbab4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ba6d84b71abea76d4c56fed44917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f1655d4a811ac94227b40bd48b4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa210bacbce4fb9bac4473115a67a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c6b15f774128261478d8c2172bde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03afaf3ef2548137acdcc0423f305178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852877fa158d6bd3fa3f80691eeb719c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ded57c1779a646d3c631b7946290180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>