--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223551c6d4a588d20bea05cd6a000321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5ea13cc8b1187caf4631971d101d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e557d2ccc05ff33e2e61b0f10ef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ec5197e1478e037dcd99c59522024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932f0137fc4f1e1500ae6122bb6d4405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796ccae455d5fce6b58ed8beb7cfcc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd78d491c11dd6f642a92800884a827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685736ad6e4adcc0826711529ad43778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d516a18b8a63966287cbee5dc53019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e825048594bc98251d67db876ca2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8bdb0088fd0d8ccdf0188a4bc4a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393f17bf2e1da3d75e353d90bc630712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba53a55d1862ac557ce66beced7d8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d310a41bfc18ae217ba5ea14be294614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2880ec3155c485721f8f0ba5a8295615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f96b2c5a425c456ccb657c8babcab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a8787dd7468e2646f19d6012caf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d69bce272f5a1a1050c04ccc4371f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d75a6e60601100852089813cef40019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ae1aa2956a72b0c1358190d32da220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b8dadeb054b772bff786e057c5f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb384ed157308e9b6b653c7c9ab56822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d63a204308d4e3d6cd8ac14d70ac623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358fd3c4be3f6a6d680e7c8d9479b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05913252ad83b8ae15ed8e6a615a8f4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28f5171f8176d82a6fa2d0c8d7004426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea29ee20d9f45045cdd410ba36d4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be72b04eed980589f86a8c1149c9b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d82a30e496cb05959348e768389029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8815b5962a4c02cbcffe1282e0b3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181526d805c58161799942b0156c379131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56a6341bfe10447c12cd9455944ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b3a735b3605a83ac546909196b85033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57b220e8202d769e68c34de4def2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa2b51ecee1577491b5d20f3177c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa446fae157bfcf3e12039a303b6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13b825e1dfed779418e174af40ca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9b646346ef703875190e2678f26438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1ca4db72f8ee553b267ea746cebb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a783f658e57e79d39fccc2987b44a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988426c550506da95157be477c64c8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e66b060786aaf68d2c757b45317dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eafeb9b192f5a7fa198fda53ceb6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc43b3e0d7a642e7cfd7172004cd8ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063cd18a13e9a98f502753a426186945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a871306f352f9b55c95ca258736d3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c4d135f801cd2b9b4c35e8f3739f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521a2eccf66d3b5bcdbc1a23c0801648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96af0d7d1e1dc48345e69a73a4d08849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f54cbfe8fa3981ab3d2dab35e5c19d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49455c8c8b5b37bb41eb1e075dd96951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfab974a079ca662f08702b197f17252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af305021e6e2e2b9ef3c84b17aa2bfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c434926fc70b6b11e63706ec25207754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08e46f66309e042ca1e0aa3972fe6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e76494dd741cd26afb26367f3b344f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2a2f0d923baaa575913af3ac515e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9415a677c109ff6c61b0e5a70ce6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8036bf4948f652df09800634461d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a23ffd715f9ee0d7d1c789e1e9e6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722e129cb0960552e42173bb55476061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac5a8f38bdcdb247d644ac3cc8fac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347d6027004e0efa0669c6a71bfc7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08729740e468db1922b903dd0d907bc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81d432591e30c29a3b5ba3f71dab565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d998da13ada0550b72660a4ead89366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1baf651630950825d74e174e7fa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8646650f435be020b1fc27b7cda9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092400f802ec71941358381586617369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effade4dd3b36dcbcb4ee0a345eba33c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b040f95d9d10688872b8725d05d9f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccc5e2757b21b01b70b58759b6043072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d457746fd7af0a7fda74803215d5d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe105cdbd30deb4379a6cf6973855274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89808cf5435b34af2d6f734fa34885275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943bd029a173d2856a317618bcd27e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a7ae70507852acf5f366b69fe6a3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b45b1f5864c757913076bc0f0efbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c6c9ad5c3acf23e2f3fdc4b423da779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb35093fc031ce53f2aefdadf0d3b6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e42ecf19592e979f914ae118b14481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7dbebc8b8dbb1a9391eb19f52c1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad8cba7926c780d46bf5e437f890e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72e8692b6e1df23887851b6a3e69c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea578fd257be67c29143abb08cfae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec733b4457b73a70a5391ebbc35a71086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57221f391dbbe4d105a429ae8004487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd41ac087b5e29725a5c4c8b2d61d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0f0764fbcf3fb07e205e8bac878189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2052d59898762a50923d9c8d465090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc4a485ff7b06055bfe57d3f7294191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108ef397f12a33019e7fe6a1a6e7b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1328d58a72c46af9afe396091a73f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253a99d855c9e5277717755b472041f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa727260f70ec5554f842bda87d91d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231976f1daa4484aac92524fe76447596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212124ebf50d323f50d11dd78c595c8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299aff170c0ea85df7a0e2cd919e0c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb290ac7d93510446806965ec4bad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff276ed4cba3f28f845b467e7de1721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0c9e29d1ed4a4d8af8c7d6427ae7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e6d5636f140eaac73b82b5f63f3a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa75e33bb882fbb3e537b846d9282d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057aad8ecb679d30ca2ce1135c58c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74badbb94e156715f174242a2e0623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31539aa3bc3af7e739bc1f1836c310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70bc60d1dbf1642c8ac6e7d66c1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c70de4664bfd17cf889057965a444108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65403da56563ea8f06029f0ba78c50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe122b4b677a3dcd5222f712a365a9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8e75866dca7cc82843c4d8379859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cec70cf9b20a55cf9c4342a6108da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d349875c230af0f8f672d36545d7eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc59fc23283d8679a32deb6b3e8a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d4d0fca2c83de53f8ee8abd76f70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605377822f55b41c6ff80bb9af59c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72dca0f6b58ed3b60b4152daa1ec03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc87a44147a69bf3c41f98619c522118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0fa3506662acb2f3d16d5e496b3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee495ab134711ef24a272cabcf3f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5aede47700c56d2ced9fffbac650c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d61df963857ba60de6c3230ce5c827122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d2300c5b34d2ef7ad2101d392e92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8763c65df2297d3e92c92d8238ccf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9585ca767b751aca512bee939b8ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f5882dda7ed7c5e58387698ead84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4cb1adb23574e85469c816d84c46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf6afb14e5139e8ccc56de56753a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f35bced650cf7c4b17c38648d0851129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3860ff694bac6c13d836cf4209e711f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc2dfd61d1d4a9f50d0d5ce50739e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924464e33179910ab1f89f047f7e43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6edd159d9b1cea93386c300947c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a8950bd96ebc8a91e9cdd239a48a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a633cb2c67f55d5f51cef20364812135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b04c43d570eeabe147f0494e2d8d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74954c76960c5c6598351db9335c714137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e254d2757d948d663e425e7571176138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ca565d1b207653de35aacd75ff46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638eceb3575c69f9ed5e3bf6d4f91c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715b930ebed8fc29cba6c8809760736141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0991a8a3e842be418739869638c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930594bd352470819d7f29b3e6dbc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d002c43e558f64e88e38b4a99426a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4617fe52914acf8a8c2d65882eac2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4443485ada1d2a4e2aea9ea9b74f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7aecaf0c093570d385bfea430727d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a10c8df65982c777bb0330f15d4cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ba2c48ea3ee10470f13004992da2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e24bd4ec703fe9d92cca8696c0f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b127ae00a2a77a72c3aa2260ef179ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde358fe93e57e6f414487622e610bc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe108c7e6c532f21d97813825422c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca49b7aaf62ce077870a2544bf2e49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754a9cb12d55a168d3d7d60dec8f0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca402a0f5aec2b35ddecf13c6fa2fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0ccd999534d221985c6537dc7b08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f48fe8018a3f7d586e5dffb5ae2e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc234b2e40a1f0de411eb666c258a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4291c836c14882019cb9c21def294e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d6a8134df21ccc59a253237da6e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8817b7020b5831de335a9e0582b848162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c09ddde71f48748afe7ce9ced15f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36402de0530906a9755b8928a78799ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7860e4b531a179809d12b6d8a19b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd6590d061f09cdbb8baae5fca3e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4559a1c3341bcc89215b78f453155a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019818ae88db98137bb69a0362818ef1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be54a4aafcc00fd5fe54808a2d1aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb5ea81317df5649aa4e82ea22e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9982ca709100a1ae06ba53b79c372171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c16bb6cd3d357cffe38c678b57b84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa24dc9f14b26ab78cf9d2760a6610173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc90808227d7d93bbc158c5a09f700174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8fc81f711996ff8094c6c3fc65ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce14aa25345bbed02252983643df1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26693fe5ec2001e24566a4105fbf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174806d38404fabe80f713fc1b1e2b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333122ed4605f7432d13631f2733fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052fbb130dbee528cc900c6fc238353180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b986d589579029ea0770bd1f8fb0a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bba3399608c3b9ce94b969f3c0c662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230dfaeea3e63d65cdb7d5a58c8f203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895377af38c825400d0af8f88cfef0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217544f67109b93d36aa5bac830f2a4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6914cc5654e01e677e6873fd90b4f9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb96f544f372c39e649918be30e007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38d0c2cf99904598287055cfe8cfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29e8980198c1a193cfbd9bd412ea4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165604503aa0e116f2fa563024ad49de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489090451d38342712ad07ee1f7a8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393512608d9428eb5cf0c1d857795e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c38f24c1aafdeaa2774314428e3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbabebcd9e640a2db75c0f1ff20f9f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898dfa369214c5be9c3c916780f8a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7babcb7ce950b0282c3e1eaf6b1b3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f5b5683fd72d484d88a50a55042a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb6814ef0b907b1bca31e69ee9251a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b293f058023fd1de2b0689630a8d5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31691e3d7c0a2f7e3d6a11d5f0c8f8e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fd1381990dce777968e8dbb7de2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b818648f4a501a4faea18666450ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233414e4d418adecdd587f8df0ce2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712f281b87a8ae67a3578e78905f7fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280048707ca7b0bfbf97ce4a6ef6208525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc697bdfd2a42217f159665595663f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c90a8049a14327c29435babe8190d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4e4453e854a51a0424bae268b3bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d81fe82464f47aef782efddde3e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138dc57c09f91a71e43a6318f52ee3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb711cca49ce4d5c2ba4082d9508631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b444f3517d164c6845ae2c224519f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b40caa92c32847f3282bf82fcc05b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff223c625373ff23642f6e89075af7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8195eaa65d86916c3c4dc3bac0cc3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a144ede4c20ec32a8214178afa40736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22521159df87d6e7bbaba6b39d874e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c591a1fcbc75aa64416207ed7dbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170a09c44c6601b2c76d34882cd1abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ff457f2d7320e9b5e3b1dd02b896340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9d44ec2e531bad19443732cfb52141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0b1b7a2a6be417678a13affec14742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae552d5402fd619b7bea4cc31180543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942799292d1db65e1d7523f6d8e2349844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a714282a0ccd4d287af7ee4b3816be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ae561be422ccad2b7051dbc05ff546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd301a3a45802476034b150ae1fbeff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd28540b51449db26cc9294f3a3fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e509f6ece785b8ee09015e5af7f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28c2eaf93c320765f3255d3be6e32350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3b0d1922ea7994e1986eb84c987551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e323164b41037c09fd890c4afa5b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd2477d51134e28d8676daf1761b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2a7c470939538daa6920b467197354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a4179b972cb959ad0feadcfef018555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356e71e372f466a9359c34e7e8334656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502188b1f9059dc033df8cfd9e0d33f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d8ec49256d8e5e3b7b6437d1ba9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe35f3b519f26003e877a9fa01cde759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c137277383a0832dd00ae4c3a11560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36be6326d662461de31590786f918061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ae1f4356e7d6b27740505906bd4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05e5832dde04f7c4bced12ad59dce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711ba6fb02698436a67e391254b26364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d05553ef690cf3f7456e238b8a050765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908f63f5f1ed7e08fde78397a63aab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f958146d4bf0de8cfec8cb2cf68d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df94ca4649116d09800d86b5a67bf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bb0679b7e9e56052a1bd861671af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d32eb5b245ce59f6f694dbd4005e9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d43b2ab3081e769095a2987e215471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba143f5fc61c95b68611b784d08462272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540152f1a5c43d774dc0de70fa0590de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0320f22b543b8c494d61845d8527374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50c88f7dfef17443ab9be2b87765b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716fd82e7e60372937d496006b65a6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a55b1e5e8d58df3d26c1ff97d81277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e12e6ade4ae53acb6cdcfdacc8db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2d50908da3e94bfb7a4dcea2cdb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc3d0c9a8e2441525e88a6d85e9bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38482b169a61491c276fd4a1f8d2a5e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a72e16834028b16205ca73094f0f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38818ac2cb3a3f44747733d6c90dabb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c475e646512c5165c6476c664656ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df86cfc2290249d0e3de5c0acaba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7ecd11b67dac04c305b11708f3e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c065b92b08da7ec9334f41dedffa6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cf360c6892602da24b116ae514e4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715031d2a1851183ffb5368bb4bd5d2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f0eb4efaba32f48c7b0cdd5530cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df899c8f836c9361c60124ced9f8e0e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473fb7948a74d5d711dd62d1b350f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a11bf72cc005295502665f36b0e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94f282a557de00934ff8c038962fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62e07cebf4e76cf1cdb34d7183cdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93ab21196cf58879fa0d589127a1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf23e9f3e1643a3a6cb6e5e892284ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a989df7563f8cb0ed8c949936f4a7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7dda5c6efd5cf08716165a15d933999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a428cdce565e8a6b557002886bac8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1939d635df32d59fccaa90a3cfef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ae175046f124d0894ac2e09791e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1bbe230e9cd735b64be5252f3c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b291708eaee378922ea9247b383e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec8691d5d036fd2e3a2a3b03223ac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf555ec5c4c0fa3b3ac703791af40e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725124de14941fe01b26f47aa6fbb8bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eecb64dc208a62081eaf0ed36a3741108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5342fbaebf4fab6460fc31e0903d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e43b5697245c7d6d97026daed5bb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6bc45fc8abfb9cea59d48e6d6cb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee149f05dc4d29493028128c2dde0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2736e97d0a4f53d9ab1a79d66b1191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fb5ce6f170b482cf1842d1ad0302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788042d2d2c9b824b5d0fc687881e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77181037a0e6b66611b342e5c246269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30de2a30d5cd225d7f8bb1f076a7ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabfa20e4368cb4f0c1599ddbf72e4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe544d0d594d78046e7624cf3fcfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074e8243af2e5a4e8f42e4d5940f37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf38b03df3da7caa6e8dcf995ad0c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9d42ce6996e487774328833ece1ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31048bf469c522f276cb5b99f1b7af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e26f6febc05da53c6f195e03c3ec2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d36922fd5e6d7aa86b3405dad9be3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742bfcb5c41e5209fa356d00ca0cb21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc59d5b0a65d5553121b60a4e0697127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24beaae2ab7558f45b9af1ced9dcc03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb3e22d52815060eee9e561d6b849129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c123c0aa385e58d2ef2a825a098eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f97db11d7d73047df6599c3053bea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a3648bc9fe74f97d6f7712c7873da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619c2b5efa4526aab13a5780349c7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d00125a3fcb556dd4d4579434268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd49c5b1e6da8535d63c35d374a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c860b8c5639bd34edfd35d043d76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be556726ac52bfcde3afbe02dda83d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a5c78cfe10b424a80c64775fbc57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08c664f7b4eacef332acc488fe07b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f66cba74c33e4da5f6028dfa8f743140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb10a77f8905e83d97eed0acd1c76a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97bb1215211787964f80fdc8086d26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79fb708830a826ef95f5902ef5582143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3aa8ca054653ad13bd2befd137542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750958ee3caf43f27384f5c0111b51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1f81feff382c31ecab66b2971d08e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713eac073ad2d121795a7cf4c55b64e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c103610461c794e62bd760c146367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b42e259acf30773a188690fad0cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb4af1d5f59370ed722b704153beef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53940f8b48bee0fb9ec587518b93fb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ecb0d06d987a0ca5df9aba6ef2811152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7bbc71a7626e29aa02fe7c66fe4e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b6955c349ae7f259c45d2bd687ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa7626beed3a389e26b74b5948d81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c52d7ad16b4c6c84d082d6a9dfa95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba61ad829ab98feeae9e8353140a89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e48a359099a8b2163b68b377575d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ac41f386484eb906825ee79d4047159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d0aaeee95bc7f9388e3937936c9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df685fe19f46bf1d6607f5372530fac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d55e9f01bc27dce96b1e2f29852026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd02fd00aff1e7709b766687da2289163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37401387cead86423a43bc91fafdda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8cdeb94415431659f7aea83859084165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a8859b0af64c0eb673aeff5d2739f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b53b4eec83d5cde7102f55147e6e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce024b1ffbc9ecbc190f291afdcfad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace52cb701252a6957a48b004400a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7de6a584c8c74982640258c7c924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f07f566181f976ad21194ab586fab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f0a4063ab982f7ae4ae9c8dc1d1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f83d8e2fe52254bc8aaf45493cd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa4c546238bedf84a7e8b346e4896174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>