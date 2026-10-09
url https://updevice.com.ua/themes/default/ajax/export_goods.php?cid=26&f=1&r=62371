--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97602163dd8f074fd7b48b77d9d15601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17126745675980548a49988516757dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236aed27077f1c84418f1ec21eaee9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb814ec36003e8793b0ee96a1b3c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588aacaf6eb88d34756400e2f38c5a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f1a50df47d75faf45938bf88faa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec344107e024e6153ad4b932bae7b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085fb38b39167fd120e70e087aee458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf930bde9d3fb4127d858472f6d1b2d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918395d7cc1ec263442560065d4cb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddfd96f55b1c7918db46f9948cde811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a15a40991a5d1c6d88847115252b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f1c0e7d7418cb63f01aef2cd6c4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f8dbbf1eae8661e9b30dbd1b2e96214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5d9ae3f762197b32c4bbcbb0c60d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48158e3b55eebd24bbc52847c980f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826cfeb418135fd191220151659fed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7309eb296a6a666f4901ec822c238918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fc8a556fc214fb6625ba4e946f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571322baff7a8a35041a6f9848852020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0c6b62181ae43eb3dcb83f79b13f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a453e466c52f597552c02bb88a67722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33d73ce8ac002eba523e9ca854a7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de71025d1ea76c146908b4ae3c62124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e482065a12b74eac601b2b242b3acb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eef6e12d7b0eee0b99439cefffc82026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e3ebfdf5715431bc7dc312886b8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9411ba2e41498b031fc9dc7f5179328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a673cef8e551a8bf1682dad4eda70fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a889d2002b75335f38f4e856581e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc8e10abf30b6fa69fe591440e10d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72994a0893c2482e3ab3b4e2ccf4685e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1c3aa0dc6259a3af2701022f9c6ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4497b78d826d3fc783d1fbf8c1f7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637854b6ae9c94855d7bd26f8c6b506c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1b11c2a06ccd765b6e08010db5f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef78483eedcc624a9b38c2f946ff87b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e41a472801dcd0715301edccf13638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d679de3467737152ef18163d9e7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f750dd0c06eb07c0ac2e2bc6b85c0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde6c9f8965dcd65ac09f33f47bd92c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb650663b4800751348d3329e448342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3196bf687b1ffeeccd5a63994fb5d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59289c630eb3d3f4e9f829c4e9fbd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415eed52babf690f7521e63b50c412245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc8c2dc972adb543ccd4cfae9fdb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6cb42311573f438350df59d71a5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e28fe65872d79675661a4f238a881e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7771ec62ce18b1335f70d1fcbdcc2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fff2acb8f45a519a14624d94d2fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c3a34d1f0f6c5b83c314bb4526bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ed8ac56dcb2ba639eebdf0205f2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448578ca7618fb50fa2e08442d0f05f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a75fa992d35df0a5d1890246db6f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2dbe520df4ebc29c4aca22a642a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae011800b3aec0b62f2ab978fb4054d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842129257381adca09284e5361e9e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fd2cc921538dca0056b5ca3a5a7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6e6cf2fcd0ffa798621912a69539f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594674761453ad6f95f7ecc3eec81660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9a42005544e8d9eb3e4b166316c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f6684c88a2b680865cd37bebb78962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cc450424bcf4d2fc811e44d286e1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10b3a660e01bf13bd240b9548cac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2146a650c5b1c8a27047248f5c5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684e5e776e56200787778d4e8f1a6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f025ca25a0aece22a16f5f2f66bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983700c600774b060a96d428f8ef8e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720893df5c17f1b2ddd35bfca2e6e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0173a5fd7939c8235ef967d329cf13a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517066a6970872c188d281e4a9c5fafa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d0ef2cb63c82491562e205c84c7aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09cd05d59d5271e74212c38ca5d7d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda12396451de51a34af4c9337f3e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e555c26ff50d0f044f9e96e19db5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8122a3a277bd6a3bf2686c45486e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce2e696216f49808563a7449c667c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ddfa1c0f00c0e8dbcd8e04a31702678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08eaace6ad3142283be5db32915d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3e6703ec0971c7f6cd2331d2f745580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d42c8ece1604126d6628cdf16f12881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9e7a07af497db19d6f5ccb37aaf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa5b2ea72d513aa56e6def633b43583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a705886d8b715fd992a71307be4c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56604976e013b7d65a358c220dc563985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6f709d2d58747ec05a6205edb871086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4ccb3396fec9875f6f78164d544b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5edf424818efc8e77de96cb836f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aeb961554d4917717a470b1702e3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293139db264581b8d46abda6dd6582790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6373e04ea475958b4858e28b9354b3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097c5aa23bd96f5f543d88a3eb400592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ddebbcecb20c17d2637ae495ee1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074285dde8fcfe27592803b7949966594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffc4875c023a752259f48ffd4a83995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637efbf981a558932a5cb5ae568fc4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a8b6cb36feed28b0044c44e5cf1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c410d9e10e2be6beda9333d0c7c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da587d4f2ce9da357b84e5112dcca899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c661c7f53c712a6ace7352fbea55e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e06c390214c75202fac77c234f65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfdbabc647032ecc65148878155090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac5f04783b5864a587a34b59e4f2d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae7f9f3bb292f864fd502e14cffb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b17381bb57eeb8888995d42a9ffe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3d0417b887845823dcdecc5250963106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf297728e62cf35f6a49f3d2756e0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb3696fc52f4ae8281eb2ee545f8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fcbb029700750c099c132edab9a64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079dfea62f9fccfcf78520964f424e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725840dbeba3bc43701913b165baf369111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbfb4771dedf5e4a4fe6f3069647e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092969ad0af64cc151c57b284b600f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96182aa734e8a2fe33fc2eda3df313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b3ff0ee0722e1b9c253e98ac89fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c95fa68522297b84488783204862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe529144b1895ac686d1a0c0489f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f81fddb17b218a5c93d07d232005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3b5d313372417d463c4c72b097dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7291103e9f0a91fa523d8361c269120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d7e013e6399c396100c0a8563c8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6cf689420694288567df0569f3ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7c0ddad01e848de11c9164e57881123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0e58989a81babfc58da72796024a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904946b64e2d7688bb024e53bc4944125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d9bb090d4f2aaf8a5e4018afecfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1eb41f067330c41fb597d1f89bc59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a9a1db4c084c53d92443edd7403b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff4a3309bf3be803c714ea2c0f5f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6421934b5029fd9506a8931b6b6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1644d46c1655aee45ac1cd0160ee3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f136a0211f1cc81fc8f27204ff092132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb989790a22d53856ce8623446faa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0c163a9d0ab96d26553a26b3f010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674686732f94f43bbf4becf04d80de0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f6b59cad584dd8e5a9c3d3ef7940136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e9bbabf13e45907b273267f063dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e68d549c98c41980a96dc238f7e34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe3b157a86527d4726e0a6844deee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc333eee28a7a82bbfa7ba3ba9774588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925deb905999a3ca2e2a7786e965e250141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7d78533532eaacb104916271ab87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6dc151870cdc293ac54995e070a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44386991367820e950e82c5fe82f8d7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236e7a068cdd7e0f89d3b6c9e2f30e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f215ebd4f96094f31fc534c93d28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449608cff95c0b59bbac017e9583309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c69f1e3bd7869f1f46070be03b8ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c1786ed969eff0e2d55c6a6c495cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870f9a568773c0e4db1f645ec25ed6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4951c4a30a16a353a83d14ae21cc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6ca707d25869455d4e0473a47a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f85fd276b6889d726be38d4d55fa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8afe9213ed2d0abc997f1bdadf3fcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b01fa5e1f2d8a1ee4443aa0661ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6964b7a13a4230f7b05e9b35b3030b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc364cd04a3abe05aaf46bfd3ffcf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63858cf76f96cd193e7cb9d953c138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd53ccfa11aef260af13fa5c4cf0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04764f822b7d0a5c632900deecc5de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369dfe0ae5fde59a58fd0caf3296f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c80b86581326ef462e373c8f9e93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c5607208f0e0db92a307e7dce92d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1398456786b8dc8da667120fbc05c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb56110ea83d533ac22d47acaa87ec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc739544cca9c4164dc02ae50e74beb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e714afa4772e3969821efe171d8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8b21c22caae3d86c144935dc766cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e15cfb8b234f5a18c8985befa1103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d0c4b7bb73695f02aef456d76dc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ae819c33487648e59bdc2c78555d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9daa82ef7283e7b46a1a66d6bbee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732f017f8b54399395ed64e9b11883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075faa8d95f3733883a3005d5bb181c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56c06047dc79406ec0810d68bb936c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4a805fe16bf4fb1be3d48f0e694c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d915911b7ffeaa963785a29fe897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b4a5ecdd239eff5baa1eb90cae5b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477947e988ab921136a0cf12ea8455c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb6d02ed8c4a384cf504631b4f3094180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee106f7eed72ff23125dec778596c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2cff889e6a79afdac32473cd13a0182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce6ac0ef93d8570af7674986e6e4d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b07eb6ee794985aacfa2207c782202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3f7c7f2cd7aa58fea5f9894471d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e1fd6c08c43b58599e96797e44344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176c262ac4c43338459402975d0b175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80f35401cb211b7f500dd88dc6174f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8342813166d9497e1a30ade7240dd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253299ebafe8d38ea4c54276b505f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1736834cf9642cddee5ab18f33ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a89d5599b583b3e8d8e829493e2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306275fa16d9879aa75795a9b6e20d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8645df21833e18325120e68f577b5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bece6799a3480b4c4a50b3d9bc8dc8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0dbacbcc464c0298c6f69326904d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c3cf21e92893e7d9d88603773964715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a548e354c0b1e828e142c6075bf83116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c69a0e7eab539522aa8162f7e5ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa34eb3e4b2027034ce41d0af9a9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95a8c5a4a1b3159e9d1192007b19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274abe262d57ea2cbeaeb94e2969e8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc4cc3b2757b8203fb5733b2d4b0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d128d422ad325e3d9f55dcc022bf6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c404666cb84e26e5cca46595f453aba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc76a193e05ad6778f74657e0269f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a05fea73ff84191497b7fbb47935525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604438eb3125ac37cf029dd658b29de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d9e189ce417b4fc7339fc4803b19127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54091c0f15aec3d08a6ed6994f154fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed01d0aa1ee6c1560b1d38f84e3552129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0ea9b51a129544d6f7530c644bf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fa123aa50dcc9311dd8140c5c81531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf36d9521d4faeb42bb3a5b1b21ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0579ccdb48108bafca4857b4d5926be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f005f23ef1a5fc64dfe9c4dcf7aa6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf7e8e349c7e39e27203bd20ad74b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c06a6c17bcd89556bcef9f4b3124836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976b25b1808c65141dcfcf68645df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169a659905f752649d9cb15d15d1f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae57bfb894f1ab0b1f44383cb8f41e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c16a209a83c42944a62bddbea6cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa7543192edd3f4292eeccdc15df1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e99f3852560d9be9b0bacb7bc43942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13087dfcf30ac2660bff7af01a3354c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae7c412a0f241904ec405359eaa1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad6d24e944d85b6aa1d45e131b84b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e50a5f7808b1ee9bec6853e66c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b8dfe0c6ec7004e03ca3658a6b8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d6ce6c77dfac8f7b9878db0910a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527f72c8c5e68fec83e249fb3d9f6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d33b8c3b2d4930285259987069c6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a417e3b012f7a0ffd6d0ec148e0028d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24731c1d965473e6ffcb5996e7ae352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb83e85fa45423ffca00ba8027210d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184d7f3653f57d14b627630159672654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d8dd2a003bf643b2d270a6b5f2f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669847c09db613dd9871e8410628a5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492767b7490636684e49b895f46518e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818aaf5a254c539fdb96c9f37fc64c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa8c6707a8508444b6ea67dfb78ba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf9ba88f03bc9201162b13fa4f24860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6dd84310c6688486fba418367a39c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1937d1cc605b17f703c11ada906162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c8531c1cad9d9b50ecc63dcdb11863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c522a1d725eb1f27e3211ccac5e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7587bd57050f8c7355d82a9f96af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930d1f83547ac71a5216a25b89857266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb08bb25f68ed6324d35c547b6df667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3767d874f2c60a23b2df14ce203e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e68f22156dfdc447c29a2e2546b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818876903e82d4bf0474c41f7964086770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7321e1d9671e0e0bc7675d690de35171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e2241cc2a5ba6ee1763713d829ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6c815f01b545efa9c36632a9ad8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa34efbafafe3a84ed03e3620f77274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da37339f1336aa83ae3f1afdfd0a3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4f301b870c85c0a5930ca9b17ab7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac2c65282440fb3bf23c29557d2b8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00048c5e199dd9a48740b6553d35e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead34c81ae8b36e00369394a73b5371079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c491ce26a8aacae51a52fa68a24d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ec7f17733692ff11f5f7e9c5306881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370759ab7a034461589ebcdd9648f1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8920813510543058387368a429a2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e36917db3f687e7addd6da35981c1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874738635c8260db7119cf5b4f540ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da48a721cd8f8d759dfb25cfe004a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b8a7109421d14968ce2633b2e663a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129654a682afce9c3b98f25f6c989c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b807f73ee8b74a0ecb082d4daa8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a3c59c16d618e2a05c3f12b90286c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd384dfad6ddb62e39c9daed15f235491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a0d7eae6aa98397b7d995945604192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b3c71ff987e9f7d569630432921093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260965281464f372b5b5ca07338aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd6c61de0a55acb9ec717fdacb5d7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142fe693a111d33ab63b00042e4d9eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d79f25cc58fb75b658558f495d0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a76cc8dba7b40d9866acbbb7f63c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a6f55f6aca642862bcc2fc1dbac9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c265887181ce906a6cf40d395b2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184e01465f831d2212fbb90210d4f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50ca1b69ea7d7db684f30f10a9063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321c66b3b81b0b0f1b8080a1a22f9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889cd7fdd0d4a03e8c02cc363cc9dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68312c2dcb14532e87bac4646c413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e26c291ef967af7ba2d666e6f2986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f257506a47969c96a1b77b61f29c66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9dfa7f24148df1bfc5c9dbda3ef8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d803ec21e9b7d8866bda912e687641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bfc7730082b4f3cc4b02989cecfa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216c30875d44e5ef5780a88649e8e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a78479f5a7f120c1536439c153c8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026b72d17e4f322dd0802628a2a19e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f84bf7450339da97b3fcdd56d6d750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21f742d2a22ab53b30f31c893e7a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d4149aebf44cb7aae453c4c091a8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74bcadc31f0c040e2c5bf4c20aff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e64cf4562a6060d65eefe0e4728ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685af7311f43d914056f5291fba9060119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a22e2c3deeeed68c3eb188bc7be93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d758e3ab69e87a86482d893e8ccc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4509bf887e868ccccb3d7a94d075122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de68534277edddc659d4a272549955d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c90396b0c82fec96406817ee776e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab38d5c1f19af985374df971dfd2e73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e64f768917242fe5c1e4e4a0bcc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa08f1bd10097ab4f6a1d2151eb5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1349b4ad367d12bd51774882ac4a71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a22d852c3298a810946eda3f8276129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35005dbe1fd6d6711ec89559b65abe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527666207adeb4eed638be8fade3ddc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b16c27f47a1f1a3749a90ae99f914132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c49a0b3dc095c24fd630e32d1dbd0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc37e552a683fe4c5e2db25f3cfbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c620a20d3430763c764c01f2d75ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c9c35fa46634e9df95c8b0c6d3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d0947357f755f81c1a608789d62a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43e4153b8602ccb8b03f14fc9a8c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d9e9d6444ca49182b0e42616bcfd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc067d034e3c5627431db02db4a1033140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170e02f22071ac314ddf2c95997f54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3285d8fb8df2c6bcdbdebc166899891142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab20b6c77811bba11d522c3f357b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f29183a3985e029f66ddd8db5e1a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562244cc2c7a3abc9731647a3bb807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372e693f845baee072e5aa9c216db7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b4e85c1b8479db28fc2b32b3894a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d91000a3ec1c7939e45d282effb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9240f5f0756b0dbe6a4f398ea50e86e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0459403f328b74ac7c6b08b1bc29a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d52b7e8d95889f5c2499528e4975151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd55e05c9b0cecc1807f56e00c9ebf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153e17a7791effc2614af45518688d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41c614f1535c7a6bf4a0137eddfa6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199448f864780f6e8ce36b4206b89e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb76587ae87d91e5efdb590d56aec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72567757765eb6e405d1baa6c85bd75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac8152f5524f0df84d14c4cf54d0d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9263cf89b0e01b363db886b7a83230159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b417ecbde2b1560cd4fd96fb21b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e39fcf78b0a28d2595d7e5b516edd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52757cba8175350f873b6d582f9d4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a13dbb54a9fa7ee917b343015ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a251ca3c2f9f240b773c739f479e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7672acc4e39e22a74be9f2a217ae3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072204402a5625c92941548fd85722e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117a2d6bdb5519d29fb6612adebf71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928368cc9bf3ada3092bc9d11e2e56e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab207c905041a4183bcd24e3172277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e685c07a1833486f59994dbc5ed1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5084145a5221c9bc6160aff043ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61c3d91d315dc7ed43213b6884f9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b3d3d23aa69133bd2a2ba34ee11c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bb7ebf57156fd5b2f0ea06d3880f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>