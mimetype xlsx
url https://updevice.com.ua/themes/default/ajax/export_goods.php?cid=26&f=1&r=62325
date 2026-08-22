--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b64bbcb05cd7a9b5c580a0a63476a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5abea68084b2e599e50e591d06c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b295009fd7bb316b7b45de38b4be23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717d95f8023a1bc84558ab6926d3314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb018d5e8728d1282c9b0cd8ed9b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39df3001fc427d198543afe5f57b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe61641e356f040d4239b0fed1255c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8eec107425c7b458f7ee4a2fe03d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c630fae75bca0b30bb146f50b621b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef3a7fac004d56ce69a03da0a236b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a3b2a6074ef37b71b80e2e5582c9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970a33fb7ff7915ab88582ca5c1d2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0cfafd905762efc5504c7ec300c7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d33300468bf791f0dc25f58eae26514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e696e19400911952aee8c9876a40315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6f28646977c033157fba058d8bfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f641d2936590c77b78023901cc1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983bf2669d415e38163f9c9e326e8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9c6ac8180c2870841ba68e5e317819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df182acf51ee3c187fd95601c1bd99bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9065f059866e23e44bd1e5f2f5fde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba18c61d5cc8a8c8626ed656b69ef2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c511b41b52c1c9cc12da742bbdf4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995681268bb0b3b06a83c6e27bb79af324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c517e0074a53de7e822662b8d37a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612add4e09b18fcd0c05b238d98aa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0671c380f7b164a7aaced8080f95227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ed0651cc8f101d837d8a1068c565b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08688250b696e6f20e7e54af0ce5dc1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1dd0cb588aa5f73c754f649c129330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3227a95ecb77429ce420b5a3c18d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15411a789047375ab48d19b2d804d4c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3235737ec2bc46c79fb6cbfcd440d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141136bcbcb94c71e72cddb4380d73ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c4df816e72ddb0e2f1a7a9bf221135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b626e343e0d6f0a340497b50264df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83dba259ce104a155ad824ebcf74537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b7d6acd6d2031b61fe621bbf3f6c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4202a73808b30eab89aa32578654f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9af427cba0604cefe5ba301dd3e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e5bbe9cacea98c811e80b82d69d6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684702f1800ee2f95d4e8ad3009ab9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6486a874eaa2dfe44f4443ffbb490843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c3861f363e17f80d16116f732eb1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4940fbcc91193924249c1ecdcd91bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed258ebf0044478bcd4742434304dfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f0a48551347c1730c0bf8d4e9bc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1dde10ae7b4d69d40a840865ec11148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577d34c39e6c9b69bd4e6b9ff11d0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc06954c912429286b7e9cba2aa89850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6c4e860463a86a08834c2cf2733751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef33974268a09cb4f807f13d277ad852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e528e5c48a40412104d86d3f8047353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb53e60b953ba997b8e44022dc3a6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7872185547b02f01996fe95a9eb7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709910063895fbe69bbe47aa08fbc44556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b841abc5b1c37d33d29e73db57cf4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5bcf37d1daabd233e33c0e90c43158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5db06b086a8e670c76d14d7191ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0e25b76315b248af8b58a59443a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515646bd62f665e8a0e04633c376c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c22eebd84f01c208c7678035dbd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9b5a9c7ed580a22f11463c4ca1fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24f36f20ae9d3be4b2753de65760e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180aeaffa6d826cd0136e0932318f8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2046db5d5e8f3f5c5921d4e88a6db566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad85f1dbfb70a7eb907694b09520567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f8a8f7edbdf5ed9deed77da0d8a3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0617039e5d49ef3281a64e70d7253e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4326169cd6eeb3432bfcb62a3fda470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0de114b72c5b6d89ce42a655f51fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772ef8712d2781d6eb60e8a90501a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae47c6e660f7a152006e702aa8348573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840f7110b233838181914b8d5f9a9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b17d5f43beb4a51a7b7c3e9ced242975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d1d0a31af2e41762f7640e94fe4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0aff2ca0d56329e5c214bba42064d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b5e835f5d3579c71609a8698054078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73682965ade0fcffa156acc7a05c78479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf18e0609b39979b3dd9f02498b0ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f632f50492b57818c176369f42bd6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f1253654181c0e886397d3ad2735282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714359a9f9c073216f9303d555eb971e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a20cd7cdc94534f92b44910630b9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aef1a48d27c9b74a9d48a6614e03985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e699e3a01435e87f699336235b4d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3dd8c24696f4c933b6a7098f81a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee483f73416aacc17310f8df58b464e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb07123865f200a725ba28d29c8a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30f53f93093c0d869f9ef37e338dfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e71c38d67c42ef7fa5636b5637e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c389ce1b1834c89866ab7e591bed892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7608ea375b382688a3b46b68bb93e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b76afdf39eb0e1299d629d22b0ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee38baaa63ad02e1dc362db413681295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4c8bd8fc169e79f292632e3778af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e02b304db25942e50e5fd16e26cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0ac760804878dd6d492b93ee1e3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d9843cab80a6d6ecd227f911c11699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651993c41f9c592c126fbe6ac734615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c969385c0ad9d2fddf47af15966ee68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1ab7a76ff6c10969e63973b95cab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25988e536310c9b48bc25e28d2207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f8bbf35e6658f0cd47f7eba61eebf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c7ac3c1559bc6614c4cf505366ca9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ffa5134bf7447a6e73b191aa4729a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca931d7da40ce62e5db52ca7b5914107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd4e0f5c09e624b720f797eadf222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b339fdd85f5c90cf77c8318bc8524e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614211ec1098b4d351ebec35ef141a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00e2347a09a2b78fe039ce5fbeac0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad047e972699cbb77582ecd7c2d039112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b87ccc90348cf200125eeecd2581113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9d792335c560dcf0d9cd89ab43f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee01cf0757f7e07e2710e5756be03aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fb4d8c1dcff9993da6639a08df6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc875a9891dd04b09ef8ccd80dd366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab868d14417b8055032825914f6043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39274ac6bbcf264194f0a78d738f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc9f16a1f6207a16087344db23705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e625fd9186833fc271b80b1efead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf128058b7e719a2668803ab9d97a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222936cdf5a6837b4f28d39df8a44d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85270010404e2f7e930fe2ae38b06d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a4e43228ecda15cc374967fb98e26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90485f943028a3c93838f92cb72bb47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966968d54ec8bb1780ecfe074bd1be01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c1011a1a8e1354fb3a53715c83b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389aab443db9bd692084fc7a0b29ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817dd906f286c64649fcd83d358f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3006bde6fbdbefbd3597d6622f1dbbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb97a2d6cc7f16ced870fb3669cdb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2daa075a54cd545b3ffbfa00946037133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff79b532837a6cc403f0a976bf06d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470fcac040413488afc2165afd7cf44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b04401cedd01dcad6428b9a507465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7f13cc7c70ed3cb95cc72f5efe34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e564650bd88234bf5c09ac0d0f02a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737eca663a9b85a41899e3503e5719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528db3e96a10f1441594e79e09a3d73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812db662a519c0f548591e3e1b30836141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f76bc7168dc4217a0c7bb8538c4c65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9eb6c88d06eb38d9896719731feb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9ec58d507b8859c9387f4abffba0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d4e35c85d3b307934179f28714408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f5de72cb558ae57f8a2ae9180dd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3855e70b2304466f7191b18872f145f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597812b73110fa53b6546db8a6a3451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6d953f19a87d60e51c176cfb4550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1576b1fcaeced739f664e27c2ac7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb80d5a55af9aebc192b8effa10e1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ef6e60d8b5efa1cc0fc2b0b5aba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313276fe4b08a1bbb61bc76c2ca8de3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca228269799494407985b435ac9cf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937574a34edd463883bcdb2c5009107155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1bf8ecc12d97eaafbe8ce30144bba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10b43fc8e14c638e4fb173d8e41cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6273187b3861d9103ac58d5947fea1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0bd0d24f1bcb14c964a999e1440cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410440e8b2299ff5c1b85dfe80ea933b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e237b8b3fc9c026746c17d46715e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f191af08eab3a897fc64a12849c13d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eefd4718d9308e900ccebbf0fc140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9871f087eac7e7a8ea2cb374abdd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b248fdce08a9ca4a6c547a0ff72ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7f462ca1ad4970709c3a7c593400b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a840ea28fbe4b922590545c6477e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea3bbb79b12e3422060c8d99a17ab8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9440e3571960ec9250fb406617b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a388537fccc354cbda5abc9095f00a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8df701dbc6e08983141555dc2699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cb67c1912e1f410bb4f8213695675172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eafae493145d5713f9b3be94ab6a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8601bce0f1f1b48e600cf4c9e83f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f15086f0b888bad402e961a20f308175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5ea4dd3d612129a78dab696bae7ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fddca2d965c7c4946793c2077e3743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d08f1af100322379975c9e3132f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4395a98a93925951000296ac7f8b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076b34de5f12b2aba3bcb605842558180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d85065692884181bd331f352997c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907af73103654e57984fae9994aadcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f49f309d1ae22ae7acac32b7a51a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9b53bdc4ba419f0987cd052dfa824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1b3b1594693c938fb831269f4bf265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08caa108f9b4ee3ee8bc36757c28276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616513c2a83cc7d105a05624cab93b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f3257dda8a381ee6cc9a9cac6d7878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e81d4029cc27a2318a76c54244ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f00bbfdd44ea4943d6c8fe3187e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb2250919d7d2b5d2ce9cb08f880e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd08641369114b65e767484a96621012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f636153054e2d0ff5f2ce36293e9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6372a0f095e3257e0fdf26d57a3e5f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b756e7b57fb4a3abde57986d00fa4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06e3c57f96dbbe4def66b6c377fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044dee26bffd660c923d5f955c77b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5633e76d475def9882adca9997b3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ac2017424b1d910eef480aa1925d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a56d004729983e077592f2fb465020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b17a1b75a6c74e46d8ccb0d71cd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140824641d9b84f22404ee2128825922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a36af20595c94d107613c6f8feb1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700eb6dfdf6fdd017110cac170b93424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a126ab6a44645b3e0a4f7b10f92e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa95d30fb625943a14e08fc5bcc573526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298beaa818ea60836b89938e69e305127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1e2d80559f266beac89f64a568d4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128658795d96e761cf6eba0d99ca6f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af292a8aeb16fda4e37f11efb901f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b545f9759f55423cbc6012f5bb5864431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f39c19f224e93302277bf638e11732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508362b8226757c93d051e5c4025ce1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73c5c30cab5ac6e4ef5a238362687e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028f79279ed416ec1f3c6358ce74bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42184a03c5c4e7200be4d309faba113636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4b2694366d84fe65d8847cdf3f4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034fe1314945763f456a1269ca9a6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac644dea727449d45768e895b5394e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a96b7639a5191bbf99293bcd219c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574142f4b4c24622d0cc9a29154715141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0278a62a7bfe695b8c33fa43c8c4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a4b0e882d4529d15a0fb0135ed7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a507f13838846cadcc5551b59ae3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc24bca17632b144a174d9625a57fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274547081454fb0f9053c93e42e23acf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781282df0c08f1f362a99a1f1f241bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5408cc69b63e648aaf868ed85d5bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a3c14ab0ef73befc2bca0dd6956a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff30041fbc350c36c435ac4fa349350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b086b09de94639b047ba47a1d59c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01613ba4ff2fe141822c1c2915e0d97952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4588a2850d9bcdeae6d9aa32044453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5b5ce0ceb41d727f1d0ef362db6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af578d827f3e5b0b1e8f9fc709e4c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c7b8abf2f5d30f9ea13a793ca83756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3137da24132f83f3f7541420e2e0f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcaae8f3d85d6d978a4da549d300ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a251615ebb241e7c4c08f1d73f89fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1825845a6c794756362d5ffdffe2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a60fbd19b2c34d92a84ad7e91c1f4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60156f74843392c042a957812666c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a55a4625ab9b8204b94db47b055f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a3b80fdb6b1339ce4efeb300ebdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f16540d03b3195c830b839bc6675265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c256af2341ab88dda3fddf8c9b6469166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab0fb5cd468cba65220d00d4dbc6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965547d7f691d697ee8f9175d9744d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b65d35696147cc27595b6309c6385c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59518b867722d3673eb21435d940270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94b63dcb3a42ad2f8f2770e811eb8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4089158f03dcd70f3659b9a296000372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cfa992e075fb6cdc861321fb8c8b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fd61bc28fef1105c02d2c066342874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020836ca8f01871d2675464b67b6a9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6448ba8c79b3874ff796405863d3b8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15457a7be75dc14950f2811592d18777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f676cb6310432a1ae1e7552cdc9d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c0719cc851330f572d340999d2fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447d19a68bd69a3679c19c569f526b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c9e2c63474a24605b99b0173e8f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070194f4e45420e6b5753ff2f788d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a19a3b3adfb03599aff8a1acc93483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e965ea0878f31dc316591497743f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d4b145fd8a76493103a254fb8da1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ae8c1d038323e1ca3e077feefc7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4fa83aaf509895263f5c2173e92087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20dac97bca09978fb8046cc8a530dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926412d6f12311274ab8272da7f412489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4398e9cd81dd152016e91b0f6702f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3ef76c2718f62162415fb15699b6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e1981787e82964336ccbed1bc72a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72aa2a9d4e5be2b647ceff7cb51f8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36b043616a550177d68e266d7de8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3580fe6f91f2e0ecb6d4fc635ac3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764e759421af604de1b11595a3168796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb9e871431519f0ff250bfed100a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7adb71e1e77db8b99d4eb968787198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ccc42f01cf00691e3366b313e688f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44200b5480c9d6efc3f0059a4846ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb030336a1fe498174754df53339b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065718dee39038504b94493ef6f3ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b100e73087bbf6b1bd68e2471dac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc79d272765ccad9dfd3c2c67c4aad5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab55183a4b2e1452add4bfe4ad75f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb2ceb78ccbb77a9ec1080c5147e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f16e3fe8ce179e60fc885616645f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877aef014940c8abb82ad3aba787a06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1b802d1218fb1e3308fab684bec4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad5500f59a659a13e821870d59b05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b9747cb3059fbb6b18c60fb7d19c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fe97000d496de2f8f021eb097cff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21132c09fc54053f3692b234081bc33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096422c2a50c3526e87d5a935eb7e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafd042fbb6455af8de5d4e4164407d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81c21652bab33c289bfc1e8a4731d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa27029f538ac7bfffae713b0f296117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3c1d2159c8d20f5795b1baec2b27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21850888e12d25e7abdf19a0b748f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bd1c1e0914962d45304c568e48e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f7a81cddbc799408fc98ca7a15d63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74956c152ef3c9ca1447264717fb7e00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dacc9b8d23e9efb84fa2a1cee26f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad844bb5fe8c9a8d5fb6e28c69512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac7b41689fc23f97f6506f19522152125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6cf8727a5e976f9fab28f6fbadc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af45965941681b2cf3a8b8f8f8d0ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa3c2496eccb83d268cc69a94d421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce9d59553d6aa23a728339af642a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba357c3b25282b29da9c506f3f60eea4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1756e846cc0905c0decb03a5d12e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6166530edf7654a8c6d1626a01d24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e06fb1402c2474508fed8a40f1c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a66ff3cdf9f3ff764543bfe6b4fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b07716b4cd214ba357d4458c41aea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05017416128d4e05cad6f076b323525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa46ded7111c568d13ebaa0361ee45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a50749738afb9a998d0f2302f22e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2efdf1ff0616cd7a77bc5e0d26ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f763848c862efdce5f56577e1ae6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13aac4c7512864abceb345822eb69e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c154a1c51a406c73eaddd6166824e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772dc6c63ace07d9bc235510950f03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff67efb132f38230a1f31c9ae7f24b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583393c829cad65245c55caa1ec88f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54a35a0849c68d0e949d92f5ddaa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382caf8c5a91ae2b6bb03dd7d42d8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436e8edd0959e2597b9f47755cab0f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c014d9b92ed3c84b35482f48a8e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be13f7a47afee174e263b4ea627b98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236548d76d7c102b65e081d90f8622151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97551a69bb0544d976f8ef9ba1506de4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1437e984e5cd9983b8a460d38dac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c01e649b0c0617f16825fd928933b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758443b0a2674308109796a0a499cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9223bf9bc45860a47dbd61e1a768d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b32dedc216afb30a38ad1d61fc4e1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8accb32f551af0e01af6e1eea486b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf697c13d39bd2060187478be0692bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906a8efe198d2496aebfb5a74474e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930676e21d34672a8e0f043c0a531903161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369029163ceee3efa299931fd5fdc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efbd5ddcabd11df1bd20dcaefacc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850120390439129d7cd1e4e2c51a74e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28801d0393967a91c9803dcfdede82b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db17f0bf7629dde3ed3f80782a82b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646950557a8edb3ebaa2dab3931e18c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e69d790a83697e5f0355e801830a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd44081a744adfbfabd04c4e7608398169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305592d3839715ff85d397f92309758f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725de81d3d9faaa0e126a66a6538451171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d59b333611352c29934d2a85812e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a9c8875e95e52ad9eda8e44d8c82b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bfaf6d38b512043cdf9ccef72fcf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57786988ea3ba56a8a5b108709e7eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a901af52c59d0c3c9e67af01417d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edef0b2fef41affd129362ff8061a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e767d867295cd6012e7e3b1b44f925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248684350b383fbc8909b7f75aff2234179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394523ff1f2e9fe976376d09cfc768fa180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>