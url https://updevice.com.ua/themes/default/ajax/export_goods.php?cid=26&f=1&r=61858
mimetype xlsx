--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ce6d23facbce9ac75451c8b9582c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a02255b2dc6f26076a20c42f5f9e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae9dbcb9b2dd3d948ac90deaf83e333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47170ab1726392859391e8d5407894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667d8cb37e9b2be1f7a93a11f260935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bb4b87c6bc16712f78117d4e6491b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cdf225be1d5c072f1bd2280b867427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b1a1bd1edf849e1e56c318c86b14a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a41442ec22f02a1edd14b8b58ea589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753cae8e4cd9adf97c7224bbfaa90510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0d8736373f2c9612e47bfb0a93a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b9810d8de8651c1c07a7c90a117e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cacfff508655a3de6327fb512065f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d3325252f96ee0048fb806df32cff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926826af80df6d7c5e5e0d9e2ae2171515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d8f094d6b98b05322e7b28c973fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69eb163f65ae7f2f4707c5129a7e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc0eb75beaf04511eb9c7ab4c2c1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7893f889313acb101f241cd49f5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb686cd92e52e9fb37a68389068aaa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b0563a71e847b4127455268d0de521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d72a416005977ad978c0690bd22e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3c3b3dcf30cd4136ed3bcce18b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279a41e8dbf8c296080af84205c69e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87bd5d3f4bc5d821d84b27e8ad1c7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a55bc56e21eb02906d0aa323a1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7e24c144e291903baa853966785727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a28fcbb80458809fd96a209b240828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87f84f310e38570f6df3bf0504546e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90b550bd8b3d8621d7b154081ee98930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56884c2a332244c6971b817c0b481d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c470b19ce9d742fe4d9a4cca215932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ffabe4d6ed418a166213e6b821eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f58fbf8a1f10625721926ddfab2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bcb4219590673198b1a5e7b2644f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813cb9b55f30f790db3fcd1e130b98536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aea2c04ec8ddea8878a146ccade8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200aebeade0bf5242f3ee0ae8b738c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e9d8e3d82eeb68638e6be1553ea1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea984a6cb39ea9055015e80c72542f5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102c370ed4f46a91a85716eee75de8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e67f4a2efb669c8733539340130bba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015772d191b3e09f0a35568d031baf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013485a55135560cc044b1370b5419544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71f3680815cab5ed50b97a093abb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec297e0192cb1e113428ecdb0d003446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960afbfb5a1533dd667ae6c52ce2949447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458b593a0f32858fafc997fb06c26348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f4e973e36b46553e39b8483c6cccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd78dd913e0ca88a1ababa680b79a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56e97ee829081772f93934c81b44a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634dbe1b3402de516c1af8955b872152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938aadad97b3e9dce768352c841f9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0858619b29604802b7175341542c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e4de028c9610627c8cdf5e034fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f7f87f18893e51df0ed309ce5f9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57f275f3cd0004f9494f1f0092ef757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2a2b16042bcfb5f3fb80ac502fab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c4c44b21a428382f51c7cada2b3e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15177ef1923ca2c1cc5473fcbee4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ffa968aa0d0c3cd5615b1a9fa84ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b42b60d19529bb7a28fb1d4834f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33064ed757a5eb5c756d38bfe8e21c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b34fa9f7a69cbaae984d4014d7a4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d2298244651a4db4254ef6b563d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41b1bd9e8d57aedfffd61b799e3c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ec24dae56c6c62f39123f68bff0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2de59bf3f86e45e225495fcf1e4fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106f4c17f79f2b14e2564588bb606069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108613cebd1e8ff6ad5bc6e788e592070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172c5e67377f446accc79254f7e54f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa5d32c57bdf0bbdf40f588176a9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4cdcd928a9d61c1ffb3136fae093673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff9a20de6da6110a908ec74ff093c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115cf9c939391a0ec7a5fa8007777b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899551d69b4b810bbbe2bb3703666576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb202974635275f2fa8470cbfa704ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb490726f907774de5c8a9e22cc606f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045a74811ecb9d4c1535eeddbb5f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ddb927a5063feb401c59ee6d4470280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a068dcdb5707fa032c0438a3eb72ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865fad4c00b2ad0978a5a2edb83d82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca77bc82fa172568788183c325329783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a20ffd852f15703deecace0800d2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0d72dec4cfc2da5387d6e46811ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534735ac7ba56d3c8e61401d4e7afbc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439277c1fe51fc5738d301d9d24e3c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cded9a6b234dcb8864417118b8496e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388d5426a73b5294f1a5388b7d253f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5b4891adc243fe5967c53871b4e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b8b6e236f091a193b3f72664bd7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af40efae6873da28b1f420d8dce01892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ab208840f8f8c2d576f69ea06e7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4714bfe3e309eb0e15309ea8186791394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793beb2133de521b7fae3c48efde46b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915811afdcf1d9794b74dd9509157f3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511630fd7ca2e2550dd63095da8467fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839b7d91fc1a0e09e1b84d619477ec998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13917e11927b125aacc810a50276799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc39343f5615d7fdc30ae4d35efcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadccf3ed6545d084550423a19b09acf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ddc57a7f4d1d4d6ccc11b54ca334b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a203da4d2c6522d0fa2957c7cfa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b4a80c77c4984fd99df130099319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf999b7a31c825633bddbd5d95205d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be867d1113cdf9283b03be1cebc9ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaea8b112607d70f18bce41d0c1371107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad9fbf1f24f1a0cb6be7f849847f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae462aedbb33067fba4d65052f61122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318867a0d6db492e5a66f2b5842dc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031166fe562c949232026713fc6446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c62f12b60eef87fee10b3286aae4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada49b408ea9fd54a7284721e5ef37a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74ef25d35bfb9c54ab394be84bba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151e6c9231c193bc8503c68b03675bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c343c93819678ac299d0c7154b5166116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62452d9a4fe3300b0dd68aea83967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4810e44cea66b9337c8a95027ceb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73151eb09cb6484ed142e6af48ee499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940eecf8d92e0575ea18c11f338093120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720d963c01cae51a4d691ba5ea2f8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad5cd67af12557385b14dbb8a0ab6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1cf82561b01dc8444c00ea841bfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0766e27f3cc5b5be3089fcd7e1a42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a3cfb1d0ec761ff2a76eb019de90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e5ecd2d74967856694452d43088a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb729c5e0142eaf087793976eb3335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac4a120609d963418e32d5cae5a0aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705bee1847bdfd3f8b5aa4adc9d2749129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51320b720877397811fa76c8a6a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f5bc74153dbb54385831ed747e03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e9612e57fa8a8b650a674b87e6a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca8ba95df3246d6cb315bca36313dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdde0c43e8a8cc67e73e85d966ce4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7226d1f7be83caa6f4b3e8c0108e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fff6cfae8988c589a392a6180641a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d46c69bbe8ca66082de1d91d778f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3c6796386faaa52a45443108abee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14224571a5ee896be1dbe407a54c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71bdffc48925140705481162d95748140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde758a0b55f895eac323b287b3cae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d614b1a857fbc23574a869cb16a0b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b77d99a2dfc63e81a7bb233cfc7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7e26f56925af258d975fff6de404144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b50d54e10370cec91333831a83322145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e16d09b0bccf795094dcdcde6981e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01023b78f9a9d43547266f031cfd34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ee473f13bea3ccd149f7829013d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce83e3204372b9c1d766e5d4a1617149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce8f7a012eaecdd9a6fe06c52785f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92e5f411d4160ff3f6e9a194198f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed95bc08e7c5022493b248cf065d61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd6d01fa503d28c3efd7795c7c180153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682380242350bd671a0149111fcc3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713959a4aeffec333cd89582a6f2980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9206db00878c9cba46f68a7d060f2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac858129b9f44c576b18c6e8e47d44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc03cdfceee8e414894a56b0e37620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d6c7203c31bca16428c63295eb17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d11ceddac3a3e1ed4142e4c1407614160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad149792270e31aed40eacec95370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05236230347527457533f2cbc87dd664162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7354b33201edcf7cde3d4118ebbc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8b97ba99d022c83ce354e1909648a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d12ccbebf8e1ece457c591536a031165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d089236f4b7c41aa1c8045452f8180d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975afa4bbfdbbe49fddaffbbb46250c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af011085fca15c494a15562d9f59e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4a1104c341e2743dbd63b1bf7b13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a538c15e12b095a49c4bbc78205369170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9646561419ac064333e95faf8f153b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0677af0f17749bd15674b902e0a68a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ca5ad129ff184dd4992f518346bcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d72249f610bd64b4958ec1469a4f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e351a29dfb525c8a9e436e2f7c6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e614c002109992d22be3e524386e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5023d78beb4b740529e4cc3f90e876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793170638fd76da7b42a384c267c99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65a9c0219fda20d3e794de1ca3c73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a8d34c9bc94d7923c723a3389d73180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174d81e24ee1c79f1711f5d0d248871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f02860ea5c3a5f0a5fe5b075e64982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fab00d40268094d6c99296dd8a60b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958e6b7aa7d8bc25a5ddf561ac689b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c7e44dbfd5e784d1f47f422481405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448613b9d8f04a0598106c43c2c8b986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484759cfbc9528067b23fffc850107bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a46fc06c5bbf20f870088445e992b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87989fd7957f50f8480a7acbe25b863c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2893d10ac5780835b3d7d050417deec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c881a62311371318bb9a85a564e7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea891c61bf3b081f464f25b4a0bdfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947eebc7e7e08cf5137ea2d9622c33d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd58c58fc04e2053f2bd9edd31743814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acd617d6d1b483275643474f6a62b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb08965383ad894e8fbdf4976bc1ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc318b234701a3681c1c4004b18dceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51765d8f88bebdd1b962b62b1ab9064118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39b940c5f42f767b1029db478bf1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3c6cdee322c0c8d52e53795c7a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee20cb286798397d6d766f6cf0ab3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1188718769b979eb6087b2c9b3e9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3e9677e2e5129a0fb0f78acc7e5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f3352dc73c6169e30cbe2089a12424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ed3d1bf860aad796d353280a059e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cff464828ec859a4fb4ef3fe855926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800dcabb12976e9b883b6a56d3804327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027d2861e9cb6b92048b25d9eb67a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb9df42a89eb4cfe222de369da79a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bac0233d68cd12e1e32fda061b4c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d457c476848bf45bcc12b0d0c4883a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a3988edde98b420dc52f0996483132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729cedcf6f110cd159c8ac3f6fa37b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18d356ad5004e783b1a704aa8295b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5adf061e3cc0772949de2aa18bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed81089c775daf5b4cb8c569458e1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001c4b23e025e505f557791c52584937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb6e9b7dff04a900e92df78c1d98238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96368482ae51826328a44c93c7fc23a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf61831e4d37130e813acec51fe6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b0cacec2ae451f1a455d8e32988f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de853a1718b2a33affa33ddbaea5bb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe59ac0651463ba4019450adcb205843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c13ba7d6f965ec0d7877c1bd0b461544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b05e3e2447dee158dd1e4c301d4de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008aa635ec353950086c9653cdead346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39758e7f2d34dfc0c4f673fe70211d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f338c8b676957bc990dca2a08f7f19148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab854733b20036a59254ec8afef19149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78927fce098034af67863d6e98ce250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5845b4bb04b6ce72376894e57032dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25009ab8147a65c63306dc33340840d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135086ee21dc7eb098816b2d80de6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb056699e38f8fa3df418500f5939d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eddde09149b3322313af8afe78a3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8304d23d08e10c69f0a5cde6e81c8b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e00312ff585a1915b4d8dc892f2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84342352df656fd8f69288f93706858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f4abd7eb2b4f1f157ddf8861bc0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ccb4a758e0b1986c0996fa36b9bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dbfe9c0359e41c3c6af330653e0f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3553dd5682821e1d990b84b318f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08abd5f7725881e1f33c04c3bb8bfe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222efaf885d30fb1696fbb7bd0bd1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09552850ab96deac8a1391c9fc7f47765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f6a75893384d016948a43e7a92e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a4c61670894ba0ce182cdbe9b35067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361431930230d675067319f81707be168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4d0df0689d9c621dc1cc544811b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137e50207c20e55e7a2adc4591e31f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137d18d5c56789dbc4b467ad69f4f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98148ffa9747db97f0eadb951dfca80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ee4910048d0d69ebdefef3d1c094d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709fe69d22797325aedbe8585ba602a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b6131bcc20c43cba873f93258da6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca06f7a9edf8a22bbef6243687e0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d0e2e41ae697bb4066c9545e6f0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704102604a261e3585c28aa35c1c7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e4ba585008d77da5ef521444aff579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c540255da7b52041ea56322960cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356268731b23077ece1b9935a4a2b8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b5403109d31b36ca96c6c71bd5c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be210deef33c5a482c2e723c82bc6db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0698564e8ebcf5f628b05b1c65ce3a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81cf9d0a796df360eb18411d9c18e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fb5b569b0b33482eafa9f5fa35bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858974945648148f5de159c29a7cde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bc09d2b829f8cd36aa7bedc5baa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c97b9f1d936c44f05f578d0ee6b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b62e1ebd477249ddca6aafc751620090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae41f322bd392b5309b1c1d52cf4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2322c513922edbf1fe630f115bd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9874b16c4c3459ad34ed8dea174393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781cabf82ca83c1658c9bf634c31b4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5659a8c14370b8411993e5c90f803b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b5d85f159a53a0afdeb62a1632e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbccc82b6ed4a5242d3cb56cd4429f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997939e3efc309a328c25584dd358598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1022610e9f741cc92aeeb740486556099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad3413381c9d4de9f5bd24ea526da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964a4224d64baae2b70070f49d1e1cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740797359a96b46ac12ad918d08f4bc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867a158be72a604429ddb3a0fee5ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55305ddc6329c46db13df6f3702cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ae5ebc106e43b171fee0988e28b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb15cc625bee020081c8ee210c9f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6918fbb80448b9e0c6a6567a287b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6aa4fd5bf1ed0319864e68ec3b58c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3880462008cdae21fc79402f6e2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd69b99086e528c2d7bc4bf19d7a1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4971589d59e6646a30e50752e9ea9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2b261e170d500374549d8702abe9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e159ace6e96995dee08449917299a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb6cb39e6670d1eae77ad0f3ee08ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b68795790294a1d38db09df2ca6bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756107e65ad5d313707163a46fe781116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc29377f5e9a4ac8747dfcf712fef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39b16fde0b435eaa9b3e0be1a26d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ef6f56cc063cfb8c1be12c999ffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40f71a8eb1e68af69ff2dccf1173f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a1a0797c6be164545736ca4b6188121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d87e215ef091b85793c306ed3d47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3808da5888746630112985c0aab4bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfc4b821d61a95c66cb2d9288809d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b401a99bd7611637a8f7377f2b70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b23e0e0b03234d2709e95f18dae8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e843ce33987b9240168fae17e16b51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375cc2ab2655c18ef4c1c95d55966b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5b0e05ced58a12623b724e04816b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa9bd2272f401ca6cbf3ff9c86f760130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302eac00df385399f1861c0d621daa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5855e467be464bace3d80e3a0bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b971a9fc478eb850daf339880e2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f2dd91cb566fab08d441edb56871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0805216a71560ed4af96cf09152b60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c6d2a9d77777bef1101ed9e23d52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573230d7b5673975eaa38e86d4ff485137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df4a7eb5ade6f67c1321c7341bafe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03604807b069fdf0b43f28244eaa045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde45dfd195292c795d3bf2936c6c880140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0352b844e4e6054fd8b445803e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f08066b604810f294935796a69e482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449aaa689be9db3dc1cd930c81fc5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50e757d4aa8a28ea68253e8937b7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078451aa87ee2fb619c8a67ef7272e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef376467744b8cd6635e2ca982d4544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0373e68db44340f01e54b91fa350af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5ec45ab5a2ee483c631ca229b1a2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4310ba5bda1a85134b861c4415380149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513d770c93fc6a3d5c27508b33834b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78524863c6257dcea7199124f99b91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12e63d276ebcd68a29051c49d06246152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8130674491f3baeb5192666fd3842153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f352d22c9a9ba242888171a35a7d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784239b328c5127825f40e092e703b78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e719c04f8af84fec47db934f7ddd14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac3c2fe7781974b14b1a47d4225e36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438badfbf0e1fe9dca979a05f8e6101158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1bbf95e27d5b3e2dbe0df3651a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b4e62db840b1a7e36d5d9145d45a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b7ed938a7fb4a6f1e13b9d2992d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd163f4270b962d38f78df06e77cea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2665ba25588b784068191481595b0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e73a17406a1b45d28208f79889829164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc673837bb24dc90fab6452aa73ed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d5ab3596143f3ec9f2f30f6587de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35c33069943c93c02394f2cc0d3d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9424e31cf237b6711d9f85e08d5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e119375ea0c0811cae9e0d136156dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081078b3570ba965f60d15cf8ea5cd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7faa3280db176c3dbe2d427cfbfff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bebaa9127110c15bfb02a401e81c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8d7f03b4f187e3f719aa76f7c756173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd244bb68f241fc52becba59a5d3f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>