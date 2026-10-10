--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebdf99e0ad2029c26ae7a9f31977c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9072ec732a6870c48f943497e36512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc565f42f9602a54262ebea3fd5603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb690ac5ae40d59cd7e7b8eb432f9be84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2309e1b3e0be883245a0efceb3d3c005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559e5cd7f4a17c9a904cba8a7a8b596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9a03a92da2ad22657b467c4593a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6e3ace89228a65f1fc556ff67ea88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c776ea352a989b846d764e1be17cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74176c4d668af46745c32ba3d912a1d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e0d6e7b1c795b1a333f43f00defc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23cac48ea4749d45c0cdddc4acc99412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bb615aded0f260ac858447c62f0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3fc1dda793a6e9608a6d3861f9e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64809ff71e44c051ef63c7822634315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931253b8d44286f1255bd09865765ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d56c1c9ec1ec627dbdcb62651c0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40395b89d9e1e57cf0ea74a15728dac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9db09808bbc7f0029118a647d73019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e620a0462b808e44534fa0a97c4b6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518da5eca0a93412f7b8fe33fff7f7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdbffe658a52993863b7f50b350e9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95fdd26929a187757fb5e574b2b5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff056b91dbe383894e60497c1bf8d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95494f759754015c37589c65f9f0bfb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a8ceda5a87ea5d50f860a1cd823d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfe2ded4b153c9f2fb1a7fedf7be7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc104978ca5498e7f29063b1e74ef728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5c643a5a31b48cc31612d064b28a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de513ba576738f6b068fd3b79d6af5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e351b00dde6eec93c6881b19c895b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedbd9a8cf612b77afe68fc3ddeabc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f8e37175757cf73c233e953d254e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f532279aba3f97d632a6ed14a28234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcf4c258fb4c1456073080ab5af7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f9c19a41826f3f02f14de8054a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40d27e46549d6bb7b913ab9aad39537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe46972da10dcdc28d2ab45323fbde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182bc0af78fe97c23d6f5d824b6755c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f685baff83e780104ca8ccf20f7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9846d6f94a7e4c26b8b570cd2dac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acdc88eb72453a7a45d0c1b1c527b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbad353e0389f6cbaf8afaf536dbe843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb28cf2d9a7fc0ddf974d490d160b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256de388f08350809881ceb5d5202a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c0d6c68f03f0c7e38e3f3fbc666f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b64c583e0a7c763ed034a10b836547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7be8c61ccb0423ec690c5b406bc7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a97e42fe18ddc9442588ccde743c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862c2d67a20775a335db82199ebcca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738560c2787b8ee4c9cb4d08dfa1048151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b57192f38a6a07d1eab166a8ffc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f566306ba2731915bc5bc73db833c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179ea478445b91abe521f266f1e03854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd437d5c8da3b0a841faf86ae61ac37e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a565e114bae92517cdd52cb5cfef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c208811e091aab6987869d98a8832e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757c7dc33b58802aa62116694cfe9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837310fc15c54deb70627a461623e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb2e1b4500419998db875d1fb909b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc18ee2ec24eb4a0892d4f3ef97e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0160e1e62410ce261b243355cec0ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1fbe636f176c46cd860fad3b5282f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ab2fa24127d5db5bf6814655526564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa638a6065c99712c96e030cb51f1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324100e50ba2ce40841bfb0d539e5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020fff5e190e0567c626063da5e7d1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764216966ae030c17f14fe9aed4e68468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b8954e16725f16e3a0c5355bf0d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec62da7776aec94675f87489c353c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cacecdb4b7b2b1080e326bdc3bf9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26c82675019b38114a2be84525553972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c03b7315b445be748d31ee27f49573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e1411edc1fe873389dc898ebe4ec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe779d862e975f0594308ffe4062175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079571acae7669b1c3fa342db01fbb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f71fefe75feafb38ebff450adb688677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd9a368aa6bd2d102e1f120c6912d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3ef45ad036b5334becc57249531679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a38c1ba2991e0a22dc49ba08a340880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e8bd9b65ed653152349b8cca65ec381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db54764e1446633c44aecd0403dbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c56d16391acadbd99fc8bcf6214b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24fd1011529259aed92a61f509e47284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15ff0344989961f073ee197e9758bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f16cca78a6cc0a92b352dcb9dc01c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10753ced6cc63bb2b686db9ff11cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c0067c2525cc425cc08728b7c53988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9fc6ebdfa84eb04f229de820590389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb9ac4594b7129a7433e90065ca8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60925cf615ec110b71bf0f980ef8771291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32fd4943487c5ea53d919a2d09e4cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43b8877225d35fd62b0d435bc9c1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871742e8e9dd4172b64aef08a5e81f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd09c72381ae8e81c1dafc9ad6120f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd06953defe1272a113863e4a3204996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68b5e0d8ac96a55d0be14a4dd4ec397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672b43e2f7a74ade957f351b0f1e2f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497389cb676256fc16b7ead865f4ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880354cdbb4e9259b9a6a838f001e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ee32d8b2b9ea6db82a23a0e185765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d26e3c399817f584b7e6b230301d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcd5c817c87b4426f1ceae7a53ee8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bae47c59b8129cb5e72aea8e5ff49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544134f611c4380ddafb218a3c89a13f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0a3c03439f975ac736ea638fd88e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755f21ad64ff21442806ffc2ddc51e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6bef7528d05e650ec6dd4523b3811108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387ec5203a2f3df7ecf74e9f440eada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaedd855b113ca7c993b885b37ca8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d476305b514a3970731ee1311c315111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95184d76905102ed49145edf9ff2b94b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02271591f8c39ab1a5e1eafced1ba61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782bb27809de8ef231daef4cfc51de1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fe82ce7331d91f013a43b14a63118115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f71bbd1b93bc88dea717974d583f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd245065e03d08b2b07596e57f85b5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992af0d7d3edfffa56afffd5f52313118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb5a248f70cb3840c8ea8abc165ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29a63fd94500ec5318c9fe54affc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d1c65b6f86a67141eba5c0ff15f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5bb3efe7deea770b948a51ea3d53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b67422a3f641871b882176b2cfd8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e4cebafef23e1d40ccfc667e07bfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1274d249dd9e1084cc2a12a3dc0ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba4bcf25007c00cfabbfa27d8410b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec8cffacc383451dd45ace6ee8221b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d605648e06dacfa41e26b4b0a8b86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f272080ada135ffc62e31dc4daef51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5171568cde318beb7578a80dcbb952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8011a382b83df43b0250586c998dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd04116284555759c7457419b7e251132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5f7e389492bb1773146ab552dfb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd832576dbb9c01c344ea38d46cf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0fbde9c72b668adca84c8a9968ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6258761bd7ad1383028f96b4469b5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fcc853f17c2d10b3167a7cddd5872137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26557e408c2dc1c28d57675604094138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56da2ad9e9a1cb41af59c422beea6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd29aceb3dd8d321008706be3ce3e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c09ef146e5f4816a8a844faa9a09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8999fb496fe55c37622ea4f29b85cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c5da9c68e8a5d5a9a204c20f2d0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd9395b1712f45dbf2a1db9bd8a6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c08ade662815cea905039af0afd47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce9e92494a3d2de527a09268b6ab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ab7e431d6d8c9f326aaa4db59c5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552743600603036fdff07e6a468dc7f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6e72a5c1587a6669d0f7f39c3b2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899413f5292ed001c964a744e988f171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01778c2736e543f8909d5382049ff0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df306f067548e6ede880067aaf0906152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0625734147bae6e9eb0f445a1fbd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabd5ff608c79c658a6e315f448c87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58b270f77ff2955f70f34d83ffab81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f81e8465f4df765db46f2c8566e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039726faf5f68ddef07a570d459bd37d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567375c599e43ef8664ae5e2f6acdf75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24648843dec31fd8e7ce67d0519d05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec208fc61c6af9001454ddcac2b2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769484b1d6b32420c69937b51de4b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521c251d85ca95630d5babc75148dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5694af46c193045af18f978f7e2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e380de7def153f332093f089598540164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2e791204ee9962b9c30d7a35fe78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d2928c82e59d0e5fe9fdf421854c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525cd11cbfca1bec02d59df3cdf2da2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a3154f3818eed681d92b699bc98a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bcf8f00a12aabc751230fba7c71d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9d63b91651e7bd4891d6b6be11dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2f1e0820c0d5d91b465f50e73ecb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861b7913d6aa34b1592700ebb15190c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294be34b23bd13fe324d5d1a040f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a4befba681250b1e10206332df8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e342f398315ca5584dbd26cc17ffe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc64af126e815f28668e4b966d2837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e8dc309ae4f729fb3c9e921e1806b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a775d694e335f8ecec2849ebd8314178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140edef035c3c4428126b1d42f2c63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619d1d59d67231a9254a077669c507180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379160a6469ed0d6124aa7ed3f70061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc7347454032b0c7873b4eb7ab20de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa13e2c4fab0a6a96c645687d83fca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036df9e23950c73bfd17b734af39b2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306779792687388580f10517ea215ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3191896941cac3378a7c51b692cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721a29ad4b6576ccfbb53cb346fcc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d714138a2dfa5c8af3efa8b7454b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb673d0e8c554966f0b4c35c3fb8b069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d973bf1f00cb3a52ec81cdc0b4a0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b123a624c32b0e099c06bf4d947fc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7c4bd60bc0301cf8207c7af19d7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b7f7c2ad867ec14cff4c4deb45ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c02aa2cb82a3999c1ecc15617116d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d5abe5c2d3ecdedd2f42eb49626815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178b70f557e34b20a8838644958872716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db22949a5f19e6b90d7ab3db467c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdeb2e0bcf5d7315e5d81c0fdad29d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236dfa60f5ae97a19a5cb1eb51251119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886859951858219854d671fea9dcd2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a579679f01dd0b6f38e9a4ab342bedd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca038c9282d85bd7fe9b4de3bde40f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ef6c1fe3a5e762f3534a6ec06942323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528deb8d8e71265cf9b69f7554424d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08912ef3a15b2d3de569bef9d843f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e0cba29219c9f59266619e434946526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a1108dbbd8d7923f63e1c2d05de527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c56bea1b07103eaa0718cd9b6b5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676ae9c75758b93f836c2c26fa1b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e3f17cb8f7ad924bb11c1617162c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e55a0fe914cc09220ba75f786da731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ed5893fed15663ce427dd8f67b4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949de179acf101528eea82679be5fed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887236e3269d22d44fe324e7c846b04134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c39d6c35d4be8f66b5c1f4a549e2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca984fde49afc94c1592756210ed18b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665de44075c488fecab18ac54754b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d1dbfe8f51884a3bf2bd251763ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921dee46ea18297a82ee50bedc8ab1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca2e1324edb00af430cca32e3702540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7b74af62a21b62eb5b3af6865d1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41f390855aec3cfb37c28614e333842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7473a60e9c95614ecbd121b210bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583512165c37c2a553af7d49ceb51a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b78f2d0f5379f9a75fae6cbaea9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18497b571aef5650a2a0fd200cae35246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322053e4111c9f56a615fb674867fc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc31fbd3f1e3f9e6aac76351a89cd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9999292e463dbd09f6e9471ee035c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc74cad5cc9fed584d2efb711b733550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe52df92940f384d6dd446bc60fc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f77e252c6954ae1ae33a70bf673152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72202df1b003ebbd1d68d71d69aa1d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869b02f5dc23bd3bc6e3a9e2da3dd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204bfe1866ef26e3fc526e2d408a6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b195ad1f23806d9b5b81d9245585c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd5f4a4765900790501d371f82fc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baaeeb96749ed0adddebfd9961283358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100754efa1f745755381ce4dc511ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa7b5f1b61dbea00cfde5111c5a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd27139d3569d9127f870b97db60361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b9b178354470fa3f44783fb1252062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b67f305e44fd617e537fac53505dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2e227fd8c2679f0e23293c7750a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0983434060d9b5a2787842d1f3bd1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c165f409f149c8ebe8dd154f0dd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24db5727512f3e0de2d0a7e3f10e9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407005236230c60712aea231e020d2fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92a66b47dc6011af46fdecb5ef315169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd9c8986dc521bf97359f30fb4ee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493132853dd77dae233485f2e8797b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6bea27c1848e5e1bab8290911eee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74af977f0b7c0f7816fde43bc016a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51000de5d6cb0bc728b0aa4cf754e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ebccb4609ef0fe5f852e17f3caa2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8431a36874152efbce0b9d22740976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da58e6e23965bc3b5cc343081632d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db001e5712e1b65213a52fbf24e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b031ed360bfbed74daa31774ce22779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fce073cc9db4801aa7fa2651d0a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2230ee4167b22b222e4bc8bdff6c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12552268ff5bf45da2806ce52453875182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386a78d50b937e80b2819104a1377883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a065c4b7d32725ff22ff15dd173e1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ed3082f4080fa15da442d64f515985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b546e5adb4937ea547e363cc20ad5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff7d56ff47a38b8ebe8b555cc3be187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ef34e57cbdeb1b13484ef18606df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35895f0b81c31c0dc0526b305efaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039575b1eca608dd6436edf8de0c83b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907920220cac87cf5474be2fe4fbb2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6599ba3ef1f4d310223014459b19592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f722b1728504669c29400d2185d01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5a6f9439e28481e31ac67a5b906f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf7c98cdd0f40b91162d50b994a70195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ff84a3e534221bacb3f73648164396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8bd016476d5195236a6f586ff4fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85820e96d9149e2a9a474bef8061755298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770da5c97014aacad79ee4d8a28900599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39610e19a96839bc5c95b499e17bdb79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778411db7f2e7a2a6d08f04eb4592a88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b0fd2a6462eafc139a8f661f2052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71a69036a922365eea1d26b46e6192103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aecba132b5a52ee597056360a6d0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eabb0d780ba99873f679c1f76a813d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b65edd1956d6cbe275ba1fe44598e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e350c92d232bd53ebaca405b639dac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab80f5cf3410b22578a157232652d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089d2b6ffe4708711b2f796e8408ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26332d8a602b1a488458444d7c095215110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe3c3cd42e59ffb42b761b51732ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f6e5daad389c2a2578e5d467eb16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d810769b553f424ab3314ed9a3b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddf974a8c3fb5f3b78b73024d1097114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d64c7390efd2cf94edfca557f94f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9fc48148523ea3d12426cdcecccd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade8b1b3f25e41dfb24b4f4c017e579117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60638b92fd15a4df7848c1d0fdbd38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6f9dc0a8c125365b8e0796d63bcef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6547cad89ebcb1a7274f2230bbe098120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324ce7a0408f2b26cd05de4e4b98d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ac1786282d4599e561a786878b48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf35c7d6d28405971acc65885dcd7de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc975c9e5d9ca9e858791fd30ad8ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb36e9d7bdd3606510db0a37be8609e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a591e778f5877ae597b551708dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490aec1b394b3adcd4fec71dc9e7b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc8243e5fbfdaf99289e394430cd80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c3a7cb0964ce3ddeb425337d894d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd7b6e1694accaa8cd6dbc6840a4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452041498459a6ee5f17dc05df54975f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabdc0e2e0e3edb0dd17a1871a44a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa22dfd3b5c89b9620c40744d38a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c05690fe54fffdc3eba90451e4a1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b4aee65e18f6bc175190235db414135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439e2f1450a90d09af15d43f54f07c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec368690f7253691f2103510297e6e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b7a66e764a320b791ae24441b033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6332d978b39afcb7c3f6f56952275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a275e772a4e59c474eea1d097a428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d96c133a2de5a029d99396b933f70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41416453df9759b654c81f3c4465cb12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89374cd7a7b9ee75a16a38caa57ccfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3acddfeb2f7c7d96727271e3c5657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5608254d6161b4e7f1cd542f0ac2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a320b1ce0f5dd2a67c68019ee39e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432b465dd84c6e073836e338784bef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87317b0a986dad63cab2f40190f83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a120ca5ac25c1f5b511d49d4c8936149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f02f17d59f9b80945396a2d9abfa6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aab99b4eaaf092d5ea71fb73e3661e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6123481c17232d439ee03d8fecf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e5084380a0ea88c06be3b43fdb22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a54aa9ef861e9102104c4dbd08353154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532894ff514e9e25fd9046a059e31ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45490c29db2abe1cd932d7aeec9cac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa72010f7b79bf9cf604074254c98a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff575220479ce259f4e8d6a2498714c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee6abb3b1f15843d7fd6e8e96cb162159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d407ac39388511714f11880ef9f5f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705234553b612ef3345b23ab93e984b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d40dab6279f70fec9fe2209164ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f57c3012e03bd25cbb902bed3b59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b493a448d9b993689703f6551891c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a517c80d88478ecbd114fd82c674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476165c5299c7939a485ada01885bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b57e6258b7a23cb14787866f22ba9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269902b9daac27192e98c8db379f3ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732bd2e4e596598c992a7ee3fba4ae4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c6270f1094a76c4af123a9b1decd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d7a7709919bb3061d86600b86e17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16f73e83697797f6bc875292391ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ac0465a60928a49c2723958d0f3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e7355d4046c88e46a3a94d80ffd5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>