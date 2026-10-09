--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f721a696a0741b3d4cee286a30c591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf5e84a026f62d8920591f0bf87a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add1f852e9f2b155b6ade67efa3bdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c8d828b5d3cf85f82f1d7a1dd8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57368a9125c207fe1d7234933f58105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a5d100bbdb7a95dcb8b0d4fc985366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7080651f55bd3bc96b2c6db78ca37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1b8b5bc31293fd18c07d7c65e2e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6a71b85eed3e1234c46a86a60a059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243dbb8f6dfa9ee8e1a38423d675efa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50387e10c72252863aea1b909a67611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003dc3c4fd57d3518169fc480c9504a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50d83e23d57e6db50033436c1476f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c8481f453459e4b018b4f689153714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d296406bc085ed2c9f14c28637c37715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7437ddffff17c5a71ba983affd3da716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143c6e9e97edf7e9fb1d7cc724428f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac390169005b7f3b6a01cbd9bf7076818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c835c3e7beabe4ad37a02b4cdea77fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded309f5b2fab5948d013cc8b42bcb2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fe5dd30df592c96843680aea4a3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc4f7386ff0f501f5c8d56c050ea4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe1dea5ce10151531effe42e72be7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ef9cd612573fb807c2d06f7c1ed524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695c45024db714c4c387b85b8d978025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327df665edee599cf79fe0394c40c15526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b2087b29fb0e1a22be26ee9593f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267c3b4327a1ccea2aafbc1a6b0b9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35cdb3cfbacde5d9a12e215bd77ad729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd24986dacf949b7c77e9683aa91b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962a0a0eca507a9e166f6d826b6fab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb52e07396399791dca3d47b5b8fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee06b262f2b8d9523b2fa033251b6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfea9e1fafc8cb288bd14e4972a582434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf0d87cd383efc7dd12d64d862bef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c28e50e57b166ff8ae7239925588e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a8589d39d219f23a6af8eed5da8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b172fa540227446aa594323bac11a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73e48372cfe58395e0ae2dd4a8a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef753ec285b40d16c33a344e86eaa10840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1650fadaa28b33eb151a0fa458454f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d25dfa535de167bdd9c9dc0ebe67442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668cbd704d04533282da49273d27f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f923ee7cbdb3cbc6b3ea27f561642044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d86209f73734d9f05ed24dcd9e6d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c9fe6b87d9ca3981a5722122698846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7e231b44c504ef6ec4030810f55a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc65e96bbcd3d678d4778f1313d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100b9ab52fae374651d5aa1c9af0b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8168597b96ffac7bb4de069ca86050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb164ca625ba5e131b239f088f2145051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d942272b5a771598b8134bebcafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c997ef166e7082ede05520ee2e8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325eb9ba9763ba95a3a5565a9d04dcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d793909f6c7fb5d6aa2c762ae0a1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36186152322818781c0d866c8342056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093068b9f1c4b86ece25682d84e9a37057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e406c6896a7178b76cb858e64997b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f4a9f9531fe3ef45391f282de703f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e49c1ff5d6f34ad07893b53c458f1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deea2f0b7601a917d7925a8174c56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a6b961438d827e20e23d83bf5e6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c791c48b142c8a7bb23436aabf34ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c9cb8d357489f471950debd82f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da443afa1d3ee36b1a0d873dfeb8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87b79bcdd88d0739ee82385f1beb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66664eb4b4556c0bcfc9cf206e03f7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de8f4851cd4a7b6364a3648d5012568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de346109c1249efbb39675a38f4a6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a796779d78bda353a586349a0a2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c0e0915b9b5136c6af2f1fcfcb21571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ab1233150be9c7debe10b8add8c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a431d34010ae803a1b0327ac5f04f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ee3c43c412b3a393ce18ffea08e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990ed2b0943e79152cdd7a5579693f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c171c10199c850605100a240d29ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3580bd701ffd36cfba14f9a3b7f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84978aa5c0d122d35b920834b5fb8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac78366f4a252a8d1c833c3a55275679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b69725d00b49d5fa8d80ec1c274c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f15cdc1a683ef09cc18ea81ca21b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ac68f58e2b7352f65aee03c7067782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4a7d44812527c8dee6e822ff934383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ecb1746c6fab2eda68fc6190a20ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926038abaa1cd2eb587b95fbbe5a6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bcf60ee514a8b60918835979d31a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba922e744d5d5b0e887a5c7d6b88bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24502689db94bbcccf20261aad4f42588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d8bac23b3266d4098aef74d84083e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd660af3ec92c3f1db09bf8ad5d6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a27d1a58e2b34da0eda016fe3817691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11e647f730f7379581bc7858ef5f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830ea071b4b39026be4d9fe494bda593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3132fc779fce1a909c51b32d0daff294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30a77731d9b72eef5b43e972a2b92595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29769484799980a6edfa7a2ad6ce010e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb388ad9e5d4f1f45d6ab3cef8b9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712fd479fd771b37895f9e8c1b9124698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235d36e4a3e6f1f65d9ffee814b25699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bea9ca438a8be1d957fcb3d88e1a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca4bd826ea67ec338c745819b0d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0fed2a5733d069ae9a5751c515bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d4d4d9f24795777fb29e48664a15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfe36c39f1a63b4aa00a4fc4420d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f7db3e3a0172ea4fe5e50cd9ea22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da806faf9867c7a4dd5b63b297a9697d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5740fbb3216ed69f2db1b2632c93cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ff5f075aefcdce736919298d1826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e5286792747f876c767db57362ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf684ee8632fb10d9e8b903356a4a61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655a1757991f22cfc9eb23e40fdfce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1c40b685ead7a888de1457383126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725539300fa39894ae68050486a8377a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2170f2f221ba124b3a22227c04967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c5d01916b5a591003bb53c9a65cc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba2129ec2f053f2e9b9f6b0f399f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3ebeb27e37fcff6e1f28c47b37e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e806e1a7612c77b7387a8015c558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53345b12f569e7e516a6ece6d568d335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4daca1f297db4093046579724c47a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f3ae651df3126f6fbfb11c6cff3d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd59f9b82cbb776d40030c3194252e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ea01702143713097d7078f37fb5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad54bbe367b28a2e7b9cd55d28215b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335250861caafee31330a0a9e59aae87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c1b57f7c32ff046281f8fd68a8a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030a4bd66108ee29ac2a3bd0425c283127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eee3912899b87e247c062acf37834128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c81f31963e790bdb4d47ed993d1cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95205bbf0953cca791ca72ca5ba31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0caddf1370fe67afc90028bcbe46ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eaf6348e788eb66f1ca7f03ce53e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d05b18aa86245fc59ae20ee5f54d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802f1ab3484808ad12e37b7350e281134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695145dfbbbb08235f4b90a9c4bd2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77617992735afa44f6d1d5a57ced3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e52b6f307c249ea5e0847c51f95a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deedfee5547f04f3ad62b97c98e5f07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d91ba55a55c265e9df2bffa3ab9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112100fd967ef5f0c871cff13393889d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d19153dceccfa4df4b99c7598878c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a0df3abbb8f4010221a8406f5e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debe5d062690d1a0dec39367d305b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e0b7c701fcb18a552a0ca2f7a1269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c76f01160c80cd14a8e8b404c756145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c032111103998d5ce1a0e7673de5e1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4473184b20976f18823185f151e1d0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a49847175204b19b88d987567ba72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055245d70b97d6725f3f9a0d2bfb08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f86b08cbfe471f536e24aeb49ed789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dee379d6c0b953dd989f1fcf0fcfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e2566fa4be035ae3b05dadb70238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407ba9ef576aa4bfdd4e5f3e8daff35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106166e5281101a0842162bd061465154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec443f47d821c303bca2a5149364cd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e31731376efb187131e06d904f72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ecd5a405459db386cc85b08afd62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9139a71f87f8eb1836167ce6c332158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063c2263ca1e2974e6f7ccd071c639159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294894762005d6aed7b2a0b7848e22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7886939cf86a4a6283d9ed998cddb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbf692ade2763f0655a8cbe555e6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173e5a271f750236943942cb405215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b6f81dd9b43aa7174a01f836d563164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e2a95b43585a9e96e1b886d0a10a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725bab2b140556357f1a28b609534c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81458e530d8115e19cea30e05c629a76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648da5e6bce6ad3857340898ae4df7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b8b4922d516e66a7c1a11823aa14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281889c993ec152a387a56d4f6651ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faae8e76f9aa02c2dfd74d4eaf87f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425a54f13082462a0aa93601fbb39e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e68a48ecc1105ed8eb7efb6d75cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e8fbf9470568f3aa28a56662cab86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9941cc6a1ae774b6c3b9bbbf2caf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8093a015c7a0029b71d14b49adb70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448c1d581413340cce3667e8c0d759177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff015956533029f3b472f6b632861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2588791e0de34ce9814654c39dc7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be766ddea12707098e228ba6a31ff9c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536539a45282c4cd0caaf76a3ea8e9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd825bc359768cec3d8108f0010232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada851203eda467146dc2c189ae24bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbf5426ad82c18b7d8db7a660a6254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814e39ad155d0f005bff9ceab6a96a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829181e81ddbe9556b759e0c8e71aedc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268943df78f16fae748db66420b0b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b961a467dc0e86e3590762e27ccab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e38171214c7b086efd1a51d7cc5259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61762636cc91da723170b76eef45910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d61514bc1a8e1f719e0114eb6a679c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c366f66febd160bf5fdbecd6ec4a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677655ebfb515e75967bc349125cbe413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65921293c70d45ae8c87280e1da81e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c4c5d028696dc64506bba1701bee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9cebc8af75b86aabac257f30903716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04bde5830a1a086c5233bb91e843c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae044c59473508b9d3383ee32cd0e75018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1954ea6f8f8b3b0ef002b057e765d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade517e901079f0f569f4853149721e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0ecb386ad9eb1efe697cbcf4ee4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601a340dae899f5c38ecf1ef1f9b08322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457276b95c1ce5eacb997d17d38ff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676bd64bb806be69a212e557fac8c0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b278d150a6c310abe77485b03efe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0718cba4c8d88503f3bdb7f4f38c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b0ddbbf20d1d523ebb52a54463bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6c30ed5b089b70798da344fb71ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274a47c7fe1071f9b51d22f46dfc9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f7cd872d0993297ec0f2e132960930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faac5b08de89789c8ee85e9a9b4f9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aeda26de3fd4e3b87f1ef4c37275432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0cae1cef7aa374c1423fb1385a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c30b90ce932f04a25c357d778fcef734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd44b0ae48407bebe8e810379c562335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9bd05a7e027f92c48810b25c6460136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7defc28c71ed10d835354fe516eaaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcd82a02517694bf42c7ef82d5fca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c78bbb60c2d74930cd5e5da21b5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292b4bb3cfdd103d9ce5c1bffada7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141f562fb62ac8b5b29ee18f5ec7a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb508e189c51352c0cafc9988233ef7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e9f279e4925ad5d7850cc6f6c9e8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef439dd0b95772ab733f2607742bbd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49db707cc2ad76ae5812586e881ff445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c507bd9d24470b94b5a5a23bd50f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9581aac0b63d3bacab15ef1353f9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f1df7cb37af621d5fb5f68737cd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58b18fe1fabfce67552548fb6df5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e1294db9801d63172ccf00895db4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885df0206049776901a067ac974dae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d10b21aef113d75261cb5aef9f6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5423e29681314fccc654d3c47d3bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da54d29d840d20dd9e5a5f87b67c7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407216f0d8db77c9f11fbe3120d107c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497421eb332fcaa4c5b7c316b71dfd1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55447217b39e213ff0e41e02624d1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51db7aa52e200a9a77b2eff04894e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280928a3fed0dcca36ac5607c6e583659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6dfae95cfc3bd4496314969e362b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976976b17aa158d6c7762a2d8d94f0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607d6a68fadae53d4bda2458cac31b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fed7d5740cff27907a62f6cb15d1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db945d1a033e44f6a447f42df596964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38a5ca2c875efa3c44f8a1e7038f8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a1f1c4e6e018d2eabf93990c27d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a422454278a6d44bb7d683ae205a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d86a3506a8a76e763978fc79b55868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07008e25931965290ea58c47e04e1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf4b2413af135f6d9328744d2fc38570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab988e8c24ff03a1716d4498e8e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de56aed239c53df2b956e084eb9d2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305766b7e37ab95de384bb270d0d0c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea08f9272cb9550819662b19bae2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e483c9e45186147b29b5a06d71563175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75689e5ff79504250429ea4a6c272676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb060f1af20a0c5405db8a20d6b79c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168fe51fee5d36e0b473a9e692e898f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb9f6ee2f754837f9cbc0f728378779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647f595dc1f3adef4c2840643ca3dad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b7b596828c7b4c22924e69feec2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25857a051956496de1d744bee8f5bcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef271c9bfecda2c7df4a0344af88c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a526e693354129700b13c94f37aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac3e1628a1d6992aee548c006f49185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4834ae5b63cbf7419dcdc78271171b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c84ecd9c5adedaf932dfa604d79ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963193254318c411ae7f4c2abc1fa3de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458ec0946d03cd5b620036569fbf1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b4c01cc0e92510179859c39c022a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa053c2e419ca9b4db77549671a2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6128362a5a43231ee6f5b38e172aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbaf30d9ec086e17b7406fa3e789e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e3f391858909e7d2831d6dcaed4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f20e728d16da0048c986df9476653d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31941b79f609b417e967fbeb29b1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f1376967b3fcf27e1386d04882c0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188efef4d483103965a8c2742d0d86298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966bc64261d922b5e60b315d4070e1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034498a6aa895182de3cce55b807a2a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9dc483d764d6b8302568c6cbd58c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391a327b41f699d539a29610d9c586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c55b08ce0dd10d84114a3aade5d73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390b5647899e726641d0e4669c8d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625a2276b400aacf33afcdcea33801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788405e542f2b018182bac62fde3c0bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c789f3edc03925ec72a2aaf5ea1b30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734bfdba5897ffe1f1350bf2e5fa489108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52269307c7e543a350ea38c4883ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e60763a19e541c62042e30a3eee65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0a4c3e0c5b052df500786afae275111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2063b3f01d31f20dbc2eb040ebc351112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc6f229643f12aa6e41742315057cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b09dfdaf03fa054503c9ed2b1bf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590469cf0c73aa9b0ee7ccaefa53f70b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d088fd087a4f29ac6ef9837f0c8a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc427e038feaff4cbf1122734308ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82756672bfe18fe5971860790a4ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b77aafa911c2035e5e06cb39f224d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fca548791f26db32a57186c267916120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c8ac17686b40e7332c52dc591f165121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d68f97d43d067f0b727b4e484d5bb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747352707c024b6d4ec05a1b3baebe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458bd0fef98e08d13fed345be6ffc5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aedce7bdc0f1e32b358e17e12100c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0742143bc313c2791183df0e1e8885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91489917e01d63107d1a11f57c7b2577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855de6eb206875c0badc6b9f0ac2f6c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7301ef65e6170662a8b29425e21d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb2f325d7bb582e4be67d93048a00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9600980311372be4aaca7231f71c5cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fae20d96281a81e5153d7c41723d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fe188f8bc1e2286ac3f44ffce4cd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c851aa0dfa90f84c1bd0560888af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9f382bd46b81805d9b65c48be7bbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eeba3935488f26156c871d6567598136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6af1afe77717c1ff10f8ccc3afbc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cede9e553734130c7d23f4288222c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed07d385aed31556fb305e0d4353a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010eca831db969d0deb34901443630b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8080def8bba0a961c8a880fb291d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d94ba2bbecc919c8cd8923e8b786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40291c66f88cd0c46e63a8b91614ca32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c89edec6e199f81a9627a2c13e50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ee56a27da7097e392a467317eca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b2ffbfdef95eae6fd3eb9f73a350146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc989f25882f7903ff0d3a4d1336c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1070ffc24007d932b704283d9f66da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830776ef271659427f3f291f56a53708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ed1b3f8bc0536065166c7b0c08e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836d5b76d0dcd8564dffae64b9ffc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a1788b5ea084147a1da9f7a9f910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8161f530c9d86ba8e35293358abf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd18ec98b231a8ed56c2c32dcd7505154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd7f0c4bf2d40b53c54db4adf47f0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0773fd6e702c5eda54b48827802f7e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd62cf9157a2940529717cf6cfd5878157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444caea191ec3ac43c03c7a138576656158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65934e4fdc1cfdeb72d4a3fb1bcc14b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f57558d3e7552e829fa422602160160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7efeb1893acc35a61dd21c851254b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2e813ce594cd1d08444da4216c55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a063ce3c49f68dfadef0ee63a23e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561076de62b3459db001a34e46b6d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b7c248545a3d596040635474d7ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9408c9ab928e66f886a7ac92489a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4d4d8187eb8f228e0d7fc6d3e4bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f0a43903d9bece1fcf557d80f418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c977fd7a3cb55225e2db36c040234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215373b72d001c8548e72df18cbc44df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faecdcd14be715cfdcc9f15c6b0e5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f17cc5408d5ffc92a9ef7088ed106172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67ce08efbc2185a5c08861252947e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b69381817aa96ba687b200dca5a71174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>