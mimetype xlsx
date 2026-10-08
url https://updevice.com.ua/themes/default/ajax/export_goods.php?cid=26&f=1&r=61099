--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828ca89f67b4f4b9f37bcefefdc5111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce00fe8991d6426bf722f2f90d4b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946a9e40fbdb3bdb5b9c52cd55ab86c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4487e7f7b451f25b6727d4e553fcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96b247b2da61c717a5e7b1f709ec5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eaf9786cc09eb2a9fa361b08fcd5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824bbdfc4a24356828128fc745ff3af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee31850843eb01f7ec0d564753316f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22e2033724bf8337006ab22541f9529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbbad783af13c621ffe3ce5fb1f58f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894098ef8fb114f7c0737ae3128a242811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0716d79711d7cfda49d47cf83e0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c2d9ef6af57996c735960a276fc2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a48cfe098c881ca821af3f1e2686b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55c4f8c691b9e181e5048373a83f5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5405b0eef3d51cafcc66a0a63480af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd85dbd36f911f069019103975499c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e548379963d96d80b0b18278a288318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb19f668e20bf4326ee8577a771ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5724367cecb6f166551d6e00fd32fd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63575ae667dc3d26d5859ada4a5f8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9147e454efe3f091e815baddfadd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672abf6894eafa09423692e589a4edfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8def74f0db55c088caddeb515e187924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681df564e02ba29bc0ce0db9f17aa6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666206eae5f8c570d8a743771126a1a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2fb6188dbd0b58a7f2d9f4ed3b6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fdb9f2c892ec31607856d15fa2f6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3881cd3c12cb1a7b1f38ba3bd99b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634c43dad9908dbe9fe967ee2abf43330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634b095b6d7848fa8b0106e055c762731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625be54b646fe05caba758df0ebb2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e5d8884be4933568cf658a4a121a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2e2713dfc52b1781a1198d371b9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd465b6abbe0b618eca72bcfec74535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8225a99052529f547152c87966a9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80647bcd3d3685c5509d58b368fcd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbbfdf2f5ac97e0635ddb67eed0f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf8e309582ae1dac65465c8e4253a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c60819950b7a60a16c6d8a42b88e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63142aaedbd73fc855f25bcc1c0dce3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501796657525fa21cb867494420c04342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812196b42423318fa15817a04cbb96d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d62473b33c0dc895b025c6dfdc1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce48968e8e1b592f57324b6b35e76b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2633c6acba603be663b209dc08e24846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed297bfe3b79ff9fa1ab98b2671a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aee2ed0f75e58ec6b1d5e6d337a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207bbc3b24a8f989cd85ff652fd7b5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36b77121f8090be254be51586fc4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a971c9724560984040ac4b3476935e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17337ef1b21d8ebe88f846166aa41952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2494048a50e09ae21e79d82389c9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924a627359da955d2eadfd2966efeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0a92955f9ae686178fd7061d880a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22bfb45482118087098edca1a7a0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fef930a8ffe17276b95f8dc6d81657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7cb2d8ae052244689d7368bf195b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6a02ebfe3a4e65c767fca447540e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc1942840ceb41893c430938f536160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c678cf757bc0933453f8f98eb3e0f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7961c2b5b4b50abf8ac22a957a3f2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce8454b1e2d57d6e5db43dcd6a7f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34404530cf2380b67934da8976a3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d51298e726b616ece87447861183c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf227fc11d6312af1e77ae2c03867066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28556964bcecc482f5016e22f18c4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c183fdd6251a7e12c86ad8ea793ee6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f19c44ce5afb802c42748e1233c54769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1436a65a50875acaae290bce1551070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e8d7be32a11f8f3dca1754ce23d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09939d2a6368d6d8b5fe1ee1c68869472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152de90c622601d040f5ed91891f2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816bd045b675222616e0020e30980174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c9c98d7e9b8df207d499123009f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4284f225b2efc05028e533a6b8d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b45f908bbac353c3d78b68602e4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95b1002eaabcf5054ba8a476bba4a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6cafde6e5fb85eb2b8707ec3407579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a077218acd44ae0532acdcaa1cd7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42591b6439d7efc4337a45cc5b9746981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ffd1682ffaa869dac8757551cea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a998da1ac376ddab70a9979b1378d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305d59d8824a49233785ce019ac15584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a2947cdd3aeb58f1e360cefed0c2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45d59bf6713139d738a554ef68ad986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923f126b17cdeb706db56a944df47887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227862ea883839f80cb633d1f23e5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876977ce1bcded323235ff34fa6cf1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e4f0b2af3271c2574b41b44cd43090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60e1606e367c97e211aa5a02bafec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007f052a5709d15948537c3b6bac3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4314e651cae1d66bc4a6be5d7e1ed893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc83b50d7841320691016ba36d79a2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8074e6366bba2beac2c7b1c5ddfb8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570400a9cdfc7b34e008bc8b6852a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee040d4546aa9278815973963f42097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66968ba5fd97d14f862c401898bbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac4c23e057daaa6ca235bc8d044f5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9eae2689cc7015641eb6b34d4765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11b371ffafed721a9e202b7306406101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d9ae88086719b90b5e882afaecdbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0de2a1eadbe50a6e6afe23a99a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc756be8de8bf37dacf82067891192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b5b894f5681970fbf7eca87f5632a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a5b40b595efd6f81ce1ddbcbb752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09eb328ce151ee310abc0e9cd5953d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78826f23ec58db4812dd7980a5921108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15183f50b649e9feddb026c27a90fbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e13088243ba5ef4bdfcb638fd0f73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbccd680e8bcf4a2c79f0cfd1683b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8120364c491a4d8160f8134f3acabf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4f25eb0dddc82917d42dccbd558e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab386ce2ba870725ec147c3e961f76f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d1a2f4adb151ad6dc35b9ae4c15a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63c4d56302d652412d84d1ca2ed0b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4790bda6c97078063d9c4201a76075e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee2dfa6154d82789d20c9904a356e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373ec7d544600468d0b52e064e1468119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a4341f73d41667c6d93ed0493d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be6ade0e846c51eb529d24d7b562c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499ed1c73159e66b0d7c4cd2ac0393122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c7a570e6a96a87aebd313ff941a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47ba359bac999a08b00793ffd03915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c14727530184771dbcdc02df0481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea9bbbfc76b9f87b25f91901e76fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d12e85cbe261c3091baaeaaa2899127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533272618a6b9e3b1196582a9c93946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc639ead0ec9c485221deca653b014e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7649990a6d4e52fde10d37ce2d73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14bcf34323dc9f1d5e7416fe6deaea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11924781f002a40ada772401c8882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda0adbc3c6a30fc31597ca146ea1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2224fc3ca76fa2bf45ab1fb3893ee1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e667ff9cb183243b2984f81181f7253135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355e66daa34809b7b4200241aed940a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d359f8a3f08926dcd7348af549ec46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7cab0c00165e9095f5a1ef4b8c342138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f62bb74d1aeab6eba967620a53977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c399932a8428fa83e0ed3e943ae93d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f453bec3a30685582265fe1d34b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b227993bd104862f208a721734c666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e01e49e674d64799eb9110d842d607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c192a4a706d809882a19db39f34281144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579f03f09c2c2b169355fab6edd198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06715ea9c7b5c927ecc977203aaaf7eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd1b10d129b225a0d2e0f0d7f7683147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e378e93c8d8f86b48b41045be943e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab2aeeefd1199c3773855c2f9edc9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d780e232d519cbb43c9bbd9c84b418150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b29662049f7b8cb040339adcce1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be0624fca24668b6d0abe977c62f05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5429cf5ed32befd5a88d7e57ced21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c75bf2ec737c78b9cedae5ecdb3d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f8ee31caed95bad09b46ce40031c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47aeefb1be8dab8ea45902aa064466156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff700feaf08e1f3448d2b2c7f34732157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54cfdf117eb6d570d0529ea6297f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62255c9545c0075098139c9544d1c68e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0d2b25a3d90d2503e15ff676c907160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c99b56c38a8db83ec895770eeca89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854b7bf63bd6a41003a78e94b5c46f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de86f4302d34eca72d3bc963f260d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf37fa0b6c9c67d22fe1bddd60c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4a99f071d01630e465bc09f0a03b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32d4be78d6c6636d1cc551dd6c9d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1674278793b16c18f55c561b87ccc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43512d2054aaff9ad0678a249d6a383c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d342cbdd595fd990751e75efeb161a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313035b56ea6a31b61f4d3b63c4d67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f3926d860fc97a32e4dc1bde7411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e90f1497b4bb8ea5da267f847b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbdc50f3a7b4935135945f35c525af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5257b4e836281652b165ea481b5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb708a3055a48fe6ede0003d11643175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184af5f4a06bd672cb32a0c38ebdc5da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86ad82ecbb74b53eaf1901833e5fde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc84b32dddb7642799908f303b5a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7da61582342c2436fa0832f463b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427e01b0536f26f86d41382516a9bac180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2bacbdc4659e3d61ffb7ff095f411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc6cc8c587e1532c226022e77933c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fbfc880b7e9446244e55a971674e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd03dc1258cc4b0ad26c0e7fd7bc774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe3f84208adb49fd5ea5f0f4765ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd063beabedd97e401958875342ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312274c6ae371ad16fc41d68ce0e8787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc166d2ddeb7df13a7d64917ec2884388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391cd69943b339831ca2f980f9e1bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f5f2a92e7aeaa0c5cc69b380dedcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3df1e033cca0a71656c3deefda83f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f84c0cba6c8807a52518ff09d01012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72afd15824558da54e6303922198d1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b56630d8a0ee2f6c7fb482f9082b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1aa45ebefd8e1b3151eaddf4cdb1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a520e9c7b3a6864467bb1395595e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87162a4a52749b1a0dfba9fdbf762a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1ba8950b5ea109b7bf16af1fbca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f35e46a41527624771cc3287ce6eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087389ce272bf8f6d6241a7297b3b4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7622db2092595c9f2b35977b2ad27fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84cf3db17faaaba35fb51ff60b48d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2eb44a966e60f735ef21f390aa7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea1e65fb028d5e3debf968f9f507324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce03005e81e975db9d7eb1ba1b4882925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0b1125b2ae5c633acaea5eaf545826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535acd9baddaea191cbbbf3318ffb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440afb29d7f83e9bc1012c38acdfe2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e2c0536cc88ad6f6a5ef5e0d42dc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462149d03fd106dd19ff7e0345e989930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae45e4b395d1e15e2824ad52ef55c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2b8660c9d8bb3492b07e5bc42551032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f350a01eca5c7a95bb8723d109ee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0abd1da2e3965c5d43b1d5d9d7f3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9958c1e6c5b36ae32826633dc964c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf8b58c50e2400d517e10af6acdeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772e7535efd93f16b5120faa37371337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e70787f814e1a951c059475c4198c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e18f14d5634d2115a2d45f3ff5b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487be66b85e15f010d50548855d373ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369a9075fa9f09b5a94098685be7a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b7f9c021564667f00ed53a23b67342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73efd1333b792bdbcdffd2f318f48c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e23669ba60472f6bbcc600e79cf1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365ab346330f7f25ffc4f7acff9c0f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b1720c595823c56093383f713f0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832da86cd8640a7ac8d02d227c6af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae77ddb9203485827fe958a8a8788048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733e7fa8364f8bd3879fc0e5455328549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17f159abb0c120d438135002d2f8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8e99cd7aec7f64915fe22c0e2698451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f32a4a8210e910ea0e5a9a68c232052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4839be7e23cdccc91696c35aecf1c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d923d217c5c5aa2b8f1c3f7acf533f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791dd779e877bece8c40ec743234e6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884232ea63236fe86a5512250fb63056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854493e7f061e1a355f550dc404cf5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f341cd287b48468fd7319c8fe94d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78f33a6aa8b9b89c5affe3dc52a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c36eda7c9563b330b966dc309a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312662083d1d5a0e396262b3168b3ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95e550efd7849b97d4bd2293a372b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d24e38d6a6c27667230a939cc606f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f333c67a72edd99eec9abec5dc4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7e734d49bdadc9cebbab4acc918fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012e64cf24914392c5d1dafdfcc29766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d321248239751bea828d0ac7f384367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca7ac2239397850016bc7e327443668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba85fd05777cecfbfb8b1a86c49fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b0e411bb3203ca21ffc7bf004e01e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459858a467f22c15bdb86e804d6bd4a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ea21f372d3cc026161b85acc9b8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915999913000c5fccf40c4a703e081b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba4d7b58e106b8b71b69407e0a21b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46856c8fecbc759aaae76d5bf6a3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82d887355bcfcc237c5c3786f093476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b174aa80c0c35e4466ebd65fc8ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b843c0a00525691e8282febbf9c5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fda348d681056dd5a3e40ed6652b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f744741fa0255941c9925b559c2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea6d5df3e14435df616ae534fc30b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed0fd3fcf05d2a6198dcd0233bca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81700bb83cb0b32b567825d5087a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af68afc2af5d5cb7135caa0fe268ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b728a2c514d89cbe09a8b9c293ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2201c65f9678d5db4625354fb81d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923447f5d70b5cda63ff463f700e26087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052588116af653e96487d91f36be586e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286fa2a31e0c439931676db619e49f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e9a1eae0d1c5893f7f364e3c85a0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200bba042c7d4eb57612c6982099ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9c93045548b5ababc5f625ad5d6ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934265eeaf26ed2138d78ab113207b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6ae22e7bdbd49c1b1c76c1faa733894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234aec188757937150895441bf9519d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f682647469cf0ca4ab0ba852c62b8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dcb2aff76b6dd4a65d18c621f23df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832880e8eec66493147727535ef87d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5142e1705772ba455266ea5862ae1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d170a666a38b0847246b5a2cba86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4bad87615e7b79396957ed5a5cdf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214e291a2b208880d45d686d821540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f4c72d1e284ef6947e34d6fc7c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8253cf4cb97b6c0ac74fef252dbc8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7408acc266c9424803c751035806105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7b151bc748a0c1239ecb17893f7fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6b869b960f60b3bf41c25973cf56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da035577333aac51fa9d147af309916a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd95ccbbf4f3e52e1c28d28ea5944109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac8651a566cf19487ab0f2078c9924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e55ada4c5d247e06c68453a5dc1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862637c5e5bce90cc925c507781baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2114d0a76e505e2a1ef8744025aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103d6da2d2819ec411b4ed42f6539e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5274255e2c9541f86d94bef1e2ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2fc41589af2e2e5cb3861a83dbcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1da02b1b582dfe83036dd97c327b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aafc0f342f55e5ab4bf374ed710fe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17410e3cabe3477fa36d4a0b15dfba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7435aafc9ca962248b15155fc08501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc81d2ff51a191b6272569eb6843e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d7e45ef91f3baebfa8ae0711f90e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b3924de5a99fe0956ce913fca06e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc98526143a9e938f4447f921fc8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5d29a4386433c73990fd1c7708be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6543b006bc8b8d8d59f3caf78876df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a7989dc6d97dbd07fb643b9ee13c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c777d20a1e0f72865663786fac758128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae22e7714da8040a721c8bf6d47a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0830ec97dfcb77d911780b27a0cce00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c118ca17831f628e1c1cda91ed0ed0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4767962b6427abebc90f993334de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52ed1c9226bbbbaa6e4d5e49f6e12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48facf6f38c59713f2f8e02f309797b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab694602f244ba960736f02d85179c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed248dabf63e56c90dc533fe6d54d9c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f6260ea4ed249614ffef0860aec53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4b9670184f900b75cf457324357c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef3425473eab5cfdc503889b5e2eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dc92e86eec3df7e508056a9a9baad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b12847240582426e5ef3c08730080141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c534cb8c7e85b62761a9432f642e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01202d4696c92597dd862b9988898abf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8edea8cab7d2c554440f1c4b015346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601083aa994e13b2f60a469849a817145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e999840e189609b354d8024267eaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d01af37751cc0c8763f4d75174a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871d5feaa8bce8c679f9d15fb7e4be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f4a0c95724a36d2244067ba1082f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1e69d65ac5f4448e066f13d8ee3fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48d9878cf4ee5e4374e9cadfe8410151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273360c40b4b359b697d7b9c2f33633b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c68a974fb000f3d563d4aec216fc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99932359e5f75224771b37717b1caa5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d64f34a616131c8941ab62dd96f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a323edb00ed5fdac74b707caba800bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4597e5a0a47b590d83389886970bad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195ed3f9c15fd66c9b517ce6ae9046158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ddef2c07612ea81fc9ea995cd89d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a548edb8d1beb19f4bee598e30c36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf281e6cf3580dfdb8da62e98d1ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fb5f220a003426eed0a5841cb9df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e84b4727eedbc34994df1fa39c03b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee69093508298edada3acf947393fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01a08eed060986552f410ae63d8cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82f5ec98ad717ca78bc2b8d54b870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae65865d49d7fdf13ad6e0a29c33c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012df8c730504dd6997f5bbc365c4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35581c458c26229af2ad14e4009cc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc095cb4a709c3f6dbe28f9abde18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173715896a777a347b15a4d8f44a2407171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351316fc3686fdff78efe65c7722b587172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1e679312981dcc41c602964624a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982800df9297bd8d2f5cc776c7bd5b16174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>