--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020387893f3704465068c5a132d7a9021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82f1fe4a2c7a8fcfa0f18f05c21662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232ff3014e7424faf9317daab47cd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c4a4c6bc0ca083061e9f323ae3db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d7d5ececdab6860c684c9f2b98425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1ea2e0dda82ef9ba7bf87f6504d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e5917eb741b519d24f38d8a8e2ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d754c952854406dfd4a5b119d1cde88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497766a4bd311444923802a8239dda39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e392b3ad20007bc6099b2a87e9bd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05637a0d732015ec128b351b7e2aba011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b34357e41bb725d8ef25a43e3139e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d88112578156e7ab2f01eadff814e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f9798b54687ee1e4749985ace669c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091a0bef9634469e9197dbb7f0b5dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a594d01268813a5c8d4fa185e6932216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45fe90d5454f2c4c13d9b7ff6c5d7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3898bf625ce2482afc5d0af9ccf3a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fbfaeb3b0eb336a0ee0314f702a1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad1b028affa5eaa8d0e27a9752e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9300affc39f661a864a64790a129821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96accbab3e09a7433813bdd9761c027022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461046587d2698b3f74cc85208559023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8af6d6a62929a8fd574b6a33cb89124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adcc139fd7ecf12cf73940d5a0343b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a91efcfff9855f7fbc49c4272a8a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10532ccc38084eff5801161b5827b5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f2f58a109d56fd1cea97e9626b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2cb12cfa29923ecac5033db4ac1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e1f7979a081ae88955abf3cf35de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789725edd6ad9f17891a3b595828e11831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a02db60eac2fadb89393bb795149a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bd84826e794c2f9059f78ff08a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cecddfabf5afa528e846d3970648d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725916448b17d720f513886fbdc50a8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67279e589023b3a2bdb076dd14c70bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec3e099d2381810ac2b3a958e3772137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325f4a7e4ad2c6fc9f3722137a21c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d069c95fedf833f0b49f99a47d62f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1d78ed0d1173326cf8c478c9bb9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ee2c42f4c7468cc77df5861349f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686150580d17c69fbcb2a8c4d345d4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31df15103a352680cde4e999a5da33443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33410da8875c58b6d45a20e61f6ac6d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e992c734d3f121888b998079d15745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737764110f0b29c45b5bfb43c04ec3bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e22c5f464e12ea40763b0d397d84947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a7b8823c19cfceeb53e96626658f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa0539604678593a877e0422b5aef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949ddc6851892e27458d2bf28af84f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f8b6978d6af53eb0e9570af564ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ae79288ee4034bcf559b7308961252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29e2884b48c1a9d7c0d04471aca3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c68d0f3d1be11b88a54143e3502f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2c537ee2baef4a3485b5392b3e1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a54ee51c3d63101d8730d5febd7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b73fe434dc261f25a8de6cae4a8d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1fcf2cc042d72d215bfd6cc74e7b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c38c24265ad9f77f910304fed96759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214dc7e19cfb1e70faa37290adf71c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649578a08fd0c3bd8897da1c4ea74f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1a7312823b2bd8174bc0e48d850762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f34fc79b211ac0502485ba78a5532863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4504599ad7ba5c66b761352bd4a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ddcd6f113f9e13b2fa3cb451b40365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab9e992f3a930f30c4d5d8b2f9df366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac834aa1efb47afc7ac25b21c225a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217a05fe33717898bdd275c030327468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a8860dccc0ed3b92fd9f644abea169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c0d3359122c2b429ef830cc96e9d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49a266e9e9776882872125fc21c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb715bf6ba20836f304f854f134090c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd674bd86125a3a6fcbd90f56af325173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b150843f5ba71114bcaf025359b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac54eb36cc4b149a2d36df6c8ac41275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6593135c5e41ae842612da21ec00a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05858cac4d7f689fc515399c30bf8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfbc3b52d86928da1d04d9889780f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c892606d6cd0e2bf0367fb257d08f3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3defeffd1115849949141f618bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c63755b6ce28def73400b6e45a24e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758ea2bfd24ac89457dd365c29a71382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdda60a3681e732d74a2d3073fd5e9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550fa98ee27720f5b5946caf918132d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac202d9b94d51f16bbefda902d1fb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e761a966a8716af6020a0edbd760386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0045e98ae171f8a3552659f69a1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3a91eebc751a3a92be287708378788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38a2de098822cdbd0000b8f880d1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4fcde2273f7f7110328e864f3eee990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312985cafedd185942ca2a45fc18b8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76276325a978f5c5007678bb81dfad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f403dda58d90b8cb640052e81fff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9c0ca36a03fe30d8b29bd1ceefe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880de8f8e635faa365bda7088c61db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdc2103a209ef1a3b3cbd80f2bda796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac9f500d055af5d0f73b807e9926cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658a3d11f678768cb9b501c81ee52c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79b37b88529163e63b883d176fdc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080e06e2a9c91e60ac20fa83dea18df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f9c8cbde063626c68d582f7615d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549bb358a21246006315259c42cc269102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66060fdd2bc81a22b9337a394eb43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f625f3f21c6b11f6c58f11816cad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449c3f4fd083dce8f4953036ac09159105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894fe0ea984ec1fdaa0a3c22e099ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcaed22af719ff31c6521f01cbbbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe71dd798078ae5e6df30b02eafc08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78bc72d7a19d0786ba9be43f4c99c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7c708898171858f60660d44c74e69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5683c389ae4d18b4455d83ce33561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2871f61b3a18e58d557279f473a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e22a7d653696c47e3d69f647cf8cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c07b60bd3253928b478cc7a1e2fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054ee7b9a7f3a400b450d3a7322582115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444e9e7f7997f13587d2f6e08fcf81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972687d18ba5fcd8a6b83c875cbd29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f40d373d49f3c0045cd5877b6e9094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0a84bd1ca68c9dd4eda4683afeebf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ad66101b6965dd19e3d071839012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197245e84b0d21c89f3c75caf0515729121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82642be5914b9d02f18d1fd3c7b21d2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc2eb2d29fb21c0bff8b16604ba77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf633bbe058021085044f15dfdbd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5cd389beca218f14d52f5f3b5543d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752a746cd59de69878df4045d9297a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2985951d21994ec8bdcf98c0dcae5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c205835a8a2d9c9bdfd45af0a13a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe174be0282d95e24a2c04f761a35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41005f9ceccc934a490189b6926453ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd38d312fa646f44a9cc191efe381f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475dd35651d3eb46250543d725ff8f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c8f80318013272feb705cbdfc29f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7230cd133090f838e2d0a69b50a1297134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d7c3e07b63e65d7ad70a6aab56e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22702b71099f0b08e894c5b083297f2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85675ac10bec2ff014af558bc167c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2bf4599d22450b3c47b802d2534e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5ab5fc5848b0e0e3ed86b3824748139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860defa0f333d518bc6cc2cebbdae8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586a819add4dbdf537b1b38411f8e85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c47e90d0ab31baa891df2657f5c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd4d20e4736694d63051535a33cb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2f35c5ef8b860bc7b15648ac440a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603ec2bce7c2cd6af607ef207690c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ce5860c54333c3775a10b54b0a50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20014fb35179c4f0ec86f567f54f3dc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa2a622f9209bcd90e54ccbf1e308148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83eaf245dcaaf46751a87547742ca5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0a8ea94f8933e4fad9ea9279c5193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30cdaf1cda7b9207be16a4f99df7f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a56a3ff86dab5a7b23e5e1d9b9f2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf9c2a1ec61436b6e54170fca84e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4f40c3e1160a0f0380a98e38b6bbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c560738d99a8054df99a0573331a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015dc45d318ca369fb663e0436f7048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69a59574c14eebc3346f110ca95451157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da5d3d07259c71ee6879df5d6daca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7d8bc77c5c9293c946e4dbac7f96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b9554d0787dfb660475f8afe835f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce156ace2da01f8d9fdf1202eecf70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5dd51d75fbed49d0ba520c60821e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6d306bd2e4bae3f57aac82874ad1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38538ec00957c074f84d946bf24abea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156fdb550ee24eb1d1f53584fd5230a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bdef36a9f0ab28f28086e5a8dfa40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b10c22be1ee74660a146a96bdd690167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0b5e172ae93c4b97df4bfdfc4009f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb162ac1fc0303f68b5cb7aef13a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a081069c0f997532a7a98a8b3d7ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3aaf22f1331d6e71bb07deb65ddce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3720e5ffcfd874e5231861fcbc31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dd418cabf4fac8f40f10b44c035ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de033eca918e0ce186bacb7764318174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8523e0b38b49f44fe24fd819b147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b1dbf31440fb81aa48f8d78429c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6cdb8706d8f449a723a708ae9bfbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eab24b91ecdbd52a229e93cf89d15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50167863d0f5f9872bdba9c2ab737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a697a8e4431e5518e9bdb1318e95b6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577ee5fa769a8f8a16f1c16ee93ca081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aab47c00024c8826cc0acb38cd7772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d276cd757da44b4c19e06e90f0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f36da1c060057f643f28047d7da2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6030b2333c8eca9672384fa4a57d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499767b223d2918ca829882cfab7896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a134fd630b1d914aeecf70833fff027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b9944d25aeeffa716913d9f0182c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c62b1c929c4b2823ecd12d34e799e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9952640e8f6d21d9f21c5a76852f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d476fe233865c2f120dda588cb1c2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6f8ec30a26060ca66c404d46931512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f579ab5af6ced2c31dbcafa001d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d21654bd0707e451c4a1286c85347914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd13656ba5831de793ec63248550e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eabd468bd4e8dcdd28625fa7c6c07116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267db8b0e4d33442fca99dec04ac2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9507d467944684d05be2156d84d3a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093def2f1174a11aa31c2c20230ac0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1372f6afe78d57ab99e4aa287f0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70279b8eea10b6f6f1381683381b508721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3921dcca0106de2c2dbbb278c809722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea025cfab47e5f36947fc905b68d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260b2ad4149f85a8354d472c9add8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ee9932c81fd429e054b3db29d6a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be8e6aa16bda82d89950861e8f99426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bfabbfbbd93ec48967de609c2cf9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1b3f164a4babc710576833626fe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce80e2c14c7c5e2fef6343bfe5ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ded6e988662cd70a6a2f850b9f5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a78e43f21342ea2ac4f85053c94731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c07967189b3bfaf28bfb5d476ae6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2d1855ed558833cac033161970ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c436a95884bc2e8f44538c91b5f1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b43b3376358d0e61722f652696c2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd161f2e991cd2181c6a64caecfa6ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd573ee715c89b9cc86360f0d312637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f1887e2ad5ef759697deed2ab808438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452257209f84d78a1e10f0a88b0617a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282cfae9f1218d449133bbd680563dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b95b1588e3e434a4565fa588e302841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884708a3f19e240652d6df41ebd7d8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e6ebcf3bec492ba1a6a31ea85bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043932682943be56c1bee326292c8dc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e08faee8b758bb7c23f0a07b045f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266590b1439e1a4eb0c33d9adcd6208e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158bbcbf9b9fc400cf5dec78618b6fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64323020b9f27989c184d39e9c94e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42faecee5999750d7abbcb108650349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e117c00c1fce1edb0ea7a82c44db2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc915e8080f2a0f50d09fe35797fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886d990b81e760e4e37be1c0755bd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f09be02e7d31fd5f893078965cd4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c697cd6f4f201f71c98e85c4e046c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00254f2ac36b1a88d97affdcffbed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0f08567a72ad93bc9154ae29551b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96444100934bc95b78cfcdc9784f29257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96531a45aa858fae45e634d21df3e88258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da2261f1e28c8417a6c0c12190cfe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de4070e83355f84e0ac229459705260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a23e5c14be89cb4e599f746607b0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b35712288bb5321b2860bb6fa7bf6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026286e82ed3459c3c19e306e58357163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e485e0648deeeda5d58d8f6921b3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6099cb2c051d9edc766d2d4cb924965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b43b0c6e81ef9b32c8fd7841452d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b545cdceaab7ed871921409e9ed95567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8410f87c391d222db829b08b8c4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f375ebd45eb7907e9a959dc000e5c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc48b399d5e0561399b7acf245d7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe82b44e2b476f78fac7524e892a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63623642056d2adf47176097c549872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6e795ecba7211a583ed876dab33173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a1a4eb76aa332de03b413f2a5c5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4591c3efb339d990f0c6b162b54b0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164bf10a15b1583471880a96af53b1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb03239d6dc466f9eccfd98b47aff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbb7816c6bb074852f022afbaa2ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1bae58d0f463adf805e3b73608f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6563c1601a91fe53a0eb8d60c1c3e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eddadf5a81371358db59fe5930cda581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8539f75710ddf39cc90e502379f98982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8650c57ef8c2cbda065ede205c86ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78964eb0f8ebaae3fba5af7769fba184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6ce3716087c13f0009bfcc23420685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137af3ed9640c79d681190be080e96286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7dd8d7469509802c255c7a9d789287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ad4282e205a12e1c6f05b16dd29088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399022f1b14907537e93cbb0d8a061d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044f87778ca069094e4b65bf9dfa1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a6ea128ba28b0309eb83fa22d60b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dc50b6907169028057bce3529b4fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923253137054f15d1bc761fb263f41ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e6b16e3504d15b68067a099e7ba0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a0642be4141a7d00f50451b68306195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072113bbaed78a8ebc57ef31786cd06f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc9fe244620595dd5c7cbf16c967197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e955e71b98d2891ae050ca77c8cbc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836700e9a8ff6e9d1b8f56090767b4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c983bd05cb1057cfd8f6a6d6ac7b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de2e6f35a75ae15c1d6525ad93c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f6df1ebf1dc5b0217bc9be11bff8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac378284749ebf502738edf0245a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb2f2c9de22f40afa1dc8962015ae7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b527991c6c8fad2ad26138331221d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f650f62e382408ddbb2857598a912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e7b8b6b606616ce3fcfeff3e6647107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e8c2dc7b7929b0674543aa626a06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3cd0e7f0ddd766d4fd6f4a74872ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69cf939a41ab235f134ac115a75ac3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab42f89a5b5ac3e3a62f1ebb96a2c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25013995b8dda35f2e6decf37935de5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc04ef040e8ea640b8c1b1dfbd758b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c179743d185b7eee14c663761d4b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb35cac9707e134b8645076ef82513c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b4d530f792cfefd46abc616a24a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ffd9a7331b9bbc1150f63ef35b797117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9ee3ed373ac13ad55261fb60ae4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba1a1c287f30bdee3cee61e4db4f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54785ff0a52df68ed326821c84eae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703ab52ebce56877fdaa61a8299900121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688db1360fe51db7f3ca5d512dcfbc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5fb441fdbb8b97426ff1194a4728123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4be49b4520c805b3e545cde953186124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d63b4bee940b3d1d28ca5da07d8191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c028c9067bef5c8e97d4d677e2ad0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff79ff5d2c41c8b23f609e6b72ca20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfe3b97f3e01e1e9c399e04c4c9d1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ccc1778fe3b0babe85cc5c570821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e1cf926b9d718dc4d13825503bc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb758d8031a59b5aae951d2b58739d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8079f1733047770b0937caf61f47c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426699f45f5811d813ba49109992db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5aa4808560458a3e55f06cb341ca4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0ff894a59798e8b6dfd69f96cfe57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a4658a37cc8d609ce2028f9b61de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c054e76cdd26e3cf6e796817c06c13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2fc9843ef3a6191a6e400b78eaa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48aa2199a63fa166a579548069b422139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48951cc4e1879a18e8af375854cf5663140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d91fa4b7590a22df7a85d4b74fdcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71725cb8fc3024a172d4a653b901c61d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61082e8cb16caabd0a13328914ca3e2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67993a9b6a2443184f5dc4e3cd9fe6fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99334340729a6ad08e37ef1c31acd72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe79c3a0de9a032fc186ed2833f38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8af50fe43be92f299c0980e775b036147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d61931a9798e67d03362f94ab7649148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3e5287d9b0d9cb426e476e2a21d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d194c8e559056208cceb7a3046af15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e191001320d336ce605ee110e46f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3ca5266b735a89ae52a1e24411ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a65b5ecbd355054a7443e8311ae04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f5aa198b24c25705f63f854dd49f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3e0a954b3445e24b2fa4c4c009ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ae96992896a113c8fbf8982c8f15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aa6d1da45eefd27dab0317c5b2b1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69393902298e75aef7d4a2f273bf981e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c87d575e974732eeca44e5b9aae6b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de336a561edd5dcc4fb52713100463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c40b36cc00304aad6028df971d69f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0a866815f9902c9c2f441c289758162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f3073e791b1289f68a6d84b2090e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af883f36bf7d2c4541e6df77cbd44bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ed72eccbfb314020f8f651c24ff1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe12c6f03134be511ef26e91c8cc21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461255b08aaf545fb39f11d956a385167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a43504cb8516814d3c304d87a5d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca6b53096bef45a740e69e2a01610d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6501ebbffc36a91987097ee96cc06d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a61e50c8a98c54726199d4706e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d78f0c0b1e1abf313f225d5b6597172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e727bcf643a5b26b6fb458de82edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1557ac6808511f96b8235348f5ab2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>