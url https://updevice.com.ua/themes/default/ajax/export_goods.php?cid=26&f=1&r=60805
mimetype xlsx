--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb18c6ba1e91b4d517ec031efd5851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e44977f44bc94637af21758b617c862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0ef1b7614af90414abdfbc1eac003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d120e1795e4c1643d7b43207a21294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96508c7172e15226551a3707afc975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a922163a85d6624350e78d6257efe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dff5fff5b24b870948e2dda974a1b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3052b26f8e87c5d2978aab1fadb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413d0c0177728513531be7dbb585469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0dd522e1c0dfcfc18a50a76e8011310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f13c3d207bd6540fc752d33e3f5eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06afcfeaf19943f0f864eb606bb9b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f2596aead431cdee6fea84148d7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae60ef54c7e33fae148ccdd8bcedbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae25cd395646535da604db8c78b7b3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d4e0b886ee741570510bf0e3678ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542e9ad7033d34c5a11bd4a7336c3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ebd23aab54144ef8e8209017f2d5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bad3272adebac8bf36c6d8868e68b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fec7967c1829a6a53c56dd0bc251d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9ded5920ded5773cd181a8c1f94321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37807b2945aee1391557e08c2b937d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c269925b4d225e03bf02b4e4b41423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff208e994a3f4ad03a7f788bccd11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e210d27ad8b416f2b4e1e0b1989325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53ebd45476dc4cc7285f310be493c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a20afd22a3a1db51979b31fbf5aad227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a3f4c3a0a0715cd48b95376eeb62528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed6b1ce0924ae94bd217fa2f2d61f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98cb783a002f0bad2626fca27cbba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f588c7927281f85754ae4c16aab02931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940b88186cb8dcf6fb25c691aca69932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027293422e896998761a39ccd5474e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988ca7000b0aad2c9c6da459596aec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd361f388e91c9564a35e5c6284a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8be8966081be1be1d65b48735437b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306e24323c81647503d879a8ca930e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28461adca0f19a811a9660999df4e6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff64187da558f9285dd3ccb00c3b3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dddcb4bbd757f978d8d7ba763fdb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff88a39eceb1712634c6570af88e7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423371f9c5e5bd4c61222424134f308c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a2ac99b437f5b393019a152df41a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e17ccc92262dcf88106c82e519e34744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939221ff7c2d1ff94c3a6449ed9b072745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447221dbf9df5396e795d444f5b366546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93807c5bea0e195121e20d127b0cb0be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b703ca19645ffaf939b59231d1efb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddfcff0076da0fb26728accfaf07d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9d64e4f39d0f170d9bf67e5d43ee050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edfdd11667833ff1cd2c77e4f0e15551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688343cf64935f8aef42630c8fcfa9d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4849563ebf44966fcd75e9732a9fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859df15599dc5f2aa444684074a129e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c31019969405b8002f360cc2efb8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020fe42907e620e5b58c0ef8ad7e79b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0040bee905be5d9d2ea87bb0a5d3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404bf79a594fd16b016107b9f65f66058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78367e91f635b6472d309ed96270659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee87039b7553036121d9c13e563efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578819a422e1426b80960d80b40bd40d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65df99e9e7775301542faf207aa84e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81deebd72c0bfa5e07f24f8d1a4fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93995b992171d6a742a5930b88dd0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a699cc04bd08d88922406066b0e54865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d207a008f87b0e9262a5c4af468e94a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd335d381fa4df7b8558c271b4cd8e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf680b06aa82a83342d2b57fb5066668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e10c05a5c6c019a04f3218c1941469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721cc7565d888a9989494b84c7a83ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f9671a9202e2fb24d12017eed73e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610fac84c543b3d5a910ce799392ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923a972c5d0088e109b5e5a68c9977c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207aa49db63a64f313ac28ddb3609674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c6c67323c41f7e5141a4576014ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6472799c38e144fe69a404ad5f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b985e3a171b69d26da88f5a2cead477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689676a32fff73fec9963099e6ce8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec302da96095785aad4c90c4e62f42579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a325c86ca703dc844131d4dd6d1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e49f903171a912ecf067e16f7bc1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8605225e8b1c8d5f4f73d7a5505aa4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e122da5623100a10d7831e0fae1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757bcbdab3b44562ba0520eed94159e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053863eaffa5ff9e4205a99ec1f99385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7835828ec1edfbbec38aeaf2adcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608b247d8ec23036f5a4485ed0a7f4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e1a11183adcb641561071e8ecaa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2239918fc158629f6e9fdbbc4e3513689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a854e00fea936743f6f4c244d07790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6368b24679a2e68be379501caf2f91391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eddb820df0105a937fec8ea2032cb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8007827723fff4f3a111ac58e319c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bae47a8db0972b841f751ad9352aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322be04627594f93b7bab113a9711895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c762e59bda27b973ba9d83d2df39b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b8e8ddaa7d4e7fa37bd40e4d0542497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77e7f52d07e5b17a0f28d9d77883d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609e5592bd647473567cfd711daf2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f0cbac92a8a3fc94d9abd52bcf89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4531c11019a6f06664abbe10c0ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61fc539bdaea79de9c3f6ec4f59ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501e12b18e40caf389fe473349ea2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dbb53d1530f2136390d14b345efa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676bb542e51143e633e80d610380e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c51d15f441137096c2f8169d7c29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb2775e5b17c240bc7bb3f276941fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636768ef5b66e7c09882206ad4346708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d375619e23c6e7d59fce887fa43c79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119fd229ac2c23fe61a76b118a80f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca833ff20493929bb8ec9e7bdbd8c62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46cd14a76ac0eb8a13806b4fa46f4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524b3ecc4c9d6791f009941b5df7a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd4bbf062b7392a4375bdec61d74c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b0745c5c19772abb8c197e9a2960115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901160da0c49f2503f7397fae7d91bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460732b5530f5bedeb704328e11082117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7479bc6e44e409de5139672f06cb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c036262424dd290ab82697d2846af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bd43df4f9147921cf0a6a270010b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048af9c0905038b7e1985ce93f9016a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49bc981caab76834bc152083b8de07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b84729a21d66bcb7206d2fd922bf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9100503ad34793294bf975ca065205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018bc9339138bcd00ad1959ea78853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d3ec177927f2cf6a35aea8f8ea84a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59699cd35da16bfc93bee931e95544fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897034dc7776b3127e1229b2c03f2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20679fec69cf0b1a51cd9281d01c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99796e274a08a6a5ede1392a07058786130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd3bac684bb85b1fd0a1ec484a6533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757069edce482f3918d6feeeec20d66c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9fc38174b0a39ebd3137fe8c64b82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4f2cc71028b95a5c945108588b15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a024b5d245de542deb8ad54793b141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68405b48db0d6e0c6474de46f4778667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c1d5c8f2b86b81212b7ba3c54d23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3ea08c572e03b8579ca57bb479ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f176ed0a00bbf218fcfe4134689ada8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ea5f14f0f37c4f4b07b09155dbc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2783e76310cc859e2551f24163b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920f81f246213e71d97107dc273058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe46bb7b0c22980b226b675c337ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ccd2a8f61f89efc53919fccffceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd1d15e623225c131df848df7436c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ba82577796f7bfb3cc5c5482e939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf331d5129dfc8777423d514a4dc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2a7af02340bceb60ace612152bb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe78cb5469159abbb7cedf05e23415149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf11a2cb732096382f66c392b1f5a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549c36b7fcf00feac3b31dbe52998b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1413ed15a4602bf05b5589706995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb45d78cc2a98c3b19ad551957f88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf09a77c0bf0531ba65e63d075643e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91631b6ff36f0479720c148152f9f5ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f14b3b38a4d235e3f142c47a72d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb4048f6e8b79a689bb19a8afcd9db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39319da48cd403fbd9a09ba65d8fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f0d4beeda39fbad8e4b135c3c9ff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c77dd02f005182e5a3a5a844ff08c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb664a4ff28afe71a1e6515c045dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d80a70fdf9fcd6afb3fea527c62433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a99376b8d75802601a2cdb6696deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8af3eeabe2901af3b52794be79f65b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70cd01fcdd165f07313d6096ca5f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6cf2957c91ea7886114adcb469f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c101e888ed1a9897b95bfd8fc6f49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7684bdbbd8adb2c13e2ed1d37e5cf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9e19b068102794fe313b0549fd9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696a5c285afa182124c81a1d522d07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2680c9fe3ec8707701c8e26d951abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca43abb1df72dbf161fc7610e4997ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2d19c4c01a10f30b636ab8df60add173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adabe4b47007b2fde9264e096657228174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac624b538e27448a21f85b6fc2103a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b33072687ab9efde9ce231699e9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df477891ce397b2ced4c5fd7cac41454177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e1db719cde087c26388cbadd5814178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1598d25d14929d962c84a11d2c2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e8afc93e786a2aea902b5541356a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84111f9e6950f6abf34b2472d8785581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb17aff359852de40d46006a2bf772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e76f9e8d7f33a8afcf54d80ab615c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8619ac18e3fca121cc273e92b0b15264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7c650a647eacb7bae965b6508e3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617ed57ff8af5bc88660bf7ba386f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c8816fd7e80a4daee5497bb3ae4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1a9b385127bff29335635fe37fac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8335b84ddd1017ef8dacbdfdf56e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844139e8a82e05d15a5ac680cef2131910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6fb84b8e12ac2b3e31944dae335f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a9bfd220165a594fc19ac56261db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6688ae333ff940278182309d1df9b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580856862d00500f20c6b6b19912dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8f6fdc9e3da60e77b5e84fa87a2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078b9e8bb7ad422a5f700f6a47c81a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d59528a2ce0cade90411d1086d58e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fc964bff1f7bd5a381fa96df3f4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69caf6e02109f9eb5df3371174861b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555adb4b9a9df7db3f1bb9dc865a22f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8616eb157ccda2f2520ccb382a647f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acbe140b3f866651ccfac46b194f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90692cc19488520cf7ab26d1eedcb60423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fde95963c62a0c244372e166b6aa2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f38abf719363a9b1fb87290b2f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7bbf2f27e65c4286491024fee50626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f07144f056a41e10be767e99bf7bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7570b73cb36c6ee0a72bca9b063428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e2e5811950bc6c713c3e9591c15f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f015c164002f6e14ca80f1512c0ce930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe21223f49d2aa1ddf0cb17ac6b0ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bcdd3beb1943c2304cecb67186aaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c3bc580cc86c76c8b811c8d4a04833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b51376a5200e26a12ccd0b62380234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac303be65e0eb3e6020f53604e39e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa379100ac524c84750319a0bd2ef636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250210ee016ddaa9668fc69c5ccdf54437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1679dccb7f9716c3b7cb6f97ef0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3bcaef5fc7e54f845fb957b70c9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce52b86c2007ddd3036e69d7264a0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a1bcb18cf989c269b0b3cdca1b98941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d3de2bd3836f97d571dc8a6e232d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb6ac0efef9e406e4110c0885a1c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdf504475790ec267fa31af025212744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef769705afd1edd1fb58a4edb05a8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c76ef2b9d64c21815fb02f333fa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f9f2287a287ced3f72e1dfb5d91fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b09b6dafecdd94cf8f7ecdc30ea5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d23f0ef455f1644c0f4624f4d390e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f25e01d659120b11256724d0975bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25082766742b6fade39eb5fca9cfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14852a9697ec817c2015f0f0a329552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8c0abdab7e040c579bb52ad32f30753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753397046b61b73c53712b44f430bb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586f32f9e5bf66c335454a89bb536455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fc70fdc9f639bc218bce0f27ce5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb85ad93a2f7206b4bf3ea877ca3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf9659e87c1a17a1226a8c8ed84de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375908f76bb6fce46436a4016a8b06bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9fc66c516109c9d83e75d8546729860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d580cb08c5825554f7a25c85202f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b67a9487ad409ac77f800c5f63f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8727499034f740ddc79aadafa876363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde105a4f44970b10f7bdca39fc0065664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbb4aacd05d061f3ec4c0c6d9e76065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f19a2c4e44ce022b74c49070d2e8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8fdd72a4898d9fcf01fa27a8d363a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c758f05896d9d9a09bd81beda39aca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8796dcbcb445dc393e97dc6775d8fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160962e5217fd8d01d3369b58340bb4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8662cad8b69a9b43b704d78b9420171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5faf11042f5c96598c4f5058420a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da1f1a683c5c172fbde5a2d29052773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd17f1792a9c7a33b1b6b3ff28335874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2217924e80199a9b4aea644ff82a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d8246a2b937b563e8c8552ec054276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7904dae04a24073cceba0f31d6ab31c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820ba67dbdbbbb7520f18ee2c2f2d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bf332586100401c949a6f853163279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b671d4ce2003d0ccebace28a2e7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e0d2ed2b5b849c0921fd44b9037e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c4529b30ca922f8f67db08578ee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a683f9b139b723c99091d094043483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a56babbff062cd7a08c1f6a716f7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb86c60133952ceb30ea9a415cb1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5ca175a1fae2a3fab4388666a285786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54632f5e08ba7f29472687d6e7b514087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e98c6eb1d069309e9dea414672274288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f328742553f98f106d2c60ace671689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99bb25e9a4c51e29a8956f4c07f8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324d31eb5cff7f39e3eb86138fde0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18886d68ce6fbd437d381c44ea55a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d1b24d338dd38559d375ff6a141393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d26b6ce2165614cd1b893cf7cf63394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797979da6dd81900d149a8ea4a432d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a59018e981123abcab05ef182dde396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651521d89e6489aaddbc115b5011aec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8144f104a734eec091e1ae858d5ecd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af953cc4c1009165796f7ce0e1595899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d22b577e78959824a0a0b1871be926100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c03a0dad07e3c1549878893e0b20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9392d18f020a7a0fba3e38fabc4548102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105d7ba1d2e7614463260a78daea60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4650192c7e35ab2759c32514426a17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda603610df2fe5b33253e6229664a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a98318e7a2392096fe0dd1d05565c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4696e4e2692816e54082cbb809d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa73778059de0ded439a2766b467f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f3fd42300a0bb40c2a05aa605291109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c00ad112483521edcd49650ddcc28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f10f8ebe9ddb867b4a8caebd4f76d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdffa8829294541a89468914464cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52598af206c459247e7ac00502abd5b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755a67d8d1e27a9bf21e9cf4b7e576114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05972f001c1ee0879616df76096c97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095a86b04268698117237e748ba892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2dbf05275cf8b85d07483f469ab9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e44c3bcd2147ab9fab702ac1225520118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccbb8229b4174875c27380f65b41cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f460a22da1e38d7e545735c6065a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710709fa2e89adfe78cf3ac3d44bc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b46395d081a178ec0aeca33d26ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388b8656e7c8fe22204dd5ff4e38d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff47a438bbf41f8ee4b6b3e8eb892c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ff4bb9e0df6ac409a2dfb6c70059125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7038958ddd059334dab4f038f7e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c731edad16bdf4050fc78d2497cd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af639d3d9099b1984d917e0e2f1fbc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a9c9d8475887786a22ff19205eb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2e116ab4b7db5a9764428420e9cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9bb9f07c59262a6ba549279735f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d059da2be9a3c997be5658fce3e32f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1c97c5c2529588f28372263c8e16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b94f6546791cd176d52392034d53c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d81edf595b0532ada16e5bd5e954f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0dc7cd4d85048de85e471eac6a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1669ae1a2d0c7b00bae296882b2c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8affbc9cba4d21a3127251ef51ead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b20441d566363b6c21452aab4697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e908154d2b79e10d2a8de987382d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963ed198cd30190f4c0a54fcecae6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719a89dfbff42d27f626c78d8e51b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc32d4eda6b53dc92dd721479c5b278143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455cbc832e82b40449e86b05e77a8e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db377169769db8a8b7251a1958bb35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a45dd043fdfba8156e32ee18aacfdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9947744058aab1dc246b934f1d9b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7912ad4e5e44c23235b9b48aad0d371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cda7ceb8d1efa11de7774a9408545149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c1be5adf6bc93f757aecf461c07d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad69bc0765d414eb2c98af194da960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd41196bd79d4496021bcdf868efd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77c20311b0cd86408965b25a45231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a87bb0b87a46173e50ad5c37d16b20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d993a689f2a37bbb215458748d45b97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92999724cd3ba1b3ee9c4bd9f2f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3720e0c8767f2c5169233969d3553e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9e4e5025cc95f69e5b82244a8eb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830efc4e4800e40b4f90106826f85d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a61700af24b501e7e85f95c9de6521160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455f5fef8cfe390c4a54f87089c3c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e219653d04ff6aeeae05dd054320299162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cebd69f340028aa59ebf278eb6880d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a2ec2faada32f01bd45af934a7c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c25ba6a7bce75779c72258533bf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f76f71ecd9d63a17cb2416b207de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe78ba939cefb40900beeb5cae2e59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c320672d332bd76c66ac6ed0b249168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136e7506726aa7b0e9483f0a78d4ea2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9595fbc17520fb4b0a41997ab4960c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16089aa922eeefe3325bf0aa6356f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3084394aee8b47685d64d5a059ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730802845e20e285375ea055388a719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140599bf6383fe135835a55a4220cff174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>