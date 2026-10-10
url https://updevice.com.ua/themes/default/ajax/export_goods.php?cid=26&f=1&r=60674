--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b16378a63a6fa4392fe660965666b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ab3ce8179d89a8a97aeb7c461bf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83563b7c6e9ad0f9871f7de033754ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b4e0a507464747d099d43703e3624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f77ced3c47127ae697fd68608213915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e0465de8796dce83f60192a96faf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d04d16d0439caf602ac7db852cb697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161c7d89d876e7f4d17ae45820aa938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453b55d8025f42ebddf6a753994b169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f57d2b9db2c899f7af923eea964f3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a1f21c14d8062ffc97b56a00525a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d68f75970009673b3efffa6f5557012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005278f28b5cf61f55bfa28a5a14718513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e0383987a3c0ca8ea61eb4f1fc0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53394f42082249ee4afb53498ebb327d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d8ec8ae09c5491017b671c64552e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e685e4969077e82f6ab14d932c4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ddf66dba9a3e26053178aad06f6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abfc0fb98020de09983d1cbcf2b0b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19477f9a3ded4e9f3e05b44afdaf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942cae38c7e9fe042b27b5fef44772521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a780dd41ea322b78807e59d0a048aad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebff18e48963fe2c092a507e6cb78cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c529f08787016cd6edee4ca6a5fbb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9816b462d9f527525c272e2e1fa9e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da93a11b7aecd63d9a4ed0c6e3d6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f509437b0aad11b905909d68f4758a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63403f88967f5251314b75eb6ad161928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4691f2370a240e3db8aab92da94eaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df02ee7aa766f2a58fb2d907ab089230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea02cd692f3c5564a891ac760b5da9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa90b46980aecd468b5ea631694b5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4f393ec69e539cae5ad31c823cd6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08294cab8c5138d7b67ceac580e3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c981dfda7271fe93038b4b8b4169235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ba5f764f39de475639ac2c8deba536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042449e4242e8fd95876c5b96acc4af037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a1b8c9aada9576d930d58653e5c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807029610facaf1244395933150c106939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c828e5f14ec8f8b50d9cb3caa75ab540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a80ec8faaae3d8524e26e4a598341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8782d874b6609323afce7382c2ceb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505099227b27a412e61f1b0f3ccb2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994466368667c1cc496c6f68a3d019f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ce58fc85e3e403b3a3de55aa34bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006141413e4e04adf4bb392b792c26446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a22e7229fe52279136fd86aaad4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31cbc3941da85d69491025459d078e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc641168decaa71a1cffca6cd4732249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0396e1b649cb3f779fb7624ba1ae450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f192e4dff3a5f0f65b49ca1c7902b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781874d9c99a3a999b6699ae60bba82752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38815c2e97e8f4bd67e8df59cbee153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636368a87499252daba5f9a0a4dff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cdb8f3cc1ef73796266266f1ded855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e483ed76ee80103e97149bcbdf4c7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b33cfa9f34ead81fc24860a364fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0fa6ce721f568eaa3161a1e8a354f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5054ca72d0bbebcdddaf65a306dec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d0fbb8ad68f709f28ee102fde59e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ce3b1b3549a82d8b3767bbfbc80461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b5ff82ffaf31c87b561a3e4647f1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c7d8a909d0b3de2351e8604962b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dbd817846eb9e42120e6027b13ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d0fa42966ff41f8cc84f7a586792f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d231c8fa726e40785b03b87468a7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa4f09f9cf8ae0c1883fb22e8118467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca92c17dc56f088553c7417adc3da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516bbb6bc30b5743a1f8a1658aa9f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069c2e9641fdb20629081c003e8a12170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ddcf21af2e33ec709837bbbdd26971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a5cd3dd7d855beed3fbc18f9c34672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cbdbf8e4785801a24d9e64ea780773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550432cfb6c462b11964428643e37e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306075b3dca7a64dea241d3afaefd5db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a3b0e2ad641737f31b5256aaa73276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b042f1861ffdf6b2d50ba8c9f20c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71fcf6fb7d7172c3f8876d83a4df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b496dbe1550ca87943ea75548f323e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b00205add6eb986075e7b7bdf4e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc39371e0c9e60d6471e8cb05b91d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5be33b5f8aa7baeb8297f006286d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf1d4b8109e80112e0e7cdc2b56ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dbef1854cddd3eced150b330a00684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea4ef14362a2db286298fb492a79e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb9e32b7be3e2d7df6ce0039e2fbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46866984f525349bd7adee9af6777587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a116a14dd98efe63800d177de1dc1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b02b0cf86b1bc2c9622626415d17d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c71d1ddcf5dea5d2a5d6b5e441ad7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cfc157832afd1cafeb1fe700e20cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a630dde6e6a20502a8ae3dd82d0013692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032480dea50b2d7258005495266eae1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237598f73cdcee3d728ec5136c230a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae3c58884c0bf0efc99965438926595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dbba7c0be7ae85560b23e07fee4b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b6821800acd020ebe581dab1085297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610911c9c61e59dfc5081e870ca82198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a3f40ad4cad26d421e54bf3f0c18299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e6a1c7742c977537adab3644cba1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71473b0948f1c476dc8b1209b657e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40800c61afb93ecd3b232dbc9117ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc4528465e141d99b43426a88ccac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7344a9a8002b90242a43c0c0c2419104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82f7b46f2b8f34ea9ca6db4071b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9904a07ad3b427e2149ddbd53b7a7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f400f61b643f54dcd38a34f39c15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dee7ed85435c7dac43d4c7652a33c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2588251b76c0f38f4eb164219c166109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c268eaf8c5ed5bc516508fe11cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686775f78eb703fe0b7271ee77fe8472111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005217a2c005d232761ae5c5e0be87c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee608b4b08bf5b5fb75869510a44a27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3cccd4dfbbc0fe3edeadff256dc27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313348750e2c00fd2307dad3098e58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b72cc82d023e521827c26f471681116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430e6101ef85140f78bdc9d2f925eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e82222894ea9f41f425e27cae3a4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934bf8a7ccade0b0e47ba777e9f488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef89648b3c8ec5050954d8b14985e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917f93c76bec2499bdb9dc5fe9a571b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68d8c56084b09eb0eadc3ecea47d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b740f44ba5284fe63123fc8994ae4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3607049e799a8fc71566a37e4d4af6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4d8244f27678a058e76238a71533125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a094c7b41d9a52989334d005c2c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5dbd8e7ec572d813d7e93a49c4c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc7a742473b4d1ad1f713e2628d8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7b3f581633cc589f9d4303810fbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2a627d46b46b0137d79f1465eaf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59afa6e7bd9d3c1aca78472e3456316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c1fb5dde5008c09b76e43aac1078132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f0cb9283ca973b88ffc0dfdd05d2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b61f9ca4c4d875038299b47e1664e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ac4231d7b570cb06dceb5effa7066135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba1515743878e177c74e281ae9cb28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a47cbe5bbf535bf8d1ed10972b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14e1a280a36efdc92c1b024ca24ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12ac0b29392d225e50bbf2b426de7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbe17c174eced3ff07a381bb92dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6bd52bc6f1a59a145a28e2a3c2fbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d613a0ab234974061317d6256d28c49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b0306bb353134cf5a2e67f751fbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c61334e0ef288803bb730b78655f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ab79a10c385e8970f37c507ba5293145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e80584976f99db62858021ce71e8b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042052e4ae6578240a3047f626236a69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e6320925530011727afa25e7cd1ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad35dc8e40f93fed4d8c2cfa8eb367149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588740db44c2768c50effbd3b61ca34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1afd62bc89bd431f4326fab668e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d5e6ba7d95e07c78b93fc345bfac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b22e245b16d2f15288c0972b6c74a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0192c39d38c729056f4092465c4c50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6bd63575f68291a5fb52ff010459155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59899b09ba43454fc3ca4ebbfd183e60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257a22f80d6d6ff7fe989c07d658a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619792b8807c3cab9d20455cb0ec687d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c5e43977a7de4a31d449c5f03987159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb84b2b288a05d0f61b00756b8848b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3be8c1ba095da76fabce2ab91902e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25fd94bfb70967035e5560d4c6b83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb73f1cba926d343dd3d3e893d707163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474304a46760e2a807721ccc5d80a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce8f446c21786509b1cf474aa79ee2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4782577e2e919179e66d221359d755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b31715f8c28dd986bc335cba9e32a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab918e8f4c470c7edeb2fe3e3016f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84fd12e0e5490f621fde0e73fe972f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522143c9f05025240e690df91f4b6978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060e0db6e48c03b84da6a2735e13730171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd74fc601b44b51c1d86ca81e2237b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d02a8e2cbdc11f5b01731b0718310173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd239dca209e6fffd341d5bb922a2fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe74f6fa9cb5eb8f699f9973dfdd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215dd5931bdae6ac7c1a2637201a013176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af18837cc2403a92b874acb199d64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1f2a2c182d821cc012400e9ab7ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2e3451c6d634a2d4201ad9361f58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923ce855ba230c5d9737758e81a85d180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3e16f9624e7201dfd9e3332808de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b76103a2276fe62a9828f1e193602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d19501b9dbc45834e08ffeb8b9f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b9357a5ed13dcd2a9ca022b9260ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a28fea7f8fbb81c0dfb288e52bc175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52dd0a1387e6671bef507ef8ea08676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10aedfec13451392b663f192d8d0c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce85092769db1e2c74e31f3e8a3d7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace40ba2b3cdad231760c4fc1847c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158972559a423cc8698860d161e1b5d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2e3d49f294c62b7be2d88fb1e0f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad1a8f3d3bc1fe029aa806a1e83fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ceeaf3ae9f0ca2004240db2b9479213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745420bd50057b07b24246fb2418b8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828a990ed9ee8c21338d8af5c4ad3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23145130e330d22d4bd32b75793721d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f41a797685ae3d0d2db3a16f7181a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb329555b82cec6602b41f93c291c60418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60820648bd3336cc7b2cc928dd66119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13342a2bcb5aec663b71955a5aff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be335e0664868111a2bede5f934b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc99eb4e1c3da6665d12114e0a22922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc68c5ff9406f0ce8b4cfd52f84ea623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5270e00dda887fb456dbebc3b1a8cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc974cb64ed9deb1ba0b773dfdad517525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d20e1ddf37dc5b632a4bb541fb048526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ef4b132653ce619ea1d76a6f913427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc3407e8523c9641f61eafa5a6601228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18a864cb5a51e50e457e68a4a6deb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4389c7b6120b18991a5fe44d19986330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1635847107cc19c84422945eb129c6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4894db48713349d14a9d34fe7220a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc28ac06cf556e34e0017e7a8894733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064588bb60608a1a4adf9e551ff163fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3907783018a48e5e47128809f7ea235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435dcdf5a36b9b086fcdc3d33e95c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523247a92d0ae9c175460efb511550937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f9303fea930edc406bf5cfafc18d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1b4219c4d1c00bb9a0cd6eca6b6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47a35a6ef40329f6e2a042465dcbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98e4a7ad9f0bd4a845dc4e240879541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b71e987447a96558b189291a89d8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aadad9dc8c20e98cf2678fb06e6f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e3fc789c3237b738d5fdc8db77f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6e8e128cf6d0d860eda99367677c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910585f0f7dd48662a333c38a36424b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580892741eb6da56bd8384a5a364cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dca700b388f65e3e9f190b86db2fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727fdd730a48234f3a728f382bf009e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84706ed2cc54d95fe920e3284ce70aa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d8dfa2c42773eaa5ad4df004273f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace3b004faa45bb09c744f421dd7fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e24147fc5e8db85275dc01a8562053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64033dfe42edb41dbf5fcae81385cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4c8c5de5e49499a805944bfb3a7db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b4983d8d5ee67c9813be1a65e4a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01481f0b8e2f11287bebfd6ced22257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cdcdcef1ddda77716c18de01fbf5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eab63f6cf4193e8405615ac48d95f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eea122a874d596cada60391a6a3f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5dc9edf70ebb28596dd283834c10861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafbb8e58cc893bf4da0296d68505b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b6dfcf6c0d15e946c7e16692282e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a5989296fba0fd153cd5f224e443164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed54253ab47f99b4053645e71d920665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca54ffcc931e0811c16c7abf8305c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923cca6d1fc412a169616bd1bc5651867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d66f5f0335888c185b23525997cc3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c0b35bedeb45dca1a6506b6a48e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd35b399a6d080cdaeeedfe9ee45170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a82bd49059acf1bab2a06341c3ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f41e06f717a5c0dc0879972219e7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2088576cefeff0c1067ba8e46b0eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3294e9322182b1b209a4b43d7d35fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0219efcf646dfd0d292fff0e47f6c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb372989cc7d25274210d9606ea1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45555b7d978891880a5dced1f27b7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80389d8241a0cfe9feb37bc5a9b060778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a7522f30a11c6027c929f2795467579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531ff89b332e96636d6e94fe5f9224d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956913dd2c9ceb1aa1340cc7600c49e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7894436d0f8ca4c2a1b9d123e73c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eda1fe6a4795d8b925ed60140c07083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaa3f71f41fdcfe30978bf4d3d196084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9776949b2cf007277a077ddc70fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66c0057c4bb7bb40bbb795b25257786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc783a97e761d2c05f50d3630c494187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64325ee4766981c01e4283726206b4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fea58a434fea5b8853abdc022cc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159acdcbae3f34bf7c7a29104f2f687090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feab061511723dbed084ae7152350291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab5a71e7776ed00e219e5223cf28492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e779482353e082ff3dba86acb8f1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e0496d1755108f604075406ce307c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5189ddc82d0de1d7af0e6c45af5c51a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b13018f028ef4c40e4b985ddf2c9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812b55870a4c6ede07a1a16488890997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687335748fbb0b8ac726b6bb07f24acc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda6e338ef6a156793447f4e482dc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce27d9f8704e866cad33ba14ffddf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d465a9debce44efb0eb42bcaf7a72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ccff9bbff764d9631d15402b47a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71902d37909e925eaacc4048922173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898e5754aa96537b50c071c4ae19dc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f6242dbce8ab3c8e3a78297bed42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e16847d163d83744a13f66791025db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e33c0408cc127cff228936871ec7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1470522dad582f80a31f1467b2b843108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d664d87543ea38002a1af3b30720109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0394c700ef6a4d2e68a231272874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f57cf67693598e55cb3b49d90a51f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5710c24866ea3dcbeef3acd3546c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378b7a45093ce157bf04b36de70ec8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7921a9dc12cc0418c2ec6c359c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61567bcc71a431b729cb0bdf0aead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b8672acd0dbb8498472b241c61de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d53a55e7307949ac155d38474d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee505f408f96a88212ecf98b514f15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036253f571b8f648f24de355b99eaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3ba82a6852f539bf8a9e508a422f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce6a90a42f95e148cce1d879acf11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0a7acb7fbe639afe56aa442875918122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a14e4007f63ad648c13c4508d3b81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0408a7c83d9a611850c13dd842129124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b8b75a57ca571ac0a9eed7f6400c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd2f678ec80c4fe515417677a08ff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd99e1ebc1c1b6c1ebd63161a4b155127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ab7b48c990298eadf936d587faabd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d838d0fe9b83fc2a374902bb952ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fc366ef91901c36449fa1c885d8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528e5646bbd005134e8f23d039fcf03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a02bb2002a0bb08d86b247223940d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801618e46ba459d53c8d9fe5bd420ede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21778ba2d4d76b630153fc81070a85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2d7c50593b0f010c1ea58bef494c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89cb309705a35f443c3025897cedb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5f527c319ead03b080dbde848d8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df3ad479b4d70c888d7d021eb88f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba95d8f3ce4f2cf46480dd68c28c0c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaebdc7aa08d6cf1796a65a0c9af84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8868e97cbfa9aa48734f4558e0b7e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d401253153c326212de9ced40ae83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b237317e44d36fc813ee54b19fb2e1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09776610a9365ee1c61c72d3678625144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bad657818c0354c15f13b6ad3959c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161293332145dcc491b6a59894c164d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a541977ceb000d4e7cf1b7160f06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7795fca1caff4d5d634c646c3b45f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa6625a8c5f218e7ae10367acdbbf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35950804552236b8afd0bdf4396153d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ae60d0d2bc4818893fc337f9b874151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106cb70ce9241fcd5e72d7a9eee807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf77853275c79f0122a710bbdd314153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25ca94c11388e0ff2129c342f03c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5ee9c8a00b1574f9793e209e4368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d223426b8331ee2ca556a3dd5d4d47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfa64c90f5b0460d5375d2e82956a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00332223114df4cf608b00dad021630d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2934a22197eb4ae6f2392c626180cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d04a4ac2722f389a474ea604056f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82469995d33baa3da72cb6afa356994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690016512508e722d428b1828291a466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63daf39f5af0ce4102ec7695f872b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e9066a8ad1619583fb26df66f0d76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c644b4a82753c9a0a68940732589d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6dd8b36786ec6befeaac9be2bdbe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ddfd03e7a566a6e1b2fed43bf5d2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e7e22aa80c267d5ccf3b3113f9a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4e5363fd091e8e9091b4e21851fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468256ebb5d77d539cb8e58f0fcbf504170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b36e826b085cd4a6b11eeebaa6e36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac553d5487b2a7a2414a9f869167b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f9eefb829465de08db602d3c137c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb233941df06ee6bda857cd7986e29174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>