--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12334430e4958d627ae077c24a484481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1b04b0c6a794560ed15673ae07142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5fcab96ee6ac563b532f1c43050d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8697441f6899a44db0b6a03276226e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b8821be6bf4f765dc42abef996235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533922ac989f1d500bb07e4dcf8f91086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a58aa5f678e69b2ca34cb27b2dcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950ad728224890920d646c5b3c46d7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae38deb3b7b5e39f9860821c66ac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbcf6c7b4aa6923d80720dbfd8f3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3868c1859724685cab100ee6c6628711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6acbb67b329b13f3a23349520cd6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1e0825b9064f8083c5c0ee57c6e4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c261b6e2628a87ee0e9a37e746f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e79576b8c84191378929202ce220a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdb6ac4d989b659bada309411aeab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd6ae2b1d71f3177e3f9df8f7f10617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b85bec34919f899b1646e830af9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7afa147f2935be486d83a3850a2f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a8819db4891307408415c2bea6d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c7312d20b8e4621aaad9bc492776121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1b2ce4f218d8f38b2e87e5992e92322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf95ca345b2ac1f2f6fd0b5acfbf3d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542906fabe0069d9520ce3e2a4cdea324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a478bf5959543eadfba6bc44afb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fad0a533f250603d2419575d8091e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e15d45388f616620ac60188b521127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6b63e62fc32c0f4809aad4bdcae7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b536fa9fd468d9710c3f092ecbde829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75458e779015da22e7f708c7e62874430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466830fc1be5a3a0eabcae9b727cd7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc9983e56f5a05ab481b5703f7f3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b60ca5fa21b30a8f15da8cc4b73633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b687413e8ca7d89df486c39ff4fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf0505fe0e2390050e2e78468a32735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6217a956526304e9c72e389e240b8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de252b7dad740c226eafebaee4879e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f8642a7414d6a805209d7db0a8d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab01fb733b0884c9af9320d29a09e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01180ce718f61e3221d4e67d24c52c4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe620185bde3ee45c39ce2e11cb704b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8786bb58a870a1fa25c88b15777642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99e7cdbc1466b8409f55c6fb46cb8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98bd94a53acb5b2265dfd48982627c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995bfa7020f87ea25cf5833dd30fe2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355038bf324be84da0469fe4d9e3a1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542038337fbea54b3f0a5b609f5f353d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53e5c1a769b4f744fdbd66fa830d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d290000b91290fcc3cc35afbf4a8f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c09e11ea7a23515fed1c8d274f12e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea9c173ad470604286d13294d8fe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abcec31a869cfb2359f9839080b93552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369aa04bf0aaa244b4d30e5dc990c6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0e496c14b9aa8ea97959ea98cbc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b51dbe5ed7384f884c711463744fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce2fb3216fe59c569777d5aae1686056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a0f5ce8d2261389e9883f9bc3cc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607149e2fee78d1c04fc16da8460b4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57178249490d1c01c512dd3ce05d26259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5704028a8488523482e8dcc7e1a4e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406200715adc4c3c6707da154d4843b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0f9e1d8e7d6bc249e4d2cfa3989a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d2c099933da046dc4444cd200be0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325044dfc5a15d188185e0edabe173864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138e3e45a11b89c116472a5b812d1b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9305743a0408c9700c4f27c629cf6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2816843bfab7f1d312a5823113307f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13329472f646f872afd5e3546d2d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de462aa80868469ca152a47e494a21469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828d41adb3977e73452245e13d34a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc4adc3043e7bc314bc13031ea0d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fafbca9cb6868af3ee6e08bfd9ade572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995528828594624a08826a312442f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5a2f230617d33924e7b25bd1b89074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5225cee4085f167b319e1a056dd32375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da70b67f2596a3e4c794af12b45c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7bcfced69a30a9b3fe1310863b51f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065275dbc706a102f466f27b58925278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9d23b023f4d1074b6b00c963ef2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8c3deb80a64eacfdd2180b1b597880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09037cf04f9886ce69dbc9fdbcd2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0842db325787307fc9c3da4e22171f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e29ab078cb65dbbe927614bba1ff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81889fda080380ca431f276ddfc8e4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b4d1a8df12fc463adc44e73b7b5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5e6d94b13d94840c6cb1c4ec5043286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef7583b9de509755199ba5715d1ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed65bd0122c79d86ce132abf85aa8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c28c2a2269e678cd8cb30b71ade0f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f8f8a1f8505faaa548ec54f79ba490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072060c2fba3fd3a960e4024a3351c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca63387fd0e69d6189fe095f4afc6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e87c2e32eb2513833b635007377793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b010e9cc45f741d2fa66338a3281194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66968645eb8e9937e2539c8370d51cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ec3ea0b9067a15f4456cd0d9a89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50bf11261ce39e08ef981e4530f2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d93c02a578e95cdec7dbf28bda1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6678d87bda154d020a2af223abf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f24eb3d2911548289f0788693212100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf487635653fa839c5278564778008101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324dfb341270d1a009303f4fc55f267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae044a8037808c9a42962a7b18cb7438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3d64a280a0451589d6c812606b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6eca7abc23a235d919b4f009569e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd07c9efe2606475afa67d0906bf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0753d35aec78133f8900b629bb85e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b305550b2d3c33de5657e4309fcd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae14142e9c9a03e0351981ff719260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8570adcb442c16c486415c49e0d537f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4879127e844e0ad19008cdf215754a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ee04da26df95d5d63776af103a021112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb72f17b2acdfa801ed74551c2746d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e02ab4c278ff7f24b2317c23954f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373bc1f64899867738c7a2d44437422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a201aaa58a6af49d66b547084f154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f3d6f0b66bb00739b9d299029881117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d419f737ea510ee44e0c4d0ab3d43e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c010bbae01a9893c2660a5063657e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4f6804b01cb6bd1847d8c0cf0ffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b5c63f97f45fec1d4f06cc74d780d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317dc7822602b0615fc252220f0a11e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4e6bb899a4e5278e93ee783a913f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b861019b27fdc46bb76e842aeb3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a21d58fce05260bd645998c75672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d30f1802c6de71e1e70775a15e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7636ac58841034e9288c2a85047541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a50707a93947acb25b32ec849bcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9dc113e70b1ff87b6e9a45b6489ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c1e3f3e055b5dd3e9537d6451d47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a627c05966349b48c0f66bb720d1d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67358e7edb74dc6cc41fb8652e2f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42f6f71ffd64e9afe6709bcae29ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391263edd54d39bffa15d315f9fc5b3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68c287b24912cf8da8b8edf456c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd135e7e6bdd62cf3881871e2cc07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c30da7302a1396e8ff8deb00bafe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd506d0e0f9fe3fc32cc4c42429779a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677323794f663bd7407fbb5eef9b7fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6d55a8b6f7fe5edef064a2077d89b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e65999edbea6282abe9f86827694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835994abd1398fb333e06c66a537e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77cfb95c4946d32f88bbde7c82726143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9db24afb75bb96413ff51b179fa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c152c0551d5240eb957b6f2c5cfc21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac33a5317697f05ddfdca379c74973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bbf9a3c8e0c6917f941f371500ea2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b92bcf6c82712a7d6f83c71d5c65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce84db42735efcac4101d8aac3b286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08964c1018350d21ec2b1611868f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99613025f287b1b385aa8b63a0ba4c4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e2d870ede0fc8cb4ff3c46779c8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85356c3ecc1ba57668332c1fce4d89fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c2753232e56746bcdd7c2f2c2b8dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de01ab12ae0b00ef09eb73363fc51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239558a5afd6485059939c42d661ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77092bc3062463400143eb668dedd448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02dbd12e07de74062383ffe7c7abdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb57c726c6eae32fbc277012a049fe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e0e26d4ff5d086ef1833559b5665160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe04fd399e0134f4ed659dd793aa13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f41a1226b14650a805321f2d01b89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a7e7489e4be2cac8356e27ab59ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d61a77dedd977b2c9c02812a0d903164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17582d1b43c47485e18761972c16b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba58eab83c129e39f502a632e76a00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac11e8dfe7af6591c6078196a5e548167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bfecaa55731000d7a22189a20b43e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb8a568badff822c47a17c6390d0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab23762f9b8e704e3a57b6c9a41e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527ed2cf309daf36af28cc2f6599c37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a5a3f5c99d4c97c5084f394e3c61e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d9f9f78c42bd9badcdd0dc762bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b46616977b776a995dd4be90d0b9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee963d360dcbe0b6e007a81aff779d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f5743c80326bde6a668c78e29218176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7cc993c00c6760ddc0a4805fae48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f4f5a6b41022137d37337cb8d98d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebcfcd387bee6befa753bd759b7feb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078ff9f4cb36d234785717e80cf2619180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae5e3873f836cfc7751c9f8fef799181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882770954c7abece94ac390333e3f66182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5b499d27630d0a6b647bdca648821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e3357538f4bf9a3d8e78dd95dd302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a68eb7cdb9b735b20053ba2ad6b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0602d9f84fd879f358c32ef54e3fd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a16558a4142fe12f6b2898c8ed8265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fba8a1e87c7f044b4b72645817afb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6013ef7397fb6b81d0f899d0e7dd227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23107b4a781aef21e7aee29ce7d46d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcbd505eed067cc2417ee14b8bede09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c908e12cc09a6bdb8c9c75f6a918b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f4614bd6a84b46fa5130dec5f0aeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c7c18dcd56a204952feea926686a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b2f9fffe74399ac858cd6207bb0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d3da81dc12d6bc1b0dc7946e7a3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cedd488b5f4443dd9f13abdc4183115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a7b6ae9ca29b0bc3a7af353652bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6228ab9c9639ef75355f609aba1cefc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1dd0f8d2e360f2752d9b77229192118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85b544506507d609b9be1a2995a3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4f78b31b0411955e5a654f9b7538520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df940ba4231157be5d2159e5f46ae9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fa039b73c9f9e52b8b61d52147ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9507e2092c95c2d6f7151c1153699023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5544014974b75adb9efaf2c38c63124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c041b6db25a5a8b8138b9ff2bc52125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f177e2bc976657ed51f5151bc07d91726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccee28177d7b673184868ee121082d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3667f238573f998c5e66b4bde13cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fee93d9c1241b4bbd3262a0a23f7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0b4ad4a821fd212e766c222d4d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc4113a6c960d2a0fc078a75ba80631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62d32e786b33e1fba8459b3d1497a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e46d09cd3dc64cba121ff23634bcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df375b49267428b06e7df2902c6bbed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910cd0e417d0ccfc031d35f4b0267da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f53ee13ec0f47408f5e48b8057d8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3228f5959c17c9d4107d725443093e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3622ffb20b74ee44343f2dd21d33138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721adf3237ee01898960f5fe328f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb91a5cbede6b834337ac97cb5af540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8bc301825f3b2132cf6a2714bc89641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f411405a0a25942b145344f3eb67ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b071aab98513cfcf2d799aa0a1d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6521e581d0097acf4fb07b7f79685c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143b441fef1419973ae0083c4adc1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aeace914ea56488a2b3cf5f5dc4e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046828c5948c0ca1372d7dce57c0048147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dde21b6ac9b336baf51b93cfb806548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a1e544cd19a80e029cc32ce0052e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f511843390e6877e8894274b8b193d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeecac39b00bd626af8ec60958c56c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889198e46bc3b5eb40d0ebbf485e5c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a08444a93b0481181ae4e19fc59f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbdf9a3e259a533109c00f563ad7d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47355d6baf29c9df66f8ee0939d0a1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16f0dfe1f2929359f4b7f428758a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc06a750055bc0ab87d60a187498457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6585a3f6447956c051ab54eac7c5a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57252aba07f5b01c029f1c09c8546f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a888a53cfaf4e094d6a19f509a446f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe7658c5f0fa7b34f553d892c895bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114e1b73de6b8bacd22f2365f44a3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d09dae14bbcbf4a9863136c614a42d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b4c8b5478e9a6b1e5e55d39ada70f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26390a2f8d57a0f5e6bc3dcd417de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd999afe5f58ac6c1245a20f7620ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b9e3a7243892fbf87ed586726d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9003592bcc716eb92429a719c8e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cdf10e21119f104d9757e286e385a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f499a1a3545cf25fc8d96371088770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5525213ba053f2cdf49e57a1fd3b5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7de995f33fde86e44143e93d67df3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19de9d9eb954191366d1f22fd9dfb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20641767343306a3f9dd08a7dafea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c7cf0126dafd75425409aca99b46975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad65d0c8cb973154fad9e916916a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97b9307d35509f700b8b3cac57074277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1632ebacf6d6278f2357fbffa0f499178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f404f64adb11fcfd2447aa878d7cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca3a535af0d7c77d45d310b4369fc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0ef7f238a5da6b420c11748935d4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f23a90b709f2977b06ae3e418ddbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854963d690693e5f1d9ba74225b1eaa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa065f7a55b0659d9f7d8a57507fc0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e866e41e4d2491045cf34e6a4727585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303deca8f183119464c7ea8b7550a97e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8241cb41eb4eba9b4b3b4c51feaf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dab34bec64a32dcb429d21475a0f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7cab53c450f80c8637f03db169ec689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f23a3f8d5e1643c12be4142b5a21890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d400f08718c28bfc1c468edb036d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e366a168d2314d1c2cb24e24cc55492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e3cc6311e91f787f66249e0a07f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd292eef3a31a2fd07240a0534091d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4971c17ecf10fd4265dd1dfcd3ca395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c713cc86b1806af7155aa66dd4d0eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59cc98d6ad06556200a69139beeb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7947bc4b63620d3feb3490ccf94ec8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486d6c177ad08b1f88e579e0e14c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379aefdb771019287ebb79d0f01df83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8880309514cfdd27924d78d8c72fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510828ede32616030df5f2bef291c7c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec204a42882c42f64446e4db661e2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b21773478d770d85341db59f2b53c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9f8f916d4b09a834d6416f014f02b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d1d3c9b9b7efcde7c1111008b6c64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2109731d03db5a03ce3340ae60901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a34e607277efc9a3e168ee9ea2bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbddfb76e9785bf8b390c5ad150089d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff8a080b837e5d05cf6be55209edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f0344b3ce6ba0afe8794845a558b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca798e3f6a975a325cedc53be7ac28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67fb17cbfcb04872cfc011814a8892113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324db5fb0138a9ac3a84f548de1fd76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d66e57b9ce9e5bd5870a717f136aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80b9ea08d001cdff9bcca8e852b4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b9901f56ec2ed66d7667d0d8400a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe67e729cf9c4aa9d45199f69f910fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1e30ccdd280349d4290027a423cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ed26fa7d997b4c852b9ec0844a4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b97f23fc70d57813652edd3c46da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870607ce5b2162ee2d4898545c718e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa972153527b010d6e66c976c6ae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89bb3f067fa005cbbd58d6a74a3932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fd19614325f1ada7816c047a6344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740117e314841057f14c73ee4cc197a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3b00a791ff42418a3e1a99537197127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef8cc25970833d4f41ceb01cc8489128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111812584674a416295e0d46c8c8f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef627ff6f53854c9876f41e00df82e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1815a7a8c49b49cd9ecd49c724f4f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6232760b06f35af4bbfb6a6c2386ac3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7551a026597b4cf2f6058ea2e57e10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ba204446691d1c6202fd7c2ef215134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ae1a6256c3b2e3f0d5eb37cf07be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5baf0b8f1dd56b9ada64973ee4908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62426895e4c0ed4cb2d955b1702a2f56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ccb358a715141484bebf45b73cdd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a245d2028831229d99ec9a50538a31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295aac5f877e12bb565b2d427920b75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c54dc7709afa249a1a45822eb93be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b3f2f0f24f330db37e2442719fe1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b240f2192d17e943fb18571d035a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259fac713f5420992061dfba8502e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf469347e2ce9ad578b7b2cb9ba9d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92453cebac2936a68a6cc03cee9cdf69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed705cb623f87fc7a644475417aed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584d436cf91d82846c60cfec5abdbd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de9cad49ec147fd8eebd04c93a35ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475401f731c7b6ad06a9a3752d4306fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f43e80cc23c6f06c9b8d137d825d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c37b5a4a6f1108ec45915c831af52a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5bd176d42e33049317c145ac2712153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed047d48111c9f45eb29181357f5fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f075dd25a525d7989e4f92108c3e31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f77d38edc6d9b4748c12c0e171c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735cdd4d80ebec66c7f8021cacdf6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8337cfac72f495888781e22af37080c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b318a4b988edb9983616197716ae4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06328c98bf4dd6087d170c4738dbfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3f196382658085b965611e6ece80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee134f9bcbb879d57d42d2574bd3980d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760330c7d1f340969add698c27cbc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed0d9ec844b018229ab8de69a373dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9aee85bd5d4e99ce28538324fa34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd79bb479034025af4c663434ca356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71a37ef4f765b9e4aba2fd3722612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8687bd8eaa213ee194cdf2f55c0d5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b7aa5e523b1afca502b9e6e46443169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca71b2d4d8beaf8c2eb18515c36c10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea65a39160298e7f7f8886bcec3280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85654f9e731de2448c9a6e3d4ebbac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0c5e8e5b57c6870c4a3227423484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d5e59a5bcca962f912fadcfc3c651174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>