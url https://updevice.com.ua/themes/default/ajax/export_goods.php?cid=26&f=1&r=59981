--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcff73984bd24057a15800fd4186491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b8a8b077c38b322f5e0aeec0868012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06420a9aff49888dee30e95ab80c4593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a237822dd2af7b63fbf4f4df9a19c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00c1805165bab51e3712f0bf71cd1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09814e336713a8914f5ffe97eb3c806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b1eee8706eff31571b0b39a2d1bd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa62a4c8c3f54789bafe4ac9a19b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f72ebf133f10b3c0b0f2a42273a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499cfeb3e98af9150af504e337c61210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74ee7077f3e2b5ec6dd9f1173c81111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c66dd354d0f9745e1c3d08eaea3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec89d94dce9cfb8979bb9554a83d8f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b26e602ff2cbe10674e6084ebb0fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b921b8aadae7c877e96a499d3acf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f01568beae36176e7e2e3a9001eff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034f116515455f33e37c637d1e3d30b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bcfe77dbba3b245694e207bc216c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91abfacffb2a9cf5369e330ec26a8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537740e26c00e499aee69ebc664af1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1158b373bdbf690ef3504d4641b8d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8b4e02b30e0197d2ba4d4e1fd92f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d6868f6e8d554fe322c30f4de47a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a486aeafbb0b09c883edc1b0359524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d006ac47b78cabef57ed3c5fb68725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eafbf97c4b222106b5496a1fb437226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55861c3e9dc849cb34abda78bde2e2e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ebd419f03c4a1fd2f788abddc868928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a61e59dd1e4c751323447eadc32fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09931d24c384fc162ce04a30565f91e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5291ca88a0746c0a7f38326b7c11a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3776ab378534d732189e02c2fddcae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109787fb0ed56fcdc910efdb51c8cc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d339b0dcd5ea5b778c9963db639434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5e357a7a3df97446cc6a0352baaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2646e01550d338e2d064b91646a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c422bcf2bf440ac8adc808be4c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9026be2bed61fdb0025ff4220a63d0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4291c72d71877682a81df9e6e66e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9093279ce76c96bfdebb6ed5f7aec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b954e0f89d474353a9b74f39a50df8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc334f268d5b822b25066ebe53efbe6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179a395e7c75d1f9c82e1e94ec2a7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ee5bbc3fd5315a634c5e1e390fad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ae11d73c80eebe8a496e45a86e9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fcaef7ba48aaa9ec9cc8bf9790ef546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a198d0b11346929694c2fe3727380347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d4bc8209e48574542cd30e1370df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08861fa33fe3f16b89d64ed637d349849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f456c08392b715242a0baa0ebc0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d624ed7df7dcb5e56a948943f24151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a475a05911c49ddfb091e108438a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac31aeb148e8173559f076e42feab6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bfaa153bb98c90af257ade5e5a21d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e1efbaf2c589cd99a041120f32ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9d215ea88a809ce87e6732747fa2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83ffce370df940c99e45c0f7ff41757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402080f4da0f53ab5c5d7eb437a9bc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd133c410c1930e357e281636c41f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a4494fad629c560ba398bf79b625360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb15b7c2d8eef3f85279b7874cef2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e816643cc9016f5b33b5e253a7ef46962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1226df325a9b3195ddc0749237b25863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b891dcf2dfc2721e80c22be4f50958a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872ac1425eba95a2be25d30b3a1f3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c02e0616ddac4e7767e5bcc687fa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab23d99abc533ecea0c91a30c08c7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b5fe514600960ec4127597bd6fa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c85ba09390c502ba32e2ecd9f5e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd2071aa292d8bb49197b34f6910370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b754a742b9b0694fe0c5ef9ee7b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d2c21c81d27d83a4d9e4505d0dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd1f465bf7a9ce1d75d02a751bbee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3f0bb2fafaf6478be962dbe871b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3469e484d5e0f2f9ff1226d66773c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51e5e44870d7ec840b1404505a0f2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc035c1c27a2d22e83eae34d2c2f9de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2226dbea4db4d5508ac46b0eb382da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9f77b7cc55ba9621c112bcf1119c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796131720b144bcf70d2a452712683e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6450141d2294fbc8f6fba31d136b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea6d1a846e70685860c657374ba0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382bef37df762df777aea48200c8b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761b5b747b6c537464d0f5c6c807a2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec5e74dd4b750e591f2fcd357792a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a15a4cc02e3f5699e7d42830da3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c394a73a7c02620cf3f99bec3b6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69514d06ebb4626c460ebe9c5e16e80c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53ba56079637ff8701352f90ca31f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbf8fdb22a7c831600513e0f5d8bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579c489ff2e2f0c2944b193acd9fbe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3647458f75d9ec09406fe43b1ccf7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397dc16ee63c0c47e282b4e72a8735e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91505ef0fe29ba0c2e6d8c121ddf65c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeee69f2b295c5c20afae0bf00b1f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51991f3823a41bfd67bfc92774dba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70f5b9d6aeb3e4c97145a3195697f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa27eff145dde3ed2616e56985750798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79fcbc84e9be2f983d5bc83eca21e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd6225a331a2ea6b951881644fa82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80f18b49fd29d580b4d44a885b9ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7a741016452e1b9e3b12899ef54b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935f8724e96f2de4ff9009037d4c67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac97a054ef8ad70a7c8f2e611ed56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d9f03ee2ff6e7c1e8415c91c69a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ee1bdc8d2a9275a7bde616599226106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4979c1a9d6881fea8f4a77f369eae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafcb066490ecce51c3547add76804a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3310f3773383ea8af519388f58eab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f31e9ccb714f4f7b9ad935b5a2be6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba07aa703e245ca34b1acb861c2c3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c950a42854ca902a2cf80ed197800d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a3c1ddd8f9dedb1c96561db340d2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c766e5e04fa4156bed34d391a84e34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd507faa44ceaca7bd6a581c44a9e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b6a8e4fa997093c5fda94af02512116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728da3fd5272d38d722c1f573c08a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13bcfa8923d74a4a5832395ccc224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56a1f080e44f61bb30db5f8770272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a2a8329bf599a8d7253b7fece2db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8faedf81573ec66c90bb4dfde37c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ffaf1ab583abd13395c87d56ec7f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc0dfaf1279942d7a2fc690b802389123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0c7956a270ba74b4b893759d6486b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f52189102309e77a5d1a0d86f148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1dc4a5e2b1ce56f75f45592833fbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f9788ea6351aba36a1e3cae66a376127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb3e35d3cba3f1e676a0cef2703f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e02c30f4d9e546c441d7da906cb70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36740b859a1cbefd744b72ae8172c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4833a620f2c0b4dbec74e374d09b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c37439115affffd4a03b25d0dc2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34da5fe2af6fb0f74c5bf4e61f8426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4bb00031439d0dbcaf946b2e7bcd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc06758888097246e6a4a80168efc17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9303b19bce4d003d877f6dbc0cc10e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb5684fab8cb3a771d4add27cce132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2989c2a79caec359b79ec0865903d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda726d73dad994731de845b927a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ada75846e2ebd7c510aba0273b882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60b393ab76be6ae90db4d8d92ae8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e303e0cc1eaf083375d857bbaaf8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44eb8c9c41191a059d85dc9eef9e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047dc75981979891fccd4de4d853f98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7398ebc65a6008401f73fd406f4f53b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252538d6b4f690bba9aa9687e0e242f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceeb1d5f27e693321bc41604fee8ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79251950074d3deba5b1f1fdc0c9be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f394e3e4bfce6282451def5194dda5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f086c4bbbb571fc83de0c9243e9d89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09eb79028d0c54668d7ca5ff0089da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d74b2b54b42af6bee96d78f00dc35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a65145a0b0ea710ae5630cc9035848153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcab8522d4593e2d483d9a474ef203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44247547c993059b193e90fb9e9ca8cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f797750697fe700c57b90ce89564156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336380916f4bbab1b25becd7913f10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121fcf0bd647f6d44cf49d824361a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ad5a37ff9c86145e5fa23e111a43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd648d0aa907bc2adcf5d3b352e2634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d16f2bc118324b3000b86d37710e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f3bbe3cffb572d9208b72e1a5d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40dc20a0967c2db4e4d35f03efb822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07bb761f93addabeb72b8cb554ff5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad2e5dccad518b894d57bd8e249181165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296baef0d6c5426b3ce885815b0f0f88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da43bfc1cf2f7af077c5bc73c0278167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24205ecb4392298cc0d3b5af64edd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36bbd2bfe6fabba82f415eba57170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0698cf0d8cdb944566d911ec8da25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501826911c3280842cdcef14041ca691171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5f86ea8347e3fecc30bcc7aeb74e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c5d91704ae62970832aa92014d53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a520685210c4b0d9016f28003c79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfcb71fe6d8aa04fbf0a7c0a7affb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec143d37798a2ef2b906abae3835d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e059e7d36173d55533c110993be74f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9fd173df986ef8d603aadc9b71db7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde7223f76a2cbf2b02ed936744dc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368be3a4a27ff15e8a110ab1df75bb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719edf51cad45897762158835fb5661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e368030637908f92797b3cda0e2462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4a86abfd988a052397395107b9143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf9a0d5838dd95b19b22733c3623b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3547913b4d0bff957e40c42289e07e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23daad7bbd125879fde520c72e1b2bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ff3cf0cc0c41dfb89ac92164c8757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e956db48d8125446c2efc2bce7475728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267364c207c6e65c1293e4cb2dd01e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3304e789bf3f162bd914d11624f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f5bd72791f5c2cb1ea63b2b21a8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167a03f97d63c1ec93ec5d2a570c9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39b28e50d1e6380081c74402c5157713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb7a8dfe4f220c1fa3863c6994831c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9d3f52888f3410fe5769c85a661115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c903269821b130af145c1e29f650316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02462d308e7e5e90c8da664fec2e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417f7240027b30ab065a8dbf7ca8bb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527309ab24fd2b7fc25bc121793825d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dadfdeb25323040c030500534718fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d09c001ac8f7e1a45da9da0ab8326f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abe7208143af5f0acf4bfb7cc429022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291095d4bc903bb039d1676fc799f2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af05c29eadaea3286f7952b1f82a4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fbb41bca601955e8c897908f675125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32585f71f7a8affa9d7789febd351e4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37dce38f4193085ad23244fc02780e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ed74d3b0aa20d343e0822c550ede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab950021f2dc7dacde6483ea7e6a93529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33409850310c3c6aaf0d083c895f0a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059455e2020f838c53369d11b354c5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e21be6486159e3939c15181b4266e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b25a48c1f875c773ef6661de22a4c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1743288702edaa0e32b18d594ddbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c089bb64baf03ce51e9cebe2fc8a7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc651489979c6f5c96487cbdc78f1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b60db3c066e3dc9cb047992e20f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12e6afec1e3f50798bc34363b5319538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd75af37d93ac69cb4bfa1ee12ab0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e1904a4450ff526bea27354e9cfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014273d4571719671823c830e03918141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69cdeb5f8f5667b121bb095195de6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ea0456d0fdb8cdbd42edbd355e9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a143f3adeffca02cf84c2995e52ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0dd3563aaf66c08b2e23dfc36af4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40d3fce7dd4614c6b4ac92a7f035f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7a9a7f46de48e8705926198d0dda547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a1cdfd7106d5e38f5e2f8149bf0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3dd18502bbf10be8c9e4f3f4557c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500b8f2f443ab7268e59fd57d9847450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d7d07785eceda08a779fa763572cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64143a6bf51144ca91c2343d7b04150c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dfd3fbe4ac832afb73a169041ff9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb84975b43f7b8f4a0b43e02efc36c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072dbb7b23d6d12f34ba94e2a2999855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c67ea70ed634c9d528542ef2162a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5112c2446a55b621ed0f05d7d4f5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5e0a5487d3ba3da3fbbf6df24f9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb335dedaec89954f1b725cf8925b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51dc2941094b53e414cb50e2c146a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e6b07b60e942e9308d53531a277661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea16b841ce1418a89c22ede5b383262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db75b02ebb74ac15dd2f4e2c69ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a26d140819a3ac3fe951e95b371b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86092e65e7d45ad461c301291eb151365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f9240eef7c537327231df24470f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e14c1fdd62d5e74d0e4a9f88d344267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc2742975b462201d2e61e4b83eac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82057df66b149bde6e7fb2ba8d6e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfcab1588028036cb2a95db562262370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07bd3d8bdc02921e2e79d8eb9a297d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561420a89b6a7472dd14cd1bccb5e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad8a1ee876bbee4a4d216394df266173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6496c1b37e7a3fe7d8d027203b9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7c1ab7d1b2e487577a39f2fe728875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c05bb3d0802a194939096c0a48cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd91fba8a396eb6a0646784b1f4da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9f17e7e5874ae6c7f66f4c7d76f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d5d1091c25e3c704629c252d546479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c06a88f01b3a501e7d92b20e42034480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d169926cbcb092fd9cede6517e26c1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb8cb4c4aa153c67985144491972882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ba8903885d0de6a2541d8c346cec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbdc67fb3d07ab4c92ad5e69056e0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7dfa99ad99ce2cf7e651b9064253485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877476a9bf7deb2466c3232f58e01e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac76f4a165b1e7a5b4b8d84c853f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda4e0a549cc796e856277c85a654288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77488ae93ad3c3c9f242e823b6c5b30b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074363d85addb2cb7b8090baabc285390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4965e19480b82b694b880c126b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96ad5b8bb2795b1fa7f0bf986ad3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a5e643d5dc121a760836e3255f4bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5609fdc01cc680037277884a20a26d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b892248cac16f6cb6dee73677580595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfb5b2d0fd05f5f9367e264088f4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c28407ddc496783324aaf43620d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3154e48ab2980efabd459b1a3fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ecffe437de23b4e9b1560151b45f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82786ab79b9aabd66668d90180387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c68623ed89684580e2474d0d355379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db13a8f75cd9725c55b3b0c4e8aa42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21666509b0f83dd52ae821c038fefc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421cbb85b2b552c86251dd6b805b50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e486087fd245d9bff836ff8b703d04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869a0d9480c78b49ef998c4e942de1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8332e2543851eeda2adb23ac3f553107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca297bf1b7cc8854144236e8d69043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6355ace63991a6d6562a9ada4647f1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6255cf95421c85a7730bc2ab9ec824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d24a1e35b8a8e5ab90438b5530fb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90b59e5f4505875c1c4772ebf7ff5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9eb0ce56924b039cadd702f031343113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45741dba1c532acb33cbc94c10bb94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582711bd91e435a6cf7dbd5d15a428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6dc7687038cacbc21917a1e66d881116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d634447d4747fc5b9783dfd3695f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c03ee1e0e71ff963d31619d51ebc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8eded67723606d21ac77e54ec0e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a5f6381ae65fa9a07463c89867f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c99b7e5a9c9dfce195b124bddbc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475624744b7ee963c499240a5f70c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ca765ad6ba09176725e7d902fa3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271acae817ea4ccbe94e12c6891cfff2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b1be0b5e7d43c7d7a67c9f6e8bcb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aab52298592b8517061b3707924dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dc822b643bf75ac51f5873b984890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a5a79c4cfa10d0305bf12854bef67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887992aa654357a278e690a0e977def129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489301a32e66d77f0363336ba0fc2b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100229cd0aa3b0dc77f47861681fee89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0deaa66a9cedb155539d84ef963b45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb20555edcdde45762b267743c4fc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fa49cf25e5927aaf85959318550f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae13d16b69ca4cef1b89296c6996bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661062e6bdc99b79e1aad5bd465c93fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d7149e2bceb6ada570fc76a69e541137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b154860360ca9a15f9b526138dc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478e59a769e170cc3c14619e97b15c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940edd7157d9dab88ac14d1611ae697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf1ce4549985426c7c688ebc5fe0c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c239f65425fa2661dc8f88d6775d62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cae0654ec6a6336d440fbf3aaee43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87586ab01fcafeb46464adb3235cc80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632c063c7b58779c56d5233b8df634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be5718ef638d2734b268bbf3e1348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19b525d73a6a5721892121cf26c67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674872c3aac5aa46e1e17ad73798c79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31df48c7acbb3ed2c292cf7dafb4ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736829d5cf96d846054089b6041c1e9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5efd1d6358370d783d756c6e90a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960434cea93b317056469743e06827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff5d65c3a6a4059b895d6846e8f90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3993347ec9d13eb59ce42739914a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29eba14895f64818b86e4219ae9c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345f385f986b0f04acd97d0d56f3d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d648ffeacedf26a470dcd4d53b242157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3088fda5b9009651cd625bb637e71c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e1ea0e2dcd7bd96127dad63e4f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a3fac360b0a944bec4b8454fa677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6eab0108f9f93427aa678027f75f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cac786a69ffcc2d7f9ad0ceb68dbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949c14a0dae23d5b8407c9afd655e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500963592a8bda3f6509cbed168072c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f47141b22fec35534fa6949dd86b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c402638c3f31b6d07e94ad436786166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eec7db97e14ebae9a3aa751fe3981167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76346a585d7ea4fe71530eeb32a1150d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114fa5368a114761f9df0949cf0ba9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be419671df000b65c5890505dd994170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54adf5556aef21c287b02e06c2189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d84efa9fefcbf819ab296021f16f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154433f07bab3281687d3d46b5c164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722378fa878658c83b94d6fc9754d4e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>