--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbb629fe0a0405fee82de91503eed21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bd259961a180683d513f010a2e0472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d09699be9038d6c98103756845b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0451e383359cc9168820c7cc7d8bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9e66393cf340e24078eb00005b9d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f90926e6a4751d0651eea62c7dc476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c3ff36da9a08f7c3866c7df6d4c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20976959dcd83f4052fc182a00a0388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f7516b046f6dc87d27fe0b64244da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24fb5b1e8a2519086384ab7b7fff910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37c414224578ffd2f5612e693945911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36bcd1c51f1daf46e26320e603d29312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191059d8d878e3e4dab2e661d4133dc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfdbd50241dd12a7bc6df2cbba2f6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d4ef66f5b0cc29e281cf4f32b12115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f8ce95dc8474c89c00697c6f2ae616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38ce037039188097f33642bcdb05917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02116a9473b1306a3f0d5136d1e54018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c61bb427d8571bd4c732d51c83d19519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200e10a8425d43284703ec46f1bcffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656cf3ffe6e2f8afefe55493038b2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e184027223e07e42f5fa605d2b29922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33189cf788cd63c40988f2465e1e0ad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede881dafe0be7e663a17ffe48779424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeb6d9d6914f65909eb7fd5a1e263e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5af73bb8a7a2966dbac920755983126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf332d08c00f7ecb236ab6b4a158cdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21cffe55c52d1971d5be2f531464028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e222f2b34fe2bab860f5f4f6c9c6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1a38981a2dec6f74d97c3af6fd78430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea2227905551f183e6600dc8148b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6225b6a9191da3b262b5c6f5636832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636984ca5dc155ec8225bf868c1caa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3befa9ee5b9c0f8ba338071db061634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a673089163fbf65972d90de578eb6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11867818381a6ea9d399c6516d1c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28504229eb2e61d2e35d9522907ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb213961c1f03cba04cf1000139d5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56069b6bb35da90fdf2327f7a26226439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b92009762a4d335b8a85620dac42940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad5ac280f17eda5d59b03642ddfca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa36194fe162fda681b243f5f111ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223bcbb8877be576b463a51038d434043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb0212b90d37d5c9b36083a89752044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee8060453c925692055f0b1babec045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6602aa968447d1557c2cf2f3f18f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a39b8b72442e6bdec0ee94db4ff247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22de28bcb98aec9adbf2655ef517c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d410aa2d74161c4faf2b176ee200649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b9ead6bfeb5c07e641ca2929ebb0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057350ece16396bd4311037353805151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd757ffe49c3e7b1f6c3cd5a799a74452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947c8b2c42bd39b1b2ed331cb8d450153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63479847a8029dca0c345d4270bab554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a860fae52da059db4bad73acefa6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb6df50712cca5c86b560353df65556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c33cb8564c9b75ced53e91eb5a72b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131aa19b76c4c4c45c7fc3af939965d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fa5b52de59be802d4868928ce88e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10f483dd13842ad28b481a785dfd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638d56b500f0775f5083cb11c4214761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195d44c68e5257f0fb7e86d821fbba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27a83a0cc5b7af8b614580192551e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f766c9eee4da72f80fd78364f9a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d40a7c074ade0a1c509cfc4f0be6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e993862c17e92e5d935408427ac63da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3a3c6a07db2454a9bf21c11f813267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e240cbbc2c652415da8084fc8bf2e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec97ccd77192b8fc536314bc6a4520669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccfba01bfd1dcbd42e6618b633cd7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b87b42d2e1848d2d30413a12b000571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd686177b62e316f3ea7b98eb3cdb6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40bc6e5e11d20ea069765a910698273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190f9400173571bcbd2eacb475fdab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec184923e424623e14b6ba027c62f9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785480a7e869c8c95931a8ae1aedf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899787d64452f0e5200ab1e4243ef79577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cacd622a9592fb8e7fe734769085e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf21193c443525304c9de359c2200479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73660010556f942327f241a448bdbe3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc388d2a0ce2d7028f748d1bc0b5547c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e5c0cced9bdf1795db118f2d5cbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f3df1f8e4e666a3ba1403245c8ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130f35cd853dba58b52baf0b7cf28c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969167cc94cad243f22cd0f8f991d55585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b6f03efafb845addb4f48f999df1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb30b5bc197da96a2a40970e420b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5129ad586c9cb7c3c0e36cae59154088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee36c49202f2bce0a9a093149231f6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f6139fe47d5bdc967e6e7c34e08090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77228cb9cfa03d38862dda997eebfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576f487ba4ce4ea349ad1b6476cebe492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc7a7327520d28bc9e50b1467945c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb3a7a58c246ac994d89d874e1bd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d12d7710304481185e7ae2394f56595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86733dc4f0f7aff3f1f95fb6d1bde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957422a0f7e58d447057e2a225c9959d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbca6de9369acc717a9bb72ed72179398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821aa726dcc887e4cca6b6e84ea97a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db06ebfa11469ef24a9df235fe7b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87688149bf11c170bbe69514c8e68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67453fd0ea6574742fc9096f7bd6d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f7a96612ccc10447196cb1c776b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423441f362d67a26c26adb625405e933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6feaceda8fc921dbf005fc16edc66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d53e089d8fbc7df7f75afb88b4278f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eedd039e102febb777c31401d981d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec70dfd8d71e92be8a2e38251958b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac78fed72146593344ebfd3efa1f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663d853aec8d9427ba3dd5a820f951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a583ff5290dcaf0a4bb83562c2574d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d1c0eb130b38acf89573cd2b31ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0ff9f0c6c30ef4e78da1c60ed7c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647aadf5619ca671573d350b38c166e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7137050b9397ee82582a71cbf4bbdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3936a44dd341d0d9e1b52d4d3f8cbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7e539a0ee54c5fe1f234a7594568117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383730de0510fd283c99bbdcd782b344118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe29c0aa480a1594738bb691b8438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a6d00af1acf71d116ea372145864120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e2e5bd49572483ab44fd361ce7b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd6f4aaac5d0f74e73c191a624636122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3c216b722a50dd23221b930c7a1fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c8db6fc6180f7b0f1c389bf275c80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac99f092f36e4bca623b3aafa16c49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f42ce7c8bc0bb3b75d95e9937547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce2ac652c767abfe92d451b4412f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201c4d7bb53cf7a8d9e60e4b8db7b63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aec944e43e0d60982c239bc053818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219185cff12127c1f532f3ad8cfa5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b0b0eb5ec4c2e408e2bb43a9047a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418baf594c4bbfecabec537ab3df11ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed41aa84a016c31b996f93a6518ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088360cb2e916236b0e6f16bdc0a4f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa102239f90d35818f3e6cc3008d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b6570459ab60a8bfecef8f40e4903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af0f81c6559802668b8f2d0cd13835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b699839a0aefa89611b8e677b4a87e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca9e4e120d64f4a60a06cd54a07f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad841c03a3497e21671702522eaaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91fdf65c911e4fc969414dd45ffe5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99cb0a76987bb78152c76a76e73b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6c0a65b595c8d0d5ddd8bcfbdc02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9e49e446c1571b3555e0dfb7d7fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f58e0be41a1e2d21dd93ebc7fce20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64311ac6d3ff16e78a9406ec467878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6df6808bf739a942edf5caabbd1b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f8bbe712fc8d9a660dd341d61792d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c568f97c5d07192ee6679e199722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bfe75484a6f8e832d317da329c4f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472c478da4de6a2c743f89264b2272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06f6503022500ed238038f3f99215a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779089ca3e1c5b59a48626911b134c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76a927b01e777b1854da696c699138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42bb7f7c0e7954bb1e6d8aec7b584155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abee49fd16571267c7c01e761db53b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a436d37ee6e019130f3a712846ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4cfe9163a86fd17416e40ea809e83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441388b8b0b9c5f1c81bf6bd6b474b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00168c6e0afcaa16b74e0b847741665160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22090438a79f6cb33a9acf1a51ff207161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb3deded83fff00776cbedf181e5ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b5918d427a9cbfeb7965eceae54cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe221fb7a6e54b9895a5aef8a184aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ace39aa766c0174f47ad967729044165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba25cf9be37b8bddd672c9a22dbd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630738f15659120f4823117d772f33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50be7cf62ebe934a0f4290497d6f00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533007e9552e7fe1b9a2dfd84875479169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de353dcd18556710be5470d2c7fe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7d7d7446bfbc5600ee4bce706242171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e54d565f0edf4f85b99eb5f060d2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abe94948355e2fcb797a12b06dcf52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d00d4e83cf1afa8d1d5148e35d62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b0727da5f8fc72599a83a31007e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a057529141965199f539a943e84840176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31cc1f58e40c1fb0a1a04de443e6ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8bd6c1615068f9d1efa2badc0cd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1387f9d6c0634ca44f4345bc1fad84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a84be4d7c223f06948414b2cf60e9180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8be6a7d690fa2203c5a20949f557d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73050063efc27a66e6cfa24894b1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1aa7d2372038c656fdcc1c8b88003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d49d07e1bd77b7aaaf9e037e49324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e78febbc1cd6669f1c5b99d9090305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c07b75d92994e204ac06de24b2f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a5940235df42013b21a3828061e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f0dc8785462302d1cca0e9b6269478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c86ca29d2025097b4b5d418f8dd219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e4f9f2bf3675bafea362750aaf3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8266351fbbe3a7dc940d212569476911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815eeaea886028fa0e1183ef35de3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50cc57472b96e8222adae00e13c31713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa12f065871a10cad02e0f42ba59014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f6c1753709ae6384da2e80e6f12215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58746a26a3aa3c9bec98258541abdaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce098acfde72d5c4e390ce9b17aef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5f1080546ed9a81f13ab4dfcc28b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f486f4bd9c1697f95edc0587fd1a39819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf42ae4d0ef904b7487b56aa99cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1fc5122ff72fc8fecad6aef1464dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9737d53ff9f862a2bfebe9bff66e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757a85d6dc9c85d575a08cdb6630f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731a5a663962edae67d9f5a5951ef824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5717f8869bedbfbf8fee646fe75b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461fb975e83caa18d019f9bae427dda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfdae223f712251d1b935f1e71234f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc621efe60c090d9a55bb2b4cc1ccff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e4a2e48722ed383820a973cde07929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d217e107607694cec5495113bf4d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76116513fb5fcd184569678be267e5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9c958099d1cfc15f0e4037a36f0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4217e947530050ae3ac066a3a5f58f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243ee92ff035cc7ad76dcae7b21ca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd92df9225d572b82d00d2ef89f97135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d4cd58758260e47f2ad25ebb209036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d21d8993c0fcf96e5b40d92b439437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c6ac08fcc75652b3ad3ff909e04a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f05950146ce8f197aa3b519b8c62839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ce2af98dc747cd4f5bd669522db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6989d526342c17218b564a4fb1e111b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369116dc37bc83db5d129b40c5d19ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc471400717ee706d6f6533b10d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87c6a597308870a62572470bdb298d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86a84ecab9251e165a577187e94bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff6d7474d2eaf3390016f2b553cc5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021832413d0d313088e717bd1924752e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dfc1221d7309815ca22862c7bc65a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd025660e8e38a32280b588725ae41ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358523956fd774109618048d143a8e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22f2086920276d34a32d662c9808d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e51cf05fa2b9494f92dc0d01bd74e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b62642b359685e5e927cb458806353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e05cbade0c87dd6c54a100280d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c2b245e3dc54f320543976fbc93655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f193989395a2884edd2c40998ed63a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a7243b49f0e59ac0995e81b89b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd222d5f204114a15a7a02ebd60ac258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cca649e0fdbe1f109cc03215a3d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac66e1df164cdca1b906820d6d779060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a8c1845065f4e26f5fce6adbcb6a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1774c29e66da39fdc95037275ac86a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42a147417199fd21fae8ac833361d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603faa015cf34aca371b6891e11fc4cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af016ea815ba1cbc865e36207710b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a2d2e8d72e0599c7a474140c628b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d4124f5511a1f5802ffade1c852767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b32b9958c5135329fb0a15d532b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e432faca0594ce83042967bcaebfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a11d7c870c15213db73a62927220170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa90d13443a176c75ca6a5ec22ba9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ae45a78b2c3206add722812f6d0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049511c187ed9ce820b9957f684d72c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdef50ad195242250ff1257125026674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b71633ef9041d57c89c1ed23dd10975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499513bf3c2ed24b7dcd3ac1bcb334a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519b0610c0b705cdb38aa58140b2b4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cae20955336d490454164baf77c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a197deb5da31f9358df230ec1f463379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5495803f6ce17e735ee0456b710880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e82d637977a5b8eb40ce55884c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9108a88b6db4b945f34f8b57ee15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a1c4a360e0a0ce88e66834318df4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038504c43b493ecf63d094a1a484070f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93e445c5e37a1d883b0afb2495e5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4188d066bed34c647c49b036749986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184e808d3bb014d983c1a2b54f85b4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1df0ba4ebe08bb2b7cd76b2b2768888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e728cbc5b84bfe4133ba4f70f56e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e17d2d732f7874e436f75616fbaf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9f1edbb840591fedbd03df687a4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57da4fdb289c25887df89957d92af592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7987cabfe8f76a5ea59d6b10aebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a8f7ec54901f1cc3d176531a63be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109a7e74e5d5926e9caae4d3881270e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba9d0f4efe0c4a7e312609ca3b6fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b23bd200605fd2d29c21f5a38baea497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2e689c8cf57e508f11cb37167e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82d85e29df6c662118af720bed178199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71581b4feab2ac624036a66eef7f9085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daba0fedd2c682467bfd5ac8a9f679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de176bae0b8049532746457095ea3f98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933461fa11d597705385601c60390b32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7c31260c7238d9606eed253541e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac8aa856d1dffcae7a6ed4f9119b7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844995e8583867677da52745f3c0762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e46da4e7475f58c13384ce719c350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23c58bc10e6f9c24eccfde8b95a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c2966e00efe23adabfd3a6ec03c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635244c5755cb1358b8199a782003881110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcef035802f8007f3fb57300b6a8bf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9daaef08d93b7e968cbe04d556881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332505d6c3879f3c77f8dc85d1f28904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f2c80bdc66652fbfce0958715693114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c639326bd80d7cb65b21ab656296115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901afb8d92b622a779ef207d761910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154eda9c34ae29d759b11264892ddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ab9cd22a8d0a3f031c61a6364067118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff211aa00ef1fbe757662504e580d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db800b5ff59b499c1a79f97529e58e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef2455ba6ddd791d40ee04b7b57437121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4172bf4b78b2e9d468ea65af1a4f405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc3ac0fbf59f9d918b9a9fed19480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9609144f072d7ce3f35c565b9962124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c522b79abf660ff67b611a3c88c58c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4290c30b110f342f8f6d59c1f90d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488f697432e934459ecb0ecd3b413e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a739de0e32230801516d6b9352549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959726bf55e906d26be0031d6011ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea5acfd8cfff8b56561e6563de048130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b8e6a3cc3933c03a633160b796ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e1a62f6c908c0d86609997e6ec50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33f39641ea259b3ea255bf87a5979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054184579e85cfa3c874b38265ecb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21da79da1968ad9521300eca03a5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c03e469bbccdacccd6163ee781ac24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e82d43a399057c3e4a8db0270a019137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8940ba82fd27545a211d4db64f11c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b2235811730d27e7d4d8757c0669139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae37d146d4ac0397d89877ad5df94ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91efba17b0c5a7d617863dcecc31c98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85df2b7268b606a643de9d546374d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649774d02da8b4fea1428b63e851ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a150ad4b3d2be2b2f6ccd3f3ea42a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d7666808d2491c165498ce500cbd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3b81f22f433590fa9e58688b45d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3575352c25eefe9ba4f48f7ffb5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0643d12c2fd268deac49abd58e4ad4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d002f1381f6b3795e3d3615d08a9752149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a8137b0a3490b7143d7af4530c20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe80cfb657d29c5596f8d05387121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1129b5522a2c1dcb638a0b597b11f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622f4de388fbcd2d841b4cb3b10505153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de31732a99390ca217b4f570a1d6274154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53851d78eef78628317c8bb5582894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f618be18fe51185f0a71ae0223ce8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a479dba9fde91a319b20205084b459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dcc997da3883087fdfa0b610e30c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7292432a691600c71b91a7f42074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65152b973ccfceddea7e785cc2f323e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d1da429b63a3f5833f311821de87e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401844b18fd01fab6b02bcb2d37d8fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f6a34221ca565e7f6813742500c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5f4f100ea651d6326e7732e82fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524346029d597a11298bcfd471e7add6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5a0342d789d892c2322b5da104e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951691b5cdfcf38770e7b9ac081bf2ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8f6eeb4c65d6513d1e08375de190a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cd30d1ff66eb9587761b18e3af503169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d6358b048c6aee1d6a11afc20893170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072f2ceb9bc108a8ad87949051a353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d486d773e3aa7761d82e5807e969172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c0176b87337b228f7121c3a58625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0f2158264312b3b01065e0c64cdb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>