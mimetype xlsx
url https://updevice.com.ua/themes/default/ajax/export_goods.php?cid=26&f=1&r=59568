--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1944494adaa6590dd71459375867571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410e67847ab79a74e542ff4eed14dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a9ea8a266c5937424d7021bbed013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297ac5c0bf9672e83120f0d33c30dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3045ffa84dcc836477f41d487c45f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6a5373d78e17a500d81a64941e196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a475da4ba4c3d9a0fab677e3044b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73788fbfd57d6b3069c7a3a21159908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab790666e840322ce7234fb1e2a73e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d441d5968bf3143b857b89f2e6fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0509a15f3b6a8ffae894f63f2e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dc988200539d1d4641eacf950b3d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9bdaef1176f4618e29a1126a44f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b675b9c4703e77744249e124fef49214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10436f7009651025777f971ea8b19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85261c3381553125547636204eb5b4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278558e02a821a0362863f062ca7d5c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c1b0b5d9c789b9abf86e465c727818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ad17c1446e7d8b038ff2993a19a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d68f01ab2abfd71f19bc506c032220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a2c9a2e8667af04a6957d0055cfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706fdbbc5a4290a0c2016be2ae824a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04957e88d2272e8e959ceb1324c71123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdce808c91949c12c53719d5e185d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b97f184f8347f0cb7da5b83198a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059b6393e8adbce02362157636df0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2efe5f413ecb356765950ccd40d53a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb21d62b2f767c119efcad7eeeedc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941f92dd56f8ea53f0ad75091a6c4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606a853aed3b132383870a8f41fb0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd50b4a3bc2cec93d356d6f8b4d7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e001477fcc1313a4a778cc61c90f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62d181925281846662aed7f8fe48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964841806da1d2898a226a7563745e8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8c9acad03d0f2bb33166ae4bf4c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee2a5f6e76125b11450aeddc5961fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5662086f2d181fac9c166b4312ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01aca590144099aed426e6743f89938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4503f4223127bf3ad45b75cd78241739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a3bb7684a3d44c8873dd88fb753ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936633f351b4d9393415f18564aaac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb9ec77de7196022600d4768b5680442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286a207d102d34016cd8c4461f49ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688346493667af0e351f62ca3b708b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75b671a8c0777e9c63cce5b47ba8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0aa196c364d8678935156eb378ca746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d2811fb3879729308075b5273e3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f5b304901625ce0882fbf2d0d7c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b347a3122923e611dd98accf48c6e9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163bf82111e2b640c90be1c5bb0ec2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff3441fd0356ae49b88c1f5ff51ca451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce01f0aa0caa78538246c4927b305a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046cfd9d8c1b1d2bbe2e5271afa34ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8224f5fe9d46c9c8e4aa33241e44a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479f82d983167730c513b6c2e9b0fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54c61f72b9fa78e0561745c1f6a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdba346e832a4a08c84530fcfdc43f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51cd0531ab35276f93b21c4a1f51958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85c9157488c395cde8b7de4ba77da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df74dd88db3f8c2298506410a9051b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3405de706cc51a48f5ec1daa6f385161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed8ff32fa6b2aa4ea93fe61b66e65a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de7cae465eb4a1b7901b6a95a17e0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23781b52c4461063ad1f70165a714b5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c917730959fbe9e6e67bcfe5ec1a4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923dde37dd4288815fcde4e11e6289066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ad692506c5e910e956527238ffcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afec4788bc59da40aa9077b3750b2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0a81400babf46c368739988a763e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28ef9e9b54e39f68b88bd72b8177370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57482ec49870c3bcac2201dad70c1dfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276331e0065a4d7bc2886b4ea006a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb985c732f3c919ded985dba48a6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ee353dffa28407a2599c84ae7177574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9125810144d671adccdc9856ade875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ade726d568f2572504d2b931a7f46a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce26d289934e7534119b2cc16bbf56577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841ee8ca71a60bd8aa0680c3da37cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14fe27f9a9a8e3d3000200b878d0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68542c5ac47e37e5d4f4719cd4eb2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088f682d0f0db826f677670bc3ec23d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793536b721b5ff09f63de04f9dbee5ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44be361546048997fd9e7a5b5a0e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0005629b659727b1f67371b4b2ea2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564641e96fe3d13707f106355d7604885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca5f471d1c94741697d074c71a7f9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525abdcb6df71c0fa0f3292d39bf56d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8530e2c525c7f47503d4bbb376ef9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc58d1711016ef7e9c35d6e18a22ec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0222114f27a3aefa36f88f80cdf0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f974b5c01553a915ada0e50d4307be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66726184afe670610b3348f0bb268ebc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e44fcc1646ff023cf804956089d7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af38af8ff8164ae322435930bd8c26094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ef8915482629bba8526507a5a90e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623ff08bcb6ad971eb51128157548296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee357d819a11608ddd6e580e0afc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41545a65c48e1d0219213c4e03fe36e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d352b7e8737ec16c63060e7309eb2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ab12c6bcd18fe348da035a6f3305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bedb42f95102716bb2982fa4ddf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac169b40ba6ea0ce57df43ec58ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1750b444d5935763c114f9b205fc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518d6bc91b951a57b8b6a646af64ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717298b60f2fd9c07a0f79317f351b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a8f5355b57ae4678abea04082f14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7089688b53673058792f6a75bad0d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9079932d48b2a35bae5a89d2382f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968030f214d776f3d5f13a3f88736873109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65667e343facf432c43a6494afa9c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f9248cace2c89dc58e744ded733e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5fc81dec93be407ae1d606491f585112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683f704c63b454c1af1e06f672d2fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ef603bcca1be918f8aabbd0f4434114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136f80284d4c684904743353c63194115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0df13a2451fb460103a0f69f7117116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc8a72b136b3fed2a26549592ca199117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf61943855e8ce4437a6479b605dd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1334dc3e4dda46e85aae7e0e6f1e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81117ffa487be9e4a6913cb0d68f93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfd7c50b70502478b7d3f5899dc81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2f655bfef1261b36c51de957f8104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee0f34cbcd565e4870583b72cc7a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0b80e3b1b72bc814c34b235a88732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e30ca248559f1d0627b4ca315e7bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e9bf8f88c78e377d3ade467eef1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249943de1b95beb7dd19a834857f340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a5362862a99be7c2aa01013e1aac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314d6ac1d3df07d87b44644e6d2db6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51e6776268e384bb3bc30399b71720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ccfb2d7712a03053b788482ed445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02cf82946a4ed6e2d281ea6b6a131d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e119b5473ac2685b82928ffb4ceac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57860ff2ed721079620469bc479106134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef385ce96fd043b875b1efa236a4613135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab099d0f03efcab8afbb9d6a76bda0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde35062a29f75151e54b4b152e61952137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e6faa387824b4294e49f664e2a2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adbe8edbb6e2bb25c77b1be634d330139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec66fb5b5ca66781afc24378f47a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f940bc6a987f18d13da202b1a5ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509139135f220cf11fcfffca4e0f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de71cccf272a96ea16f18edd59ff99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b31469cf3b8be82a23d1d9b3abd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa61cba5e1550e5cfef398de810eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161f6916396bd802183a18959589e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d3f8cecf8559daa25fb280ad0738147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc65fc51f322708e8fe2c74999b4ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8b79bd76d5716d2ebe8f823e0fc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fdfe94c697650b32e8e890e42d0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a71a65e6c29b24a7edd888238dc31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de7ef4c60f8a3839568e5ea999efc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940bdaffcd340f8313e2e26272fb6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d28c09c5f16b71c639e7aca42921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e11d0e33267b05f43c8efb938323d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265db1ad2a6dd8ddd8956ade77caea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d406a412e3b7d0189900ae34c9e0c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0023c81ccdeb4cb94f74e566d4bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14345cb193132e8ac7f8161b6d4bc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c6212e2deb6db4a6b950fda6c0c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5d11fb2e8e0338606638360bc81a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761eb262cabcba6b52a88c80a4c264b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d1da3993944711b68c9ee416164a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c559902ffbde1cbab2b6a470c7502f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c5166da01c457ea07580d3346a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280613a87cff0a2a1cbcbced585e346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff1b9554be8e73cf55efe72f27fd9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d84327020885b65e23a975809684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e704cdf0c41917022bb18d5915b0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bea1026de6dc951c0f30bc8c54708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1ab5e6cfca15f8ae24fb727f9831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a92afc4df1c7f47869a0e12267498f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df373d8d5c9b1a8c28438c95e4f09d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d8398c2dfdf018c593d564d193722174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d037ec369d4647167fe708b6baa5af9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f65fc1890a50df7cf678d495a2f048176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c0b82fe4f67767cc88bcc23cbb10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13514b6350b0b2723e515a5b8d6042178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f158b00dbf0c52b3a2edc0ae3afcfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b72c049eadab6b0307d00ca0f20d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c0a6d5615e8c309ded5d2f79ce869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4611e0f3543b2b6e42067c9743ef6c182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848f6186bd578ae735b49020945d9f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942e8663bcd33054e360a27431ebb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df174bba7aa5560de0db0337be9763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51be6baeb5cbbadf2bc22f9abee624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee4d1fcb4f510a7356acc5d62d5c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bd7e37e4242fd20bb7eb4e187a546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c67006fe7013f6eb37cd7ed2e652787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c042e8e9f1d2ce1af368a41d8ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df285160199e62215e208e6507c5179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21a4c68069084a97efabc159699e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf508e95ea8ab5a9ac7193ae64e64911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae60206eed74cca6550a8c88f2f5a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f6372dcaaeeb851269d7aeb4da6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cbe7db41e2e2c8a5c214ce5190bda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c371928a07e8a4eb977d82e29ab515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50130d5c07ee1abf38b1ded3fcb38116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f1d6f6c908ae938fa869c1a719e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947cbb242f0c17010e42ba25352188f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655b8a886ab82f4d3b71b889436ce219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b60c7f5cd33ebd6dbfdeb476ec19a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adbc83453ff1c80d2f79f65aacf95321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7032f89a4c9c92549f5eb475fbe8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d290b588adcc7568527ce97b4494d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690485cd3973575c9e7cbe5af589564424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1f85eb3fc51babfea952a4fa0cf2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b74a592990c5b3ddafb0deb2b3ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3600d56d21bf2da08a5e50cdf1f64f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b07f9eea0a7c8e8682f5f2e436fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e43115d6145818fe66e3fde6bc07f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7203697f5743aefeb9c2d49222b1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6c9d5b7c2f17a85b0fda5955f7de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ce325ad72b3b08fe04eb65dc740232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9a10b30b2316b5056424f54a103933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530065a73e9247d77d7cd57186485734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f5f0d65e2afbb3ed3760ee87884f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c98f71a30f246e42a7f6fced9f34736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c37697035527048628ffee33381037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aeb845c9bbd0cd4403bb5d22280ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242f4acab900446c46e6f59de4c40639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f927635cab346e439566507c788640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09571e3716c09dca962d9a2b4c63841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b1e75e864e450a4e7a586da7fd4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5469c12b122a24242f6ef44a24e0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a12593e340c1efe365bbda491e70b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eedd9feef91de7af4b45fca181796f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440546df47cbe214ebca93984cacd66146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1424c05981b397fe5304390688bce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee46ec284621fd8178f46d6c049c6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffea70add663b46c7a14c38b197a8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ac2ac198f5e91fe33f5220acce7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92af7587f741c4b7e6315403c6fb6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5981b81ea6aa606c51a18b2029aa49d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330975a51794b814e274ad88df029e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe05c147ad13b8f1abf3a74f223a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530579d80e557786f40862e715e97255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ea0827724385198c3f3bf7b6b9bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b8280ce06260d1cac8ed53bdde9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d516e2b904ae6e703e85083932e7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366bf8ba9dc6af94c91756d0e3d0af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972365151063641c164d80f1434865560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705a66f4255b5fb1f3a67a2e077d2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f373ce6a263212c294738a08eb4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2fd1b1ba4b064ca1b72892bdfef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f8953abb6623e16243a4c7103dcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12d959b47998ae0b5fcdf57c9c00565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7a39477915cec05387d3bdb2192666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08439bc25ac3b528e421c8c0e2c0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec538f863c28330e4d505a7d5c31fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93dad0b2f9ff44268628f9fb0887069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab619519b3cf84e32fa0aef9c786170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf49e3bdb86bbc9bda61f1b11e2da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff1f40110877580688c2aceea14c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f338f104f4cfea2602bf70e5d940073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90c09164c8cbb6218d0b8d7e73d8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6d42ddf6893fa14a629ef5dc2777f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da197d904a13d6be1b6393c78094476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ce3dd6a60510b66a85f86262606877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d799800697be09b4ad51425745ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abe34177d40312e79cab943025dff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3dd4b7ae663d01dcafb2dceda47b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affc1ef4fa068a2325249b0dd0c5df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959302507c58e8f1ecc657bf1c8be082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935bc83ffe212780cdc4ec118c8fe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f733b4b2b4289cf021c30b59aa09a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b28ac6f7be00dfb1845f9d9b7baf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d9f9940b52ad67cec9fad1481f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25a99b2bc9192ccba509868b34a25087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd46bde706256fb7ba3eb870a01ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35e5009df082e6a5e050c1c5f97d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1afc6ffb88fc02646af4e6a7f3ae7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bdf8ca1d2c0f92bda1d712d02473091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51fd6f97788ad43213d582183464f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd5fa97edd8af3281265f0d02de35a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c3fd2ca298f522403e29d1ba6e3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941058cd872ed2700c34ebe21b399095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed90832f0dffb170c84e6040040dc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e847cb3b8fd9518ec04cd439cfba0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25db2bacd6793f022d1002766135e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391a0b8288a52667318b5c76706fe299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae7dad04a09f4189e5d715ef6eae0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf006b3f043cb850caa03667717e99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0edc0a32cb4d80041e2775dc5b42e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834336a43dd77d2fd6fdd962028239a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fae21036ce92a6c0d48c2d914a028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a03320a94692fd26ac99816ab91b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd227828e926ca006715dc1262da704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18a762d710ac36216b1daef5fec28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162acc3c3da95d93275c6c91016a3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256fa0ba68ae8cd624f17eb3cce8b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56007f75a6978040e42d558efdbde3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71103d72fd9e4ca097935d55914f3b16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baa08fa980281d3f183fba4b9510c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50fec9e946daaab00afb9fa2a4c257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb8a98b358c64262ebdd12805d2326114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e170338648e5a0271926c442f8cf1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95f06422bb42a581eeb42ee3e376e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb000004028bacdc44b5e51a17000117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f61498be1e5cd77f378470af8b1f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfabcd206e590d8a570291e776442b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab807599ad86c5037d8d2bcd0e6230120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a526cdd25ecbe41d7bac9bf8b442f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dcbc978a361e362e81d96155f0e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d9b5e6ab2b15c853a31fd55c5309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f9e35dbdbe2af3f6e399fc32ffe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e9015b6ee743ec32b6e7530d46b2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91412b584e71c66a73d196e02a225a91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6b1bf4f9123be9d5b30e9bf520a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352e4f666ecbb034715900e43eafa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b15cc14c3d41b22075b3f617c115d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce156b38d6ca29b0bcdbeaf1b70cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bfc11ee15306ca0eaf30336fb95e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838c2aae3d778ed94e206f2d8f5096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9141ceec6854405fd36c86bce44180133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b77f4de42a170dc24fe8be41d3a9f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2608bf43e750266ee4f8e14279b10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07701e43c073cb0b048c8545080f2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670271a515097b63fa1a56cd46f36a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9076184b30ebb6385867c5f728cc45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7ff5af54aff1e31782acea608f10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfe5751ec315252c56dec26cab8af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df9141bc1a2815ca69c4aeae71fb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501d6f70c80925cbf70ea9e672c72d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5013c640b8f3eada239264b5e8dfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c704db8a45487b3af7d248d9b3ea4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833ed3354732abe9d3c0d0d2acf846145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052839bc949215cefae4b7e3a8bbcfa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374067bbef7069a0ae2dae79cf9dfabb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca937161318371cf1ce93d8de8fc129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd399eef124f44ccb00176b4447afa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e758062b76fe10914b3d8e3ff03f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec16a1fd373752ce64d1d5625035c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1fe0fc38ff134c5d3b15ccbe754b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acab1887328c9887a7334af2823ad1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d816a25cebbdc8dec3d536ec4bc6f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4345e5421e40ba6b0e9bc53cdb126155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf27f45ffac2edd17e00f4cf7e09f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31394260749ed7122bef5b314643e20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eba42368f0c8ed3e332f1cb48d62e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c136edb4e9ca974f511e9ac82659e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a736805572b3d1b340660e8cc8db717160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e4a2f51c5419dc54d1cf1cc2a46e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba739d1eb656abe8150bba7b2fc45dcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647ecec86b0f614d46d3b7387c2edb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c8dc413a3a011ef76abdec7920b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca5de23d413217477299984ce31756165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f4d1dbbb032448847fcf081b4107166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126d234e975795c77feb41d68da651167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4aa98fba584ffd8a1e0ff1be204f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727890b8fc4615af6023efcd579d99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278792fa83943c853ce90a9151d47c5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42386fdf66319108aee17eff1e378171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99075053635c8aa4091f8e2e551c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9147b83394d997f6b911a22bc7ab01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de620d9bbf3c920b2d5ee4c3a039cb174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>