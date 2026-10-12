--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820645687c426395ef8e748b1e9533c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929071665b09ea2144ded1a26bb5a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e752fe5d2f18b1de2b2ed582dbb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7e02618af7eef6d1bb49baa62aa1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8921440e2047a84ac00f43552da24835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c4eb7a367182edb760929dc215d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af29cfa13b9601ef0adbe579cfde55e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac9dbce18389d2dc80c1f54516dc188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a7894e3cab5fa1b1f713814bed7b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c93d418b1f2add323df3bc352781510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed311a1044be688aa5097cf9333a3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae3ac26f2d462180418699e07ecca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafcc138e2f79d26b23398aa5eb103813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6af6ac84b791633c61de0633e7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640566df2c63a54d92df40170d33f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a3c3af2acb730f5718c8853012ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a4033de1bb10a01092f382654d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc87647421ce193537437bdebc5148a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f8c71a90e4aefe61dd9ed0f7a79519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170157929ba15f80715042e2310ea4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713910dfc3a51d5079651e085c7a2ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21abeae7512924dee7d88d8504504a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e5b4576bd7e78d378084a70c3364923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9316e9bb1397d955732d63329a52d3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca667760807f1c2716063de7bfc74225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fafdcfa78162c7d5b201c7f19c85f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb87d1f3d5a1d96f6643f0cc2ca0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433906405d8b1f26e3ad13e8dab2f49228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff2540fa7e993ac58727f29a6d21529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4340065937c01f2a63a71fdf8b57c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2896dbcbd7d170dc1f98949bfaf86231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f77e3799778a4ec96c63148bcdd3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda30dbbafc9afe6dc831e5f6c96ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf7dbb481597cf611453b28e2179234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0adbc3f093c10e102e323362999e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc568d46c8db85e20d944629d2ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933180b278c4c0fba2968230f0980537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b97dc74679bf5c3fd260ba20a714c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d244bf1f70243f689032ba1e584a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aaae8fceb2b9856ee0ce48f4313de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f989789d83a9f0275f61d375b7aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb079bf6a79d104e9d79d060e190de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9cc89a4a146a80c9378de7f54fb2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884c921efabaac45b816f5b6ffbaba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68dd1511c0d3c472c0677bd52b0d6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3b34b409201f51264b0f64c33cab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e12cd442fac9b6254f9ea4ab2a91a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548047af9c80c7b3f5361527b3b039948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaeacaf2ffe41890bbf7ff688ea8d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782545bd559eb97febc1b3848c0913c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8c93b0a7bed33f50d5a2f7d12b1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751b2b4f9693c1eb9402b993e026f4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14be10d6c3fcfc571dd2c03205e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728167e7cda8215a47436e48ccb081e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b357ffb0b8bcf5ba6458be6779577855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2766c6d4585687faef51d5da5939f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880135417c67c1ad0db08e35f56fcc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745263ce58ed70c2858ee74aa6e274058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb58f923c06af00ef054fc689850659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00cd6df442401112ea581ca5ad60f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d6145de5e085404a30d79df82cf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb5b53ba531229420ff162eccaf4f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f141211997226a9f863e89ec95a3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c7db651cd6e10f03a32d8401240664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57574998a99f5e83bd3f5e6fa91fd6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33b4bd4211dd0a6f5ea1d6886ce1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e30378360fed5fbbbff7dc8c4c7c0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2ec04d89750b32536daa65e9d959968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bba7b47253cfaebbf82249085913d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645690582d1c2e44b19d2314b2041e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c128c6da1f5b22906e8456985b83e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79b940a467d88a9239d98d76b9ecc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f06c6911ad6e46f7e895034fafdaaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a55598371de4539143ccd207e6459774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f974047289d04c0bea6a68f81b3cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7b3a70e6d70c79c103031ac9b20a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f29367bbe4d51729866231ce391e1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f4e79833b3ae5db680326ea9f6b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e92b0065780f9a760cc0b494c4ddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c25bbb588f3c43dae0119599bf0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5ae24a83cf58af3a24175883bea681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931aeedb48af637b6fe510cf4ee079782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afec5ab0f1bc45f0558f0610efd2a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ef733b9ee482ac52b92fe6cec78184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947e39e8143befd5578c02636323e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed8cd43dfae1598f3c896697df3fb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84ff7723080f864011ec577e7e8f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3620be800656a9cb296fa691e886c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcebe0a723f01de58883ce71fa65fee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7823f578ba6151c61c72e9f19836ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d013d1ac42a3fa869b31b629fa306a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d43b7da12aa7681b2c8d356db2af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd344f8312d895fcbb3d46fe10edf4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3aeb2c98ea206eec90f857e61bcd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4d7db21de50e9864aa4faf5de067595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977990ae897c93be1f6e450fed466d7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b89c6ffa6528a73c45e084bbcea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c85b37ccc32616fb654be84eb69f9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882b735d101811af4f295dbfe24a5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d5cc47c2256f9a6efd7f46fb8993100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2af6c5bef41db7907e5c363cc2f64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7213373ce0e3dcc80bbec7f02a99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d133c382cd00bc1f578e840384f9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483abf2d2947680a5a3efc11a1d49e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145619c3f45ff3d1aed325ff09bb5c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e9a979a4a0d647452901f6173e05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db36bac55621102a1762df5a9bae818107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18557565895e00e5e1d69a67005257ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15a8a13be4f80de1cc42271c3c07c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09038870f01e4c9e7b414ed7eb07b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb41de33a2f1c4cbbd83c6a2466f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682dfb963c85b332bf4d63134d25741112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e83a7dd18509c04e90199bb07a12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a6f16cdb03d405875033fcc7c4eaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2890027fac962becbd23a09d4b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3b59a141e29b37cacc0038e5588b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f12c0b208df90bb74ad57f9c41204117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded532e9b5abada2e705fa4e13089bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd40024740f6ecfb48210b27c6633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f7d34a2361bb1e884c7fa374a111120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc385901991799a092e42c76cb1be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727de35b0c4aec65dff69c8f1dd9e2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b07e3d9a1c5ac008c4a2cbe58a2ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413813ac98256117cd3f67791ce6120124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c171b24a00451a2479fd58635843e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0df8f1e309eb5e7c714feb220a120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdb85d45a134d5714b926984d5a0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd530072cc78abba2df7e67ffbe0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6c22a3f37e9c34da23a8529f1322129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1cd47d8a944bcf335c179a8df9e12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c114d59e58f42d613333cce4f61ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb19fe862b587c5c73cece082157b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9731ac438dacf06e0aa1c34d2b26b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b477c1709af09eab5c36bb8a0f984134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09758f4d7becf669c6a421fa76e7b00b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59338bc1fb87d5942cfa4bd82564f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7fe8856e103f3ad3351e7ae7320a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0b9f7973dc4eeaad4b4f39b1a4b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b659b8464400ed45c4e1a467432aceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510f12a34695f7a785fb3e84775c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d4133c3d32e156ff92d79a8c7348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d51a49b7bbb0193fe4d3143b6c9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd54aac46db58b98b287608aee3e11f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608b01f53999dba51d5b11133e3e56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1049a0c85d5c836b418112ff1f964a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e4d82c3ed4724e0839cebf9aef48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad83420f78277f1d7d4aae3909c325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22588eafce354760da1b714fe11f6e35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c56802ae1d00b2b2c7fc7f4ab1537149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621dd555e74732d53c6cd3cb5c7c4a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5fb6d5994414f2e80808f660528d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b134ca14785363809b10c734f4cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19127cb1a7603c8794a1f983af6cdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c221363bc6ea67092c1ca4501c9682154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee2cd763f28f245710a6212b9fb91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1548db431c9bba548009e8e4a42a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151f3d9cd580186f4ae6be8d6ef2bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc3691578d6971b37c64a8e2f1ccd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187fd36ce480ba1408bea1bf0bd492159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574698d614b61a7b298257cfea264031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e20398a8c9f5d614d5bbe48db9f2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47d93ea171ac635aa2493686b3ba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b5e7e0da193ec0ae338b400596b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fff4d853b92968d81e30888842f8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954f86b03b7de5a160f8e6c88b1f19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf58b7a7b6680b6d44d3fc5c9b77dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f025164211ec722ece305c4eacc3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704dcfcdcb16c4b42d8f0b5b163831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d72820ba2ddb51c0c4c0d44ede67c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c27c06c63eb041d27dfe0fa1847326170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b628def1b8f00a2fc35b1133596f69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db0d811c06fc6acf6530202b560563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f99ad4734d323215812a617254116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacbc320f692aec2a99e6b2006d6b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1548282f1de9ea636224db5f1bd74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad91c4f63c42b7b708b64b245b5bc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c8ffbc7f4fbb0c1529bac92a7808f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9076b41d7e8385f4ea68568ac443f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85ceedc152b87d125f9ca1cb56a44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666c74d55e9e1140ffdac1cb4b4227b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc48528718474bbd879bc645e543e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e1bf2b0f24b25561fc55d65832462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6c8a82b9cfc059bcfef1b34a6fd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56bd1a8b57279d74ca36f22946b87a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445d31bd277a92d39c2caa7fb82ee6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d772be9b02f2242359000d5d4826d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4915725b0d8db90cba3603e5396ebf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778bff6019453b9ba524b2945e2378f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee6e9c9f8b5f06caaaa0b92e516989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6a64eed98186d07e271f708997e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8e2a0aaa63f91740408e2c8149aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec43c663d752e0dc3c1a54fd944f33612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6a57236428ffc159611d5a1754fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1c1710f911d1284e47f9cc0fa72714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ff6b22240765ac529d38a133563015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb487eee948857f13022bbbddd07016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f097cb43e64c8da3b6ab00481617d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c5f160569d790342c3731e1b350218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9373ef40582da3849ccc1e04261a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a519500aee716d1ee13a20763b32020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95443d20086f9dc472cc620e4bce77b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05b493fcdeea45628ff21544ded5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cea5adf5f94163a8de7287fd0192b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec982d6f59ba02342c7ad0604f98ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67165d020584ed86a992575290e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ea9a20430a07410f22f53d92591126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514d592e86726631bff8448dfd6e6f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf06bd5dfa6fe76c40bf687e70ef928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bbe5b37807ca5d13b7bc1f773efb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a299525252c0ed399cf6cc59dffc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f29c95a9045e888f2476a06998a9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4f48ecce76fa580d242803cf080132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc9863007922501866b65f174372ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b5dd41cc24f3c40cc313b444daa8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a65ee842d34427579107c4f0d2d3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c2da5aeb35d03861fe16d9956e78636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239d2c6134b5f4dbbd9fd488c19a0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df0a7d42ba9e8725ddd4cdc5efc6c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5aa393d5bccc97ceb7365d0bb965e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2bf64f3b508229b38448f04bd1a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd080d8dfd0b3af5f3e644c6388bba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ddaa98248a646964475abec8383d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454089b52cf3d3a7591a2b70a769a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716fac02fc21a7074564f176c0766844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf34edeab7c0034f048d75ccb27dcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c15c9030bce5bbd5883ecb1a77fab846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724504964950020b59788262cd15255447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cd787cc5be8d418a1c8ccd86c0e1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f9c8e2d317c65750c68902042c0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53999070e81703703e1a8973202fbf1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e77ca29c97dad98871d6d1d0a7ae1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f55a661056f516efbe911379fd86b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1309d3ef588ccd90462bc908691421f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7261814555466e7e7304291a9bd0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa015b11c344dabada2952d7b012f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f564471f44560f14cc7bda0339e8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a377e72f1d2f89d9d9e9eec95af757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fafa3cdcacf26136fa4521512dbc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19861c0d420c563406ae349cb1c7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02fdef20a8a6706ff225e0df0289b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab693065955278edbedde0e34af8ea9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2e3ef255c9fcad8e4dd7b5299a0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9f25d9921341a7cea1a422d7a40563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba34d716d397d966b28d686a6db0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd1d9d7a6e53176c4ff93de57705265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f5b54836c9fc3afdd6f7c67b1f37266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5fc1d82a54d8289e36a297be0c5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d049102beefe107369c3fb1fde1c6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420389495e4c3197382652d592fd1cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff531a1419477b50a76773b046a307cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646677a691e8afcfae7f4ff7ae5d9d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3651007cbc5a1948e59431f9e642e6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e8b71385162b4326d2f00f6867d1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1feaa17d9812c2db853643204413fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adc34cacecc7893ae897afa2974ee475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e92e7df1559421b4ea6868e2a2de076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce4ad00ee7d08144e8d79bb99a79f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87743d7c87a64ab3d61f0d50ab0e096a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f596d509e0e3c50ed408942b9045a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbc8a7246ef25e0ef2f64a75ebe4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef87b1ba98f8968037188d6e9fab5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7e81e19ea31c03334391db9622b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31f92fee495acbbe131a6fcc6ee0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bdbab858f5abe9c3833642926292784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1b2bff2b9fba15cf805bcff99a4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd263af10286a649be39925e9c4db886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f76d87d3d5fb4771c5a24d29a04787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522934d7e1e58ce8e0c18b99075e19e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be775849a91076aa570629939f99589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683570b80c95319d427d8cef9a405c3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685cb7625d6b53382b69facf609013191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea87f205d0453f34c79bed2d5944b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41852a62827b79450e72fd9cccc5f58393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b04452f83b3b2b4c02ddf089396a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4daccbeb9332521111404ea329e0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc2d844b4c5d71315c46fecb504f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846009fa26d059de4afa2e76d6ddd3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0cef29c10767ed94b6f455d2d88d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416ba5eb5ffa113f899ad1b46d094599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e476331fc3c071f85e317478a8ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916d4ad542dbd46a719e30344a750a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1d0dbda69e29ad49622e3830ea33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165564b6a9dceda60f63f5b1d2a1a4d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3991809e0080956363b54fe34265cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf414eba3c05b42239900322ac227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bd20b415eb3dae1d62b4f7db75a5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500ca3eafcb5a9d8fd3a302cb47cff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9307c4773d16c989ef8e637e65100108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba22b097ba05aa6ff17ef52a1322335109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b07d6ccdd50ead7204ab43abb910c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cbe51f24c891420f5e4db582e85c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c75a22d38bb2198761654b65a8c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293f6264532100671f665f56b55865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c78c9b1f757e0d7975f5e1785328114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8692d480f244dc3e31015bbb5377d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0377f5a7573f0d747730edd7b123d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19b290cfaaadf170ed8a0d9fe8f48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06534a618d3a797699e0a402951b181b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023def0afaf0dec1f7057ebad30a9b83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db0821b3f3cb4069fbb478aec1ec2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284805280e3af0c35537f21cfbeaab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1148aa302aaa10456c02324c0f819e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121149e947b9867020da3042ac694f69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfee402e131a44c025b38371e7ca5b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976def1bca8def31e234f87f299d3a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca60c066f0040343b007e65f7b7d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de9ce13268b74f34109c41898dd57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02420c60097144d356fb1d04a04de8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97464ed4bcf47ec5a56be50ebe855a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e711338e6485c27b0ed3d224e2477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539cfadf6c9b3f71c515555c85fdd2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80612f1c6129bff6a8ce270f1295280d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053121bb344aab1150b00819aebcada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f6b7ef0339eb9e10fa924e2e5f67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d2d0b513f743644ae17a7eedf6b53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7d955298992f20a305a7ca2a216c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987463479dd005472c330eaae3ade972137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236950d97e07f5a0af0b0893b56f9fe5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8346072583812ec714d25a70134e06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc964234996a3d5cbc1b3233ad120f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac1afc0d16a600555ecbacb2a83ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4672b9bfb272508c7994356ff631f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13563fd89b97cbbc3f53edcc4ecbc1f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab451525d2fbd9fb40f448ffcdb09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4417a73e4aaa25f34444d97b6e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86011c8e4911d2699cc3030635d559146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02e58958693e9c2f51b73f918ec9f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176433a96ccff118e25a32bf276f308148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf85f8ae20b29209fd2732a004923149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf43b0c83ea6a0e824adcf8743be29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb4077498c942a61fbb9a8e0acc57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c6ac1d246007a2b3e0f6ff13f847152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f87885df2b9453ac2082fc8c1fa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac9635a1284308e5820f9ab27d297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff31d184cf86fee168c608fe182d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402264058f2db342280c06fe53b57e41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1d9cb84067afb177c64f902fc36db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f973ff1ab28f1da01db939b73093158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c038e6b550cc0c3701ac9b855f31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe08fc48fd886d0d25c43f83b1b80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8172014a31374607b6078acc3e811161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cb6afdedd95319e230ed639a1701162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2e2904feeaaaaa0107b30c2035c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87957ef2fa7222a823699189db3630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9f1cfc6c1ad5efa51330f04666f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe25992f9f3a4ddce217aae23dd9e2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370ad30e9a3c0ed69a3f3dc15ac3317167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c487b246470dc37a449b2cd0788d86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fabbb2586cec0a4a450eaad0143d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05692d42f01ec6cb84719dbc9fc14715170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4bb2fd5499c1d7f2c2d8878592198171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003837bd84bfb40e42a6bebc4df6a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5e4d232eb2d59234e39b92ea2729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64be8122d62c44bb6de5a43306a22f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>