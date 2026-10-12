--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3e5515c60009c874ca1ab63a87331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24995f6785472fe49e686c0c38aac5d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d3742b25fc87ae0fb32999624aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ae54e7522dfac03528eac5999b8504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f07bc6c653c898ef90fcbd8acf64f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4adf0aaf69eeb9f26192a20e5ab2e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f55f7455fb54e0b707b4f43b5c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e1d09fe3594862f5c9fc4da65b778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac434e88fa57dbcd84616bc098c64ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a76d144c753bfc70e2ff65a1abb35210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035cdfde483e3026342f09676ab44a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029672ce3550edf162ec1099451f7b2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d437a1cfc64d0bd2f24ce99f6fba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf264970e31fc44b089cf28206c4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cb4bc32bd1312ce25ae4eb3febf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678787ae377a3a3a27e92bb0e1fb673016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd81ef95fd3ca79e2dacf4f71a44a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1c7398a2d2add01c13a587e81d5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a8656220ba75826eb8d26ed4e73b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1444ae99f7a6c0888fb4aeaf7dcc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954b4221cd820870e86c125116031d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afda6d4ff25c2ae586fa13c9a6f02c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba903dd88937d2162cb8078e1927723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf952150b731729644c393f3dee002624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a596a503b6c0f18b81712bcef896425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df05b24ba07af496dd7e8614b11c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49dbebfc62a9212c6d4960664497cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65d5bdc17b6565bd574207f992602f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b574d64eea761efddf239084efe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b4908e6174c71c62f88e0ba4472130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b114683279666da325935db5a21cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb644770b224c533d2dc06e24ac9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b3d7e11d76318e1e2f097023e65e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738b6e987dec6ea47c9bde8571c2e2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c11cf1de809698e6936116230050635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21975ac7b0d779043bab5771884aeff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369a250f348bdb06f1d38c8f93c45537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd15428f3c0079ca94b195fdbdc5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7893aba6ae9d2c0e1826a090b39d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d9eaf945dbabab0c94cbcfe43ede640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d7e6070ade29ec3784085349e4e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557ce55551bd5b2c20b435592c12cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc21ea80cb3a9df444f23866723dad543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2be38fa5675c035a4da345207567444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a105754a558f385d9bf30d5bb230245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be10d638209d5a0f85f75acd3282146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf50eeb7283e6e59e1d87f268e286147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3879bc0016f8e43996094134f07af848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ddad82f652ccab8dc96926b5fd9f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863233f9d22b39c5030a27ba08798ddb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e2987ad18c6c577f8e61e3a83b2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c29cdef9b1ea784e17db84f7930552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d0723743b9fa90b3237b5d6363b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767381a88dafece44974d2220c1cfc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15671075c4dabb67285dd18e268e88d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95826365d0f0035bfee4210d42ee556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d17774c4a6adb080c1dd94aa2238d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb355c616547921325ceb65a34c27858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f46932cffc7eaa6eafb5f2d93001a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcae1047540903086588522663878b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135228787aadc266daec5d45cc4e7e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8c228490f816500d860e6e67968d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc258da61f041866cfd2635f7aee0d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79005dc0647add0056ccf5297c30b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0c62b8a7b04680bf3cd78f81a80065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5770a59e54a6407f276dba0c1907566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a397934cd96a5b8b86d266853f3d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123452171733cebbf32f6273c592da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd14c97acff7a0b870995edf6adff3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5b10bf26b0d0e6fee0a1cd5d1a2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed2014919a18c0bba30ed8d9546bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064102175475a4a951f58b884250a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22570af60cde5ca08599240116795f6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244dec7d219116be3bf07f101e601674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6a9fd8cf4e0e8a8f96818b96acff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8955b6a063a9ef7b2aa219b40493fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c33b558443b40059152d2867e36477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0730eb510f562ad7fc1066ca3f1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2987e05dc5e6d2ca90e264573d6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f98079a622af384db17af706e7b5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe60ba8c9910e1e0e771701195382e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc7aae8eee52f9dfc56ee729e4dc0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666caa497514360d63f481ddaa2cda683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca321ed1cc7e7b87196474023fd39c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214fb3d66f4489da2e75eb8b9032d1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd38df957dd4d1ab83522ef924c7af486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb5201692b38828e1339b27eacd2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe3eb10aa1cd02458fafe5cb7cbf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f242383d29468c0981a91868f27489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e0b54497f0255fef99f516411b80990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efdad000298011991f679e40d12f5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9e200df82fb43694d47882a485b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4e29b585dcbdf7553c5d3ef770d3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a0c3898e742eaf2495003c7c327694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0221d9de84dcb236512ae1fe049dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9920806687ca77d898d59ee7e4a2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb391d523b326337bbae94c41e42c29a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2bf44a83868e434439efd90c7e95398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090334d52e8a70ce3ffdf80095535099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bb9f6216cd3cffd82ddda7c0128dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9713eedf7e8220023659b082c238b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82dd01fe637fb3629e06bbf466bba8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447beaeefdadcdbc623076ef8e349d71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f579e68db49bffbe5983274fe61258104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad347346c62d0bb70fd2273b1ece25f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805bb9e50c94f6df8e9f7d2b22f3f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592ae03653dc64cb73dad1a2ba5e6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b508ff5ba49cf0dd23ddef8705480108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf9e3e622de8ca57296a4daa6c9239109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557705eb6ed5b392d48f5f6f5038856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a34dda6eb3ec0d43269a1e1268f2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d884ba3f8416181c358c0860a74a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b8adb6f144ee2ff69c4d54c48467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df158f97bb075d2f1491f5a26cf1b65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b73e511becd293cf67a8448941df7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550b128350b5138e8b1d67f8057268116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d44c490e895a1ffe98ddcaae7208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b01e120c819f1e2c4106066548fb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9722a2e76d1f21038f66f0e075a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f727800bf807a3eb7f66cf58cd7a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265131e30f710c50b084942d260918c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f012d5c7144f0208c6fcee3fc642e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c34f41e5354bd7bd96f35c48229ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0670d983700d09ad0c343ff3fb6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da8d1dea27f1bb5d42432e43573962125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bbbdd7632c36e875bbc0d9ab5c0b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434986f6d4a5bb1dd073b92c3ce0222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a096d85ec89c2c683dc30e151199b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604770d7685f394c6f71680560d435b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2f70888b5bc5b8ce5b12e8d99225130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b0b24b3eda607da15a3b0783aaee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20fbff1239be92eb3249d2dbb58a43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf83d569af77ea18cab6628d81d2b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a69a3e7fa6966776562a898004e1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e846bfc44c6b4ba313cd96224e90b91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f37914c7d02ef2f79dcf9dd3a8c582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf717aab9f899385e873e2d8b9cfb06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f5343d34fb6546be8cba83b36ca18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f0e339f3bac57a0efcb851eb1e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf95c4281170291f6a171f2b1c85e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd209d7cc0eb4b9415cd070942cbeb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470694de38b5b969262edde815e26c0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334200d015a7f3a26f5fc0cb7cc8adc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa71e9f66bad6ad415887595ae51fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5261c5b9f3b8a50affa46d993c049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29c4c2ba257b6fd4d8ea6f658c34c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661825d1c6a3dc53cb20875b05f7e32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1f8bb8ea7c57abd57743cadddcfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e1776dd0088a89b09aaf0d259a0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64493a657827787f6ba4c3df742b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac414182c75245127229655cdb05aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7dbdd8744669eecd0e4858dfc4368152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f3e002abaae88ef3da5a2efc44db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c2893526b5fc7d72b2563b356329154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ece31a1ddbb9fed51450f4cf59ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b402e8750b86617cedf290f133cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0edd72540122f4f7e385220bfa5894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3b2d42ede55471ac981631c2dc6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89447ccf86f0f145070c645c30c62c35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72ea2e705ae6fc4958cf2cdc8a168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533792462feda666e3fc1a0bb37b3fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b7795964b17db270262f464f1728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f221f2bc0727801bc7d8a7a76d51ac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a2e00cb4bf1976c01b5c55841bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2c7e85c205e9bac22df73955ca6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524551857cfaea7e32fab56d0e89b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113f3435acb0254ab66ab61830db52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d546b6466971c2e3dae414e3d4efc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71717ece225f41aae4894f8d490f02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4847eed607bf9bafd58edb960f578170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa154b9b1c0c55048172a7de5baffd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0761560c92d83108ef0a076e2ff0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2bfe53544a6ba8c01bf71ee05e71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4e88791a98a005779022d5d30617174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bbc25ec6b46e05e07266408ec24e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92fb1ce0cdb4a91a2dfa512b87c8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681eb63e38e58ad9399a7af8b937c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885564c18249fb337a1824fa88977a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a213fdff3fc8e54eb40de7fd3f36ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f8cd8424188c56bdff3fd0a15334e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d92cb9dfda54a64766454f7c0c615d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62e18bacb0775c92eb8b8be091b4fd182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde240973d4a47dbcc93bc814d378c3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c711b878fc35936400cf6916c2562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7dd31f481b2db10e3237a7ef1592f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925508749015c8643a58ed2598f9e4534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83428b1a34743e8b687f9691e29b0435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c2c4656cc818093f9fdeb4d3358526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c30fbb8bafc491f043f21593a9cfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb27d81feda29e6f59631f415ecaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478eb259947fc214544d7ee20feccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6791d1aa9891fc00545110895c066210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3213d166eb1240aea7660b04227edb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d428e0f57a0dd611553ae69b35ca5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc41567333fc2e0494217af10c25a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e409a86a65e9ef3bcc9e3307e60614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d05ef6fd08f8bce195fc66bbd29c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93a63bad7d87dd6f809bbef9d613b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77db1d1531f9b263757cbf6bd88ea6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e63820c3ae07e6783d3fd71937c2c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797b152c6efc5dce1ea3ec163bf74419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd210a48058ebc4c0318326f292ef2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490fbbb61ec7bcd408c5f4b96df680521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58605396198ead9abcdf819fab3d5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755a1a384527d7e6e99365a4d5f8e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62755e48efed76a022c780cc9d871c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ca9e44e5a0201cba926eac60e65325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b3a52e17f69d38c3331460d33044026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29bce57ab51cf1a77bae6eba064f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed001dd29d0cc30025fdf8ae360614c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f5a0c9e542ffae973912baf45d5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252e6c7370e45c72b8406f7b9aaaee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1097bebba34aa0f3357f62d7a454c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067259092626a2bd3a07d5a5815be2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e74e93ecc59a23b2bef0269f9b3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0b58007a4fdaf1305a720227bf86f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602bff5b753ec4f6a9bc78c5bed64e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc6e0354b06160e33308edac1f0af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e65d755d3be859ceafbb769a843f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534019424600599caf02bd30ec0d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328d7bcbd6b906d0b25ebaf5e5d66739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0c2f5ee4c07edf8d4e20005b3ad840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc6ff6743d6e96d6b96bf0a322e4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5d6594bfcec05afceaf25391a9f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794d5c53ecc679e33d08606e750aeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d5df1bcd015320e3cf2bdbb5a3ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fc00cd4641114e9af4c984eb8612045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc662fe659b9a637e2529235d5417346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed66032d5d49f02833398c597c49447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4885155d57e2c475c4552da206d64cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e232db7f31d482b2e2fff5af225e8b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910e774e8113c08e8c5f084ff57f80250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e232342e86f7af656ca46b3de5b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde134b552c24b85963f685768cc736b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233078203d040d11aba672c3db0639b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a6855373bcf9a66d29a5d4e24428654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062adb96a6150f32df15fe2185afc2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116178070564b098e7e6afea848431556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265bd0a860dced312030b2c6e3853cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb70acfe0975921ce35cf67a35071c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d975d384b33ab62667b1982782f7a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3b50c7d287ffc63725f64ded478060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682ef4c82aaacdaf8d3301e8624f1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5c41e56376fb5bb459e661f0fa8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c20177e4a7c632b4c3a262bdd6b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439673981207441be782fd470f39c2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420fd3b3838c58740833f8e97ff7c7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21a3fcabe776b43ef644fe24258a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd7cd128e6e9c9ae647ed25dea38f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9be2c989c234e16a0e6aae2d5fdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e232adc4edafe2a1e3194dfb898e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fd750392b9f5f453c7f12dc994de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209847ab64ace32212e5e10dc3fd4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da9106730c2d2f5a55271ae195031172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f813a92b1d78114b38effd5c749173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbaa9112f0e72a3004c03fcf18e83574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724636b5bfb357ec73868886ae7e067475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444c29fa2f716da9d4e464fa4c1cc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96904b99d7672923467bff1f7a5ba3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2d9273e778375f4bbc893f0ca1f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff5a8b2f2744de25e85ac6b380f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63bec376e152855fd38cc97170c1c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307f6db6744a03d2675781b1f58b9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e19d7acbff3e2bc2347c5e65810982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362941fa4d3bd3f50dc5b112e8acf6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c24c51aca075c26924205f0eef6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cc0d4ac4e1c2ced8880e93e5beda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f029e77cb07c83310b920d76281c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549c3423a11b2164fab953c0488449887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa78fc7c933204d3ce5fd98ccc5c2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bf829be294afd887e3bac1d3145cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9f9b4fc41aa1d2315d784717f0f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2a078195fa83ca822e09f37b6b6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b437d173f4f070a897d81814da7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2d8b21ea053061909ad5ddfba40593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047fedddb67e48d1a3aa2b6af57d0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ab635a2c8fcb023f5b7e14c5a61e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f58f73fdcdc9b38e8f2afbb3ca86b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13cf93787323996ef886704899ae5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce7f37fe019f890ea16bb33193436a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082136828473dc35aa2ae0cdfee54e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea89d15a979bf1ec0ea53bc070e4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d749ffe09d80cc83b62690932e71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd32a056d7520e16dd153ea2477566102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7403e0e727fed2f175f1ebe891986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0c0120b466088633b905f1d1528c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef93f7e386d07401d7100e8c6d64c43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261eea5656e6f18b2badb3247585cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1bd3b9a7195f18f693af9799d933107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c49d3b05cd0217b21d719a72cd048f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6f52d204a072e3e97e6b082f76869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85ef7c00b9e60d009618aaac126e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015db3e26176718cff3910e9cc741bff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce33e0b30396526e93741eb839c5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b9b0ebb412f1a5a5bf2ff83d168c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d57d1b91a609c81a08e3cf7041d80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088eb8be24247ec3f029f5d69ad068f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c70285114fa112b61837941e9ef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a90df6af787ff096e0d6c2a7c286a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346b11f29251cbbb15ac64a4ba7157118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d5dfa6564855d437b6229aabe75ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8802db5bb2ebae81c02f6bb71f072e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020190cb106e3e9c28c64bf456a7942d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cba01ab444743e2272918e0860516f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194fa5ef58f9f51eab26e27855d6759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d56998b07cc18dd5d364832552ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b130a8291801ac9f7408832d7e9a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ca4ea3a49c317bdc0ac58897ba80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec0f2d28ce84f02de8b91cc1c5bfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44d72a6a242c16ccdca5f55743ecb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bbc1f3740dd4356cb3a26625824a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2846664647e5df949dc4ecf322955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298883f45fd11054280d4c35d9d29ce1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66beb807ae92d94413a0eb1d8b652132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816529b4dbd5fc3319c4cb5424c428133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56126e346e75a08d718b14701d971734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ecb26f0e6f427e30cc1697b879b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59adf07c7425fbbb0298a4dfab87b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e52eca6d9bf400634e60e3524c2aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d189f74fc4aa5a385b49f4e2ef549a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31288410ca743abf4587d0b6f1270d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6143ce0613be7ef8670549d39e9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bf2a20dfe1519a1b11bc0d05f3aea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722ee70ddf2c16237828ab7df76509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6ff32fc8dfe45699afc6064266c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef476263a2154b58ccd10f99ea2eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408bf097a8318ca4a620233bb950d19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b1269bf36e5c085270d7d16622159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81919c19cbb8da2401415b98a372d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956b279b40de8cc35cc6a0b17cb99f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959c85b3edc8d92dd872d00aadd0aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1dec98302e94c7e433c485693e700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fba985ce77f142231578b27ee388151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c3f68363c9afafb3f181e6cd4af9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1f1551de2baaceca60b719bc256c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564764c3f26db1c29a0d36f62b6897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b47660022754f5cff27e5340a090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dc2c3ba0ae90f5d302245f7e4f5d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ca25d887d6b378b040b83448a06a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc5f4f8b48e4cbfe5d900a61eaade158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd571a84dce25613943bf7930a41534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f42e7bf9217dface28bda368ff75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6644b86b349283e791134016cf890161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eba81b2648628e6d05ff52fd96e29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434bc4823d6afaf8ad89c5729d1644163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a84d805873ca54a2ee1e1d6167b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48402898ff06f872f34f79cd4e03602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0775539e92d61f0906472c397e51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffccc534107ae8f8dc6d97888898306167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd50f780db9a342841948c04c7112f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbbb3843d0af5a0f37d2da9d99151b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd072997f9b6b0f95d0124659de5e05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fd00b975c83a41d1b3bdad26588cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a7a2279e50da09f7020ea1ee6ecc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7e1500c8e04c64ac66f80d77d36a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f4a27ab3b2c67095f97c53b989da174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>