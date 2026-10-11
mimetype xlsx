--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e58d2f569d76abd9e908081e0fdfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bebeada5d2df5cd553047cd927402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77d54d4be25515d79831168407c083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e85579d3eecc6c3278f039000ee34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48376e06096c2fe7514fa512229bf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850de37ec6725770b51a3a5e48220c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ad3b266034dcaec6fb5522e24f5067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8076e60de14b257c0340b364858428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b70053806368d22a6ef48e90d47e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd605e1c3c10d068f0e919bcb7f3a94010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b567d46de9112838bcbe68d28beb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1197724f2f1dbd2a0a314b14a6da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace93e5865bfb6ac571ed9676c1b8df413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad2cbae4ae58aa18f285ae2b7a44e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d623589ac667ae37debf68a21e24915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b42d4ebf41d0ee754c4c10d7886316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0329c17ab5247344d2fc2503dc0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817325a1fc43e55ea93cd58f17bed50a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e49bac1290198749e526028b139cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd1c53f71a72e92b848231ebf558420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459376435f973b711e5f73f2a04509b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f647ed2996a1a75d74140465bd62d1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436274661771d9d87a9eb17267ed6d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23157200b31541e321e568f4f9843c4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a57d94c8a18f553cb471368b0369825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631057b222548b4a57eeeb1a6b9cf30926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1810d0dc25e527f7a6ea6999a7b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdedf2f8ea64ae4c5a343e48ebd5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3599f04a3a1e78624a285fd429415029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2607082e91ed91be9df6a7946e5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b934f66d837308bcef8a333a6f73a4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d483e1bf39e32e44af37bf7e535732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d981a6120c53d894826278f833851733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa48508372705d1cca822633eba3d6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c3f8439e336e4818e5ae2a7ffb0da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f317211a27c3263acefd657720397736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648dd29709f70e325d0e574208886a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb266d3991189c4f43bd8d19c57b13e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7202ecfc064d7989c4b5505164a6b0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00bde3c9f45c11af42f43436c564c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f009c8b31403aa1f3b5747df7e3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085af3370becb915dd910ecaf74b9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d018e7298f3c7a0bf0a0fff874f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da28b04ada486f78c25c0a85648a5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350abf174280dabf5876373fb38a0eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e021399ad7005820e1369d71492b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7128d65fbaa8654021f9f2ab8582547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fa7b4bf092c4a14ae6ea6d3f28bc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e963cbc1f8cbafcdbfae61a11a8408149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf0db777aa8949ce18580d7f4073750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eac8d3f1cca439f867b5fd20b412151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c265319d949b246a43dce3ec74ffe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dccbbb61c1ac3b2fec914598ecb3c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd4c0a15e6c9a7bbe3686e054cb29454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597fdc1660cf3f53c58fda982938b0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd19551f1ec4cd2ca298e7a8da213756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163f81be5600d9449320f061a97b5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed8abe694e6c14593544ffe62902b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd9f07cfcc855634617f7739a961e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c44953dcb774a8fc8eaa9d78b375360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaaf67c320fdb1994739351d4571ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade89e9ead007d572dfdb5a8465b8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c5f23f5628af7d5080afcf418ad8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f08b1fa0564f0591f43c8be65614b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2343b4b3272ad09adddaf9fe13fb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464bd2ef81b9eefd37bbaef0bcc913866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530025497798e93bf8d31f8d40bed5f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7942658b3de003f238cc374e60e8c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e1beba4de87a03fbe212600ec00769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee14c53dcd657867a1d960e9dcbb3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b14567ada0c28df2beff39447f70771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124408b95ed5661d423fd9c5e19ac00772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5aab68713c9d8dc3d4f4d2071f5db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af02f391ab9c5c9d28d0011017bf3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9e35cd1f5d3b57cd908d09819dc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a4254690f214805b4423876e945276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e23b1a60239055e5ed1a1f75512577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dce8bc1f27c3f280bac389cc4c21378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a901d55134a61d98364d83d4b0093579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67aafcd3f901ef210a7cf1c371efd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfadcf4e2ecd496579533a2c896bec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779d8034e66e166873ef4c45db36c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34465426a7d85066e948c129e61aaa7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab942566c6dab0728829b183e814d5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9215fdf9df4e64fb37215282117a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf182f930005f5777ebbdafce708f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa75d931535ab74da5c981a6149f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbdb46614923cbec507ae02c2255f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca438d1ce0acdda8862004003ffa1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027304911455f2c868258e73effba4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e39f10db1fb1d8b78ab41db9b36091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa060e334ee32a5ebbc27057773d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9ebef1f2ff8e6031367b4da86095c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7c92003b0cc78f5a28dd7a7041b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75964f4425d80db44633803f04f0d5ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c2767cd1d2266adc51e8f8762b6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39ae91e5674d8ae397a3e54e5f91797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f20dca7eda456506cbfa68289547f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406e691dd63c135f3b5a12cad6a8d7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6cc53591e6830e1f0eb7fccbb0db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ede94e57f5b1d8d81a7b251bd62d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a327150b4e14509a878c1569ee0bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be9a558e9c7444c73367adcd7a0cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06786c1619b5dcbe84093cc10ef96bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741b4a81dfb80aa6ac5afd1f9017de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058680fd8c80237ca3aa012370f5c519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd849b5409ffe6b45d679a482549c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf74b8b873263bc7f92e185f6a73dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436bcfd7c039580d72f240cfc86ee3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba3649d80c2c10bd5730d1f6d9beaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70b8bf4615a3b299c40d5f18e19fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07df7e15ff2bd29c939c1474fdd7b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62647a7740ae09b54e847c7b770bc2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8622a5f7ade7de9a9d8f0aed6ef5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc773e265f6cc1a52d11c581082df67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b96f292dbce7dd64001591bd3bf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14789d071d19b5b216c64a70711006117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413319fe35e849ec5dd800f727d2477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451797c06e4b9e31f30ed7832d9541e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c24008066560d535515ba2c5ea1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2315b2723f0f4be3f082cb1227f34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73057d4b42f6cbe189506d8f3e52d89c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd6258a736b990f18ca7b1b518f90a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208081eb1a7622687c727afe06a56c3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173bbf634f9afb8a5606e351c0efc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a769f7d0ba807163e215101a5818dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66baf3c2fef9f565c0a748b91bb7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c313c9eb75473c5fedbe96eba46df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2cacf4fb03b6bb003ebe8751d59d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd17be17a88d19b0d516c9b6f7bfe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc28b5334de9dcd6325c4ac445b94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc57cbdeb8b21e17dc28b0b1bc056a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb7779ae582355a910596b39b6cfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b095e764486ee84c8e98292447bf23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf806fb01a3e188557d0909ab518ee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29519dcc9b87ea9d98c291e0df6790db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3aa8f8701c30f36203ec149c8cdb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e0f21c339082e09e2871afa54ebf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3847a09d1753a7838e5aac62cebc8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8d9ead2ca6cadee09d8100f15df7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da0f4bbab2d518a74f2b71774dce3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8089869a0f25b37403b028c6e08cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07facf8ae33a2443a7032e0d75589923143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30a154d0ee0742a9e01d4f4bd2835144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9412944eb293cf5813a03799f2524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e14381e3f1a3e25ae7bd98622afed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a06f53916474d80b5f80885108633147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae58a0662abe29117757761f043ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5593453e02d41c40a409b3369317149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b7aa131d7dfb752f037929f657777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b89e9bc0f8927b04c4f4571de218d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17420b195f8b455c3cbe885ab7da282d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e87d3577ebbefe6d5a108ac51ee4b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbcb4a35c3ec21eb2e0f76180b251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe671062df269b714a0b30558e7a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e2804c5b7c6c963493529bf96fb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2ff2e109eeb37959cec5953b6787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8a874b0da4e7f3ed569feac0eeb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b46fa09db83f3a0c056d00c85b8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b0054e463abb4ec26fe4b258cd982160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427730c812eddcb6bd41c69865deee4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01e308c9c959641ca784169506705162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9cf853d302c6c1e2016b9910c1282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5e17c0e6ef95cb29b0ea4380dd31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f408f8deada8a07b83f9d9df5586165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb02b135772f83cb5266bb3a8215e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c83337d136971d6908eb1b5872a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b619f900573b3980a679a6b04a43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f64425503038eca16a72bff30d24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683a5d067631e2e38d7db025d3b095170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4420af27de5f1a727e95d5a7559a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2986a3f977298efba72ef479a254ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b36eb1540219f4e5fa0fdfacf77b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2e2a3a83ce87ba32b373c6431ba77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c37a5149a1a5bfc23f7d7eac40037175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286a716aee00db3b6cc9932803e9d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f171685d6b2b52dbec60e1bdeb24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818a6319d608a18995f4bc3b568af2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf1dbf36c1a5d2fcbfc1c8e9c0367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218b3f7a583628db9b357d939cfcc8180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d33a17081cfd36d510e9fbcdf8911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0364cea6563addbb8cf89b7e7859882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7eda977d96a5ada424c1e4e765863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dce5d9c2c3232d0e164421e6ada0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd067166ff16ac686ecfd1a9f65365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacefdc79885b4e0eae9c1b9b8c32066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6584278e679cff1e9ad3bd12ae426c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499c22421a98cc29d8165ba5924fdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc43367c6890e86aa92db3298eb7e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ed73afa960858121e6d28d91c01b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c148571a658dcc9889686324de58b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48092fd3ea13d3c91b1d276b3115dad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d501d2195a22f04cd96e84fa0d06bee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425452c78cf4b64bc10bc002a27c50714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187defa9ceeb4b1a383ee8d29af2293415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e714acd4724d11bc9ef2eb3d96be3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4c9cd2b627803dfc08124229225617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7cb425190a6999885bb864e73c75318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc988dbfaa4d1183a1c226f139280fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30dd654f1689f90f0adb741fd641a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bdfcb546701a6339a2ae7ceb50ce221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235cd4544223bd93275a396be6e6ba522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bcfba43580443378f9a3c0de0711e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd4ea34403f1b92897708460e0b2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a451ea696a9ac3c285d473ba8530e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b65c3fff841e987d72c32a3efaad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3dd5085f268747cb337bf787153bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918db995ff386fc4474e9dc097a384f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605d7b5029c90435fb71805c7ee0da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51084286bc4dbca49abc25a7a917ec630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc54188a0098f9f3a7a1c2485bbf59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7df287f9c8a51e19eda9b05b32e4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61a8e4a36480f786c6523a0bc260a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9995de6af51c23603fc1a0e4cb45234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957494fe53e19dd689ba576cfad74b0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeae5fb60aa779caa9dbc1a5b25ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593716ee79fa22acf88aa209d3eacd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc225b34dfb4c2fffeba202633bb0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12c149908f6fe714dc44f860e17c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176acfeafb23cd9c6e7f7c4d8efa41740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a21219cdabff33e70cb13a8b7f8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47673cf10c756fbdc940db66465a4afa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff104b2dfe9401417fe136b3998b9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f885b5ba5179eb4f6c4eafd2a89744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ec301ecf647b2e7a96363e92c9d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61051a881958f7c631f70bf0698c271746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9d7202051cb68d4f9dd91df5cfc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701355fbbb2acecd730f7db8daf2c0d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fc3142ecf4ad3a8895dfbeb7bf7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527860829300a4392331692974fdf5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced754c3c28cbebfe3ab43734b259a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19604547b951f48a597cc7e3054bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7a8c89505f0b6cf3b690d65419e3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc882c410ceaa3a5e03c9b792c1d31254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a341f138c4f19caa5691a0a932703b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6a0d117a719a2825a5d1c5fc2aab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b77b39e1a569782da57fb03656fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14193967a0f2be48be890b39d2ff1ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad5519d3910941043bb80fb1a47c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd15c950afaa50d4e2dc8f49d1cfdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c4b04412758bc5527c74dd6382ccc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b0f6ba23e91d0fee2fda0676b346162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5757f78ed24e435d029273f9178163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369437f13f8b01410c9869c1ada597a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c529ac6d962a3df439d17f918874265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ad3e5a8af67bbd80be9bde425ec5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250493061db21ed1dbfb494156da9b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356054550fe50ce47c96f165fc22856e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c556e0717cf8956988115ef48b4c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e6de72b13a824711b50599a1082070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd174344ee3f6a27dc7df0a78ca8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478f852f8509a7543a11a4532b7e7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e80a2887f631becf4bd21a0ce0e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201b2803c2ec1197dc50c0dc1029b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d72f11d28637c9067b0c69686c61275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3fe54cf55f1bbd67676ed26f64a3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb1879e77cc0a11a2b54ccf8a96b6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e82469a55e3fa3aed085010b37ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cb9d5b24c65a8344973012bc10ee679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86613126cf99f1d3b6f01a1ff78bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b2927ecae52f6cf206d575e1fcfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906303de7f9baca17106c73553a55cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923c161e9762e2f4792179c27cdce583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b73a079bc60a594ce67cc46df11584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b23cc42036ee64a5306e4e85522d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68705f26c695977d2f650360bd6d8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fe8d141ac29c78b4d7e10f764b3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a11652171cbeed79cf1be376e4d8df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80ffa33a75c6d892b72a364b80a40689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f8f8f8e15d89002bcb367869bfb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddba4ecd4c654693db76cd4d72909791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d4327919a98720e64370d301134492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec657833140ef98eddfdd647dbf5ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ae5000e68b955d3aece5b09395c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375bc0ffdea9f6a8cffa0569511652295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4db1e98c09ccc5393bd4fe932686d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1336a79275f0970eb559f120ff472297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11304767f5b2698a48f51b837e5b60fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f53768ece0bb4c7ff47964998496a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ab4b873f28a793f442217011eebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df524e03b7e13324427c4801bdec85c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648ac0ee93514723031e3743a78da0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ba754878410149ad6beb10ae9017103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481f592cd866d19c8c6517b87b1905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77fbaffb204b4234658ec98f65811a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b5326bf2cfe81a5bd803491576092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc28d6dd3daf5ce68301a78b9eee2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6cf01f27a2d9dd0b63d85a8321f21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec125b47ddc5511aded60565aa0a440109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc368b2665dd9e9f10e744fce9b117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a7eec294da21f5a9b1dc86fd41b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6a1ca459a49265a2fa5b2e4104fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0f04f1f2df4c804dcc45d6f12c10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6863c60c388188452b97512db1a6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0fcfacbab51333ae6ec5945ab1867115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74cc72feecc1770345ccca1e8bda6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f88cd0d6bcf7fe75c5ecb53edd602117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63decdcfeac7dec270cbf731cc1cb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13987dbfa7cd8e9eb4e8bb22bde1c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852cd90d166a95cd3fc6a80ad399ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6ce58f58d08a62554cd6942d1f7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85596f2a4cd512bcd2589c262a9f9c71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4892510cea59b522a163237c23df014123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9459211df73b2ae88b51ba39f4cf134124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06148f02621a15e69d7617987a2dc526125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffc8f8e19e72fd07b2ef452fe85f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13abe064eaa90141242c651d46bba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a2eefa9b42023d6d3231401169b4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746fa01f116146d5d74e572dd8afe17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe57734819a927c575c21e26668cdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ed556ea389223078ac5870e18708131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897968550931507aa4663be5766308b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161bdfffd8b159499003686d3db0c0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dda056cbf8ac9217a7445ca3c5cf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be91dcb1acf38a6c95b3c5f47a23fbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519570366ff50682bcbfc7382b7db5da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93186e0e3456017e3cc5951a1a35ef63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8315bd36b2e787b73f6e1aa74a170138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc96ee8588f45aa80cb5c7df84b7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef7cfe296434937b8ed5d97a9f521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd26269f1c744caa015a6e23e8f37b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00407e817b46dac0c8120bc500acaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea6b907eb2edb34016b0bb49c21d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746725496662b4c1ed03024b70867a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b22618db201a741b045a8dbefbe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ec645262289b12dc59dbb73aa8e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca144828e0dad74794307c6f5dd5b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9626e61eaafc7c78ed9ab11009c75b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e48927cd4ff226bffbeb09f14ede149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596c5b465edace206bda168b2d3c95a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728aafc7fe7cf7b124910134efa7eb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee7657bafc483d924747a7aa50d67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf85f82758aa19fee94c186925cd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2249f33c62683cff597569493d6e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5fd8b5f5f00ec55215c743ca195e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90682e0e48c977ae9503385596220e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7622df4866cc2714277e512c039ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d50dd614b3a14294c6f49d2c0c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c1b7dd9db3c5532a54ae5957443a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a657c949c72c24179d02b875074cf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c419cd396282813b1162ad43e230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c090905d483d9d6b9214833424a313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22c4a6331bd9ada2bd7cc466e2438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8293720bb1ae18507ab8b20448aac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88e7bf867f4b7bb3e2d91183f1dca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36262ebcc7b95b99025fa3dbe405bded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1b984e0986cfb96fcdcb6e6b2ae2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dfc82d47411a08941bb5200f27bf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98e765629474d9e7f859fae86d0dc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84e094e9f2a3724003845f3792a7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b589c8b597a51ddbd33de8ddab91fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa3fb64d94996d2c462c752d7100e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a54bb8db8f1d0f6809888ceadf9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a39ad379ab7c14f3d975857d1d6775174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>