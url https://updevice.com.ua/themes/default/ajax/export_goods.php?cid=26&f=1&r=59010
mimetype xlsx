--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dd689b2844491672290867e4611c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecd855d615e62e69bd5a77c5ec7a4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ff42aad887e4a5c7b2aa3b80b4f2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee1de7979d9ef51dbfcdf6be4013de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6cc59210cfc845239315ba78846f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4656a2c3e5add575c214aa23c15c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd07993c7fa625223e3b3ce4b68bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d57fad92c54abf13210428c7ab2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05c33bc998a7f1e0601dee3a3132aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32e015f0a1c28b89d47507309aa60410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4503ee3e13646dfe5689881c2ca78d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d249536f6f4cb30e1d2e76282d2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2e6bf9980f18e2323bc65b06457213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c45749514e54d50254553c57ef7d6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb852142b317f2dcde6714c5602cdfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834df101f45c90f1412c1baa7b6ae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d14903ac8ec006695ad6506b5cab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432986a643e964f55137abfb696a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665fe32b6fb0bac2c3a79026c1c36e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc78fc67329e50fa3d3a6c96ecbcb4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7356da223061574ae314fbbc80ae521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361321761312d5fbea1b1a719556a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a269ade8a222e1b054a0b30b152a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdbe55ea6857631cebce5cc0c92f6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83acc0eac1ef0279a0a5db0caf55425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57644178e6bacdb74fc47795f5c17d2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd7231c82aab0d77db47d5e46494ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410727e3ffd41ee82e5f5f6f737663828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31faca5e465d116784fa38ffa7330429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e37054dc9eba8143cb3e9b7d407a8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bfa0bff4be659face7570efaf7b1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128865c4b0a76d22a4b55d717bcb63132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbb35f3013ed988007cc79d09837633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112521b169802c0e6c4e1b30967fcfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df22d2ce30fdb1647098de0a6741d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c18b5c4879d841e59d196b079d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc2f9e7b5b4f2397115c77be70b9ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0182644432253d943e9e335ebb5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249fd5eac96d0d8a98f9b37c0dc63ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815177d46657d93320e9d7bdee09b9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac9ad5d08919ccfea9a5997254b6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402110a0133f3c5083e643dd81511942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713bfd61640539d31512fed17bd9bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b3d283cee61b6c94c590901e56e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d31dae2c002d7fab924eb48b3bd7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea82ec88389b168a9361d0b27ff33146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4c8d620af2162f3654bfd613d216047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f45094abc69550b9f12e9e98d194748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4e2a39e276d632adb5d29ebad88249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba81d1ccf02cfab3892296b5e5b4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfca1a1158ba70e0e984b3d2ffdfef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a713c1b68ca36af9eb3292850b15fc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16367a29d5e0917292e2c1445e23e17553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800b9457b623415fb1526ed8d7b91e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb5203ddcb180095570c7345d65a5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc98c9b8e17edc0c19420868b1739156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e3a97ddd86ef0b51cbaba09c0524157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333923f5aa7078e0020008234da0bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eea66bc1cfd2369df11946f972bef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f0d1971374f9bc0f343ccd787baf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b075e81757923cde2021f124375561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9360123b214ec95988f43c708e28462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aae6a6c4dd1da374a6094c369d23263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6bd7cfd8152f6bdd088f2cf5106064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba46fd2fc16bf53642611df66d277f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96565228c44aad74ebabe3702c9cfc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc26d5d51a0c17355a846c276e38d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffefa46978fd0034c5ffc3a3801f53d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6b3d15a0e032556de029592933ce569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da709cd8667e57e0934da4c908c19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076de04865925cd6d939dadcba72bae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05fa3e81a4e384adc1fcf2ef7e05d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae02fa7b900456939ff5f2030420f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da9949fff165ec0eb0bb132f28fa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f6d783e48167d71efb35b5ec300075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268260695c511f5d8b1c28a4e082f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98e1d72e602ade00740e468ee21fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0b0d487c2112fa8f53513a2ca6ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c00046bc9259212fe1f21d547a0cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a618797965ef568f556fe76e7626d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b215f9db0276e6e5a7c064aa537181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f026a888b84e6fa4431fff0826ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d931af8e7f72bc76bdb1a3ab222b0de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555270999c992c56715d3cf0e2d3023384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a6b0e6a8ccc9d97aea9d25ec545c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6cb57639c66740814b8955cd006086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d349c44e123dab4b25c8c26419a1a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc802258ea5cd8b612473ccd9f8ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2107de9c5923da59d1188ac83a92d3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d829bdb60c3d9c42d269cc60961e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e132c1d5e4c8998d318e67812409a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c482343ec1e416823a834de995b25df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3d6110ac33f5ee3d3111e4742cc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0cb4a6686145ec7dfdaca52a8da894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057845e0ac2b563f7883dd99f46dcdd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167f4fb3d528215f2ff2b763f0a90c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145a253a547a88dd3618db185a1bc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ccee066f9667c1fef8915405bb04198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86242836b9abd943373bb7df582b3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c19cdd9a4cc1afaa4112eb35fd314100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149d1b57909e4d7daaccb0cfb30e27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83622608dd30ea5e05675d0970ec034e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b1740070ff02026c92c80f809b29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ba1a4cffa0fdbf9119d7abb0d1f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8874bcf5e1034491f6619995b4da467105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9de5b5e38a10bccfb5902d957cda18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bde562695098b1becdcb32c514dc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb41b07a95548ce7a9df4a9d6e89441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33b27cbf2575d875ece61f69eadea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f30541ff430103686a2221e29730d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff5cf0526523ca5c8f93cec19035e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da873680ed5facbe68257ce5e7e0c4b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e7f4f4ffaba5bd48102d8a518c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116037a328251c43d603a72e749f400114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101d8792fc82d140e096df9a1d41d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18bf5e492c0904f517350c1853f5e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d343241d4fd4d1057d3e58d1da82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89082bb88d184fc26483802b53e693f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e58a95e32d275ae32b72d5f1b04cb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210126264559095e2525177b6471c6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525a839fe158c0df9a2bef80dd0881121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ba5d0136c07f089b23b9b73f2430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d06b32c134a9d32eccd272d6190f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d7956bda892b716328166fa5d729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887bc7cc00b7e39903483d1b160a85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e97c84c87e29e7318def3dd9b4ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423559fcde4b8add8e4dd6003c844b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdebcccb51f440ec9cc12c832f57510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86feb18372eda262115688bf185a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31a0ffe0b22c81651cd43f8e11702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8127febf9229fa2fae4f1c5ed807a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91800c87c671d74efa2cd69de41549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade99d54a9456dd3223a22e8c32ff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6477064f98029ac3a48ac89582936b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d302a1dccfdfb53af4c35cae487faeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ba6836c6d89bcaa66258f6114a3dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95d2a17fb3bed986ef7886767cf75c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5903f4ac50499048a631a8f99534d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4665aa47967d73e76c48d451561a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e38f6020fa9e441ab7ef0b2eb0b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b290536a817e7861233434c113ac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb590f84c0c3d93bccda2eaa5d2e2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179927e6d24782ef8e69eb7172b07f55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d072ec733006af26f28fc076c60d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea63dd27fe87bd164975727059b55de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204d09d6055ebf5aafd32f19c92833146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13bde0535b9b6205eaace8e9754d4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ba0d1f610e14573c618da37c0945148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373b0a6be3aeef85002b9254c0b916149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64711a4279af129e951bf5a3372b3693150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed45fe95ff76ff7c87e2e7ef6d7e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf3efb9f1536e8ae384d98c41b458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1330705bb50f735f4e36efd937c096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f1bea7ea29235907073274f23efcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8216376c00d1ef111905ad4d0fdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3513b0dc28d6f7e72c2372921efd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98eb25dcfe4da165ac3b9bdac388fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a447be1d04a039abe23de40fc3f51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5bf9371b1d9b477a1724ad6c063df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cb7bc7ebdf4aa6eb88372926dd537160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b768e5a658f2c9a6ff9ffc993a1f7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f8716b832b7879cb62438557cb91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9e17858472288a77bdf5fd06ae4d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0de0696f4f4bf82528234a5571445164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b7eb38d448120bca0d2f6d1961e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e2010bb83ba136d7727b2a17fcf59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd77e2463c29bc059fdb7add9e087f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9923c3baf5553633a3488047d5e7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b235646a3f20ad48586f1d39a68d4af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8030804747e4e56aad8d6edccb800a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42bc0e5d69c02f86659720216c3712171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4df2de16f60de9035ed0bb3b1f55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f67bece41568f775ac751c079412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e79d423b2ff253a9dd550dbec9e5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417981ae4e5b42290a190aacf6728b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b5adf1f4def7e40683fafa8ed922b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b9d46d0cff155add52e439703093177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73c0b47a63c235013336465f1b04a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff872ff4df60b735bd5c7187556796f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e491dd1501f354041d9a7ce7d876180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac05b4d97b0f22fe720abf8fd7742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d363aff257edcfb188d1300f75dc46182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db99a77b815a7de69f928dc8cb1721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5e68760199b2eed6103ccca8e309c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659be4218353565a97c6d090ca1c4d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83788f8c95846160d42db2c1824a0c634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420df928870fd768f5001b95eb53a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28dffe1cfcc18a2d4b2a28d5a163236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f1a95b273253ce6de4e4396ab1a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea15a742e67f0742e244fc81be998da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793221c2d8229d223036cff4e0dfb1bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5716c7117bf86623217ec69ad5839fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a03caea69cc4cdc6993630aacaab611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c36f2b82bd1164786dbc7cbef10c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e3e1679a1f7bd6841cb3b5a65414013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55ee0e08cce766a133c5c92b0b28fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adfa281453498cf1bfd95621d252215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cbfc3d6d744713755d5f280e5a22816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527ff8fa28beea3f7b0dcaf3f4cccf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038391bac430b1c011477d73cdcab33218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303704d23586b71fc10df60924d44719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe764afa0bfce616f70ea35b714b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278589cae3ca540db430ff3b553f156a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b003afe6bdc71f3fad491e8f9491b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b4d37dbb5001817c727ab76a80ed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d551d99d54f13fb09d591a112913cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28950251a3ea42fc22212a063a93d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba0bf3411e8d02f1726de469d0445b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3499a27f0a7fef2fadbec18227f5ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4f70bc46be37e9567a6b9784132828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c133bfebe9f0296d7ecc544bfca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe9fa9ef6df0192acd6662941004b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc3122bc9a386d54e82976cb9b107731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d12a34e8855f03c3c796cffaba26532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be551d2486e38a06a4f02355aba7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f658a0da129c8f84e5fb6aa0e2b8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d7c501ca708429d5dd8289bed433e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00f92635c6937c8865b5ffce76336636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e95efdf10ec7e8a685d5559650dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7630d3429ae66a6c31d3fdccdb8ff038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5047befed171a8dfb3d5e07bd024e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8347ff735b10c2a12b52def36866c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96f0eaace7d71f0ee5aa7958c759341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55eef2b9beacac76960513af0f3e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc48a66d6326a8d370660a2b35ec2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953fa7038091ca7d35237bc796878344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b91adca2b92f0b857a80561d398f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062fd530b29c36814724d60cb7a28246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2815de0a8dbc7c3e495e32b5e4c07147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bb5745282b47b342d0ef8d81df8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0853558242bb4dffa2a1e208d1fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df43a9e52d56dac6df6b7bad4092550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50145744a2521cc6eaacc0c9916e5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b657064ab728e83c4e53c97fc8c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c683f44460df64007a5587bb87c90c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b2c2fd4d736ebc2b17245266d0cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66668605d824abbb07b9449ffdf4e51d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d34622f0a9d40bc8a16c9b1d265f1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822e4024a44b8df21a224b0c450d7f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01a8db34b2f0074393cb0a91c6a8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b052ee74b00d246fb7f403fe5ed824359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5975c7ea24764be338aaa04080d7f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303bbd88a82dbacadcd9ac83ebdfe161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e7b0893c67a33b779d648c7bc29f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd4ec658e76bdddd4275be4bca48e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40ce202fad62cf6196476fc5e446264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fbcc74cb6ff20f668c38718b675065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f69712fa170238a9712a09e394a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484a8f57a4e267bdab4351acb2229c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588627979d72c08c000b663306b711768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113316dd9319227e2be34e993f92c2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1280d4b2e6732beebb140b6c627f08770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe53679eb72af49eeb3ea76f9d2870471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c157a5f8f7876f5a5ce3b0473a95672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197100404b09459a92fcd082e56bc16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46544ae7793858aa2bd8924cc604afe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67581e97d4530521896e8b8e2aaa2e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45953ce785169236d422b58228003c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf109b63ee0c658c237b03fe9530c0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f92aa07891950bd9185147042a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab505f6bc7b4a7e8df1a77e045405c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46071433dcbfecf9a9919d9599718bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771749bb8dcbad2efad5052f3068a1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43964ce9db2949452d06d6b84f813e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979149a6afa403641f4a1559c9d8e6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c49414c535d1de50e40a527cf152784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a574332293bd0df039909a69a44ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b57623456b377a1db8fb5c9f1e678b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2fbef5afffc00210e9cae6311f1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b157d8d32835d93dbbe8ddf9551d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8da74ffe59c8980659d9a859920d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6428cdb3b634924a21dcfc25c91aa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b93f8fe05bb314874cf88f2f40b7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa67dfd90efd0496aa12b854b474292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7c60bb7c4d13bc224ec41010e23193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a73d0b747fb58ebdbf9978cbef27294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8eaede764ebace1930b68e2f135c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a782be80c860416819fcaf39d839c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe97bee2b47a3a0a1eae44de91fa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6fe057fcfdfda392a3978f418b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc240d7466f3c985b39966964fa08e1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b554584d537e13fa159c923d4d98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa3f4b9adc3f8a118bf0dd67bebcd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b5cea870fadd4120f75c0f756b6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d519ed622e02fe6890135a3b0284b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7b16dd06c7ff401f6bc793017c7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc477acbdd95881dc88624b656b302f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c5b7358d56f9a4712f5f53ff22d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146f2f3a7c194d2749fc0ca7b79743107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f40e8d8b9a955c1c02fc868b5e001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9e9034196bdf353b65f7b6bcb5b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a4baa9b53f2853628a376ce184a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845be319c13b6f993c29abc66a2b47c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372722e991768ab61c5cf9bcb14ef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac8e077d7acfeb0c88fd179b7d0063113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0ee01b4fda3e8aac355094ab1a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16fe2c1456149fd5ca1db06420000d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede478ae9c70e61f51e47f2175fc07dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5339271702f8a32c1a22fec81c8dbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa55271a4e5456507cb46b9b1cda5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bde1bf654641f77ca1edd46cb642f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78ab445da2ff66502e4f4a46b0ace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a0a2b03bf075b4bd60c5c243b3c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d1460ddf1842d49481fb4ea86320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b32caa57b573701904d95aa851ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad175ded3e2c8526ba696eceee6eff6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e36a9ca2ae499a013c999b8215c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13727b99e6bea57661207ac801806fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239a0b55349df448f568cdcd13de96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a781fee0480d8ebf30e0eed96b0281128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd49fc1da54f025d8253623fa947c05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb716eb5d0cdbf2ece621fd0e1cb0be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e65a61c3328ab107e5246be2d8b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058f98fae9892f8ddbbfefffbd6e7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8121843f8fe6d6cfd532eb7ad42f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b64a17d7e069994dbb6d23404d7cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee271c3449857ca9bb58a77e148729fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e23a731dff97cf5e9071ad20dee96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ccf038fb58829ed1797fca544d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c6ad5b3d7d65522e0a74430065da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9cad1e8c21919db7e954cf30d730139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1b079cc1393c5ae43a3ed09acf637140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f101aa1bd365a964032b1e27fa26c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2673f6e85aba18523f760ba14acedf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ad892f1fa9ce7ba366a08138de4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16579101cf3a7caea8977c6be0c7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9a50d352913d2b6d25014b6de805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f224b9f8a441044d127907ac4ad19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32a6a5bc1c2a1f93cce7b8534aca96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c908a63ba87ae8ef95246d630a1a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e454a4f964ecea3d9d0603dc94f94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf50e3e7a487b40a0ad84adc454cef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa26f289f5412a314d8d7cc93d21e37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a124560d09a878b9df6da1c4004afa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471029d0defbc48ebdb5f3c03a28f20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d3ae9dfe0c3135c45162c6cf7bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18a5a9f72b66cf61348d10e94fd03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796923aaaf67fd7f5a10cd9f3580c90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147fb2bcf2c509958f5328c558d95a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac42d1673449111b0c58f2ae6122b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a3ef030824a1cfe930000f7b82bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f6e9f3bd439ece2f9d4136e7bb31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853609ca0dbdd215ef703651a3366e69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a161555132ffe571b0fbbbe5fa3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f18d1e91caaa0c35b6093dfa634343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490e54bc30b7b6aa7f8b6df5852f73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1fa501cfc5579c84d6fa246c8ac33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e54e16a7ed2eff65618f9ee42b2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f03c5f89c73a055341ce6ec02f55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d685c8e0b73b47045cb7ee9d4329168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e627e5113a3cfabbfa79c5d11088d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6da5ef5eac07a8a9e4d9dff8aea4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480bb7f6aa9a74a0f48783172c0dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb69196de024ea9079470354fd83e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd313c6a9dd4a4bb9918f893a32cf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6b0bc4bc27e757a4c9390162edb8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>