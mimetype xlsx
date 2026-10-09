--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1572410034d64a8caed48364f4612e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b4b4085b50e094e26c04bedccc0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8efa62de9378b543ac94cc0b6bca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3c822ce1651fff2b09dda08516fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562d4b72354b62302be168f11aceb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5543b15eb6d870f159453d38c4b1c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed9a8bf87f0f404895a3fbd38ec587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baaf4beeda36240452dbad0c39cf038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb1972dd442181a97f24429da05c569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f184577ff01277e90ecbb89bf457910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c682e27d28d621668d9dc1f0edd09c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219ead6e28a146f59fcdb3d204f96712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108383f787447a044cbb7ac620e1ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3466f217b4cab51b028d5a8a031dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f7c327d4038c1115b2afe767e9fef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76321c2203b5e31da1d08d803e9a4a6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a0e77e75d42d21cc97e8946cdc2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90d4136f439c07f80884c6f74c90c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859212e2e95b6885c2915ff26ba9c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c9e8bd57c82f1e7c4c6e6c7e3f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6d3ea3bccd62f65a2e0e5b575ca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9ee5e2a3b2fda6382bd9019a46d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2d8920e79e414acf399da12934ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87970db0c042404af30a7d7103ea70e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7ed62463697db34620a7a0ebc394a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd380ad7a08b1954688a13e2b59f279626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4c2d73affb09961723efdac23b3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc59222c064050ed4163727192865128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcd93f6535319c217973de65f209a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e557f4ec032eb19e75fbf38a292deb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380af6c24b6f71cc628d198dad4246f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef58291a48c920cab30a68dd7309932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b6b59e67515136029018281e90baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980a2b4198a6bc282ee5b519602ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68a512007d065ae0c6c6c7a8fed7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3821904681a70aa9ce45d8c3a553c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7508142cb7001a00ac3ec8f532b33037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb40b0a63a3b87c93015f97b65d89e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12f6059d8704ff3e818e105addc5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8b98a65fda799c8feaf22bad1787d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce20a624b942482f0dab327b481be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6451257730b83b8bf243d1a94a9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e99fefbcecd3cd90d61125200bb10343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f2f29aa5793b3ae7eb041e6b637d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f262f758424c052180f9a6b327a6fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bd38cb509b97d1a4aac41c121231b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2afc245e6bb7012e1f26a412a5655447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ec4805f413fd6a361b4ac47075c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980a0068126177f36e56dfc883db4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ee5e60dcf360472a44aab8e3e03be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f9d92c479dc4244f681dd73950fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607db5745dc61b9ac1115dd5ab08f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0257340c88c670e997b9acc16f1433a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f19ad41fa778b0df6c9271ee92e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e66d25bb3705c02b309f2270132855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0499790c9e829cbf3c8e6d78efe456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa9871ebaca323cf5599b9b10004957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba454a38054076c6ef96a29e447b70b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df457d9dd2d60b46525ef35d6cc26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8b67dd6d1a9ca8cdf2cda76d8abc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d0fb9b3e554dad9a62da1c53b4a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ccfebd77b0dc24e6c8d71813f21762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5859c32e20b0798d4e122ddc496d0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765a5fa9c0b722801af8215bae756e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234cfa8fcff504cc2e7ccce185f0d4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9afff6afdb345024fe92b66de1d93366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98589ddf612e62a0dd2386d8865aada67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c4cfe121c4179a953451da1ede35168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219604097da4db1895547a72a85b6c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84864c69793fe78f7fd6eee2fc0017670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9739800e9c99fbc9b0c587f85d7c2f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bc185914344805df04d367de503172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3b52d2de7f4665a18c37d7e8e66773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa9e21f19b4612f6f43bcc65ece6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d13c72aed9a844bf908b4c15d865875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9562900b3a11a74502479e73249f2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c1dcf19b6008792eeb55afeb4d3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fc5b1d64e8e2a21b064d1e3f9c77a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f03314e7d31a13e2dbee2a1ca5cf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f657a825cf26a88d93e93b38e5e9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42a18c79170a6abf4b386a73c861b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e667cdc8a8f882ca306636239a2df2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bde32b2a706ec4cdf210a1435276e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e6bcb260130d3f76e76cc2f4baa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa872d5ea0599684d8b2bcd24336ac285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b19208b538313b08673226712649386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6cd6df296b1a4fb38b8def64564dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3d4c893b69e6c086195f049caaf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7825101267f0ce970128a6466df5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b2f1d2738e59fa5b28c705982dfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a92eb7918cd0fd7beb3cf9fe8eff691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3bbbaa3f104d9819065e7bcc1812f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51347219823ea755b899716a953df7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a15acdb143cf3bf64ea53aa5ca67b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970711c7ced8c490a659e2680572db495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d73d272a21b6f47a8b42df6ddd2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4653955e1eebd343a2475b55d94e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08606d089826f1adff4f247f1e098db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ab1deb1b11adf6101a071972e06a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aece3864bed15a40f686823a6915ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1281c286cd537c5692b834d17803b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea071da78d89ca4c8e4846335ce83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b494966ed1bafc440f5047d2361d24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049372734704af35eecb19f3da81d60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d61a209e3dbedd896640dd55100a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d84818e2667c133f86d424edb604ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b7a014d6ece6ca37fdd8896255dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144b27082664aab3043bba5bbfd686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015057b23a6f52b802a9ccc1b7e8046109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7b80c11afb0395dbe10437bde714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c278799ade7413866dfd6631d201d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e783a0b446e119b9743cb74b2cc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af2dda9d9ceb9e18523007c65f86a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c074d684012d864048c2c5e4118dfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20234c07e2790fbb543e8eb959fad3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c78c4af29a44d976970922812deb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea4258431891e361895f23ebee995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b57d5d71c147fd679fb9dfa3676b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066695d19ed1a727cec2197d769926119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab87b5a60fa2e007d2d695b3e4db2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f82ca4125e69c7617de1f1614f37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0417856271cab13ec681c23ab65fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64a2c709a460723661a244a321df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f92ca81ca89823a8147b03ffc10f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e76765dcfd514c1d416558c88854125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87155188aedc6aeaab584bbfa36226126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a4306213143fb7277bf9e09f4ae8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e10a29101adb1fe0cd7c9a3c2ff3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da0da93f3114705c5840695cf54684129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130eb7e6ee73ee7a03b6db8c0e72f70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7cb60b399a1c036750a57d8b295b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67063e7d9558f4511f655358e210e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c57ede5714a54237b59bca025ee17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af9c04859292d90d32bd0af48a335134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7b7004def709d6eb559175d4d93b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee753fe0132ae1d4dd02ffb83d4de570136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4abc6725ac79fe0e5b1ad903d97787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469242914e00a7161dec91895c2a93a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec49f4979f641d2dbbf9dc912a8504139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfd251e7c9bc51860795b666b46b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37c898a48cc75176bd513dc3dba2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b369a1efd2bbf3fc1aa44312f48f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb0ca715c65b326d18f7051e03dbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51c0c2efbfc88ad2d9b0a200d149c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f216a4c869737252a22575125958da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d54130d8eb52d00980ed2b483c1a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272910d45ab022e1030211fa818d542c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58874cbc894f40eee6003706cf48d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979139a37ff4220c01037dedfcfd55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57784a326f48fbc2d80d17a87177a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9b1c5fedeee6767a43b9364055ea5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0460932ee361b74a139cbc76843aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e9053a0ee6eacbb2eff29f9f7a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938291bda3361dbe0581c0367ccc6a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2f7425ec5d860e0bada0f691b765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af424b8f0248efbcbca39c44d6135a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224ce4475570d0914e61fccac8c09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2891161a4bd11d22000e3bc5e2374158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783540e324792a57f511d009052ac9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07e42f3453c10ac1a33684f29b245160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027eea36adf3b0d081847c5663c3e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2afbf2f09959c4c1f4b4dee30e19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f271b3e796f388eddc54cd2e06a46de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d61d4507151214bc5fe0e90c0973164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875a7a0ec61069671cd2224d4c8545165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f6d0c7ae6a7d988d639e2331f930166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a57bd0d4f5fad1f364d396834656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da2bf853f61d8dedb7f0f4a85792f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981502f228c3d1f63b4102b3a0be9b81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49792a6e48473e101072e86df749116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d701673c09024a063932d20a216205171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b1f5d70f07fe45ae23e6d071b0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0615def850b11509e94d1d3923ebb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b99bd23c45fb5b70a6ef203d33844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f3286f1863901d2d73111e9a68772175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2f48ec2b830dfe4c01ed3af4c2ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f3e5cf218597de781332aedaff78c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ad22b2bb97efc07c727ce5a71a88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5837ebba2b57eb43c64c7a32d1cfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dffcbd885c22cadb05b8e05138d60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf97f32719e10631132cf12cbb70f2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173d531da078ee5043a813d94009c3182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482bb5b0951c2eddea56f6d6c25a741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739707055f7ab93d4dc7bf03b0500d4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7952a60e5e16c58c0cc049dddf4e283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bda64b75031bf312790bc93e255574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e4115a825a3049e2b0fdf30dbcf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95260b4da4d5f50565880a8250e5036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc92ca571d277d542f5a5e8f95e9657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc28e22ae1cd8a808cb0b87e61eaef68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565a7b94dd8ca50a49d4cc63ca4d219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f5e0d29fcd79d523a998b6bbeaab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a1ef66954264987d5c0732d87358111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96ce52010d34eed4b633cf6da653c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba258beae21213740792ab783f5f9b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66495afb8260174f3729224b4f277d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f92fb4e8d8624c5fc03102cef437115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a7d239a312cf1f3759cd9493be8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f5455e5fa4b42abd6d5057de2e24217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee0f1fd1bf8f2a8d93450eb7431af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ed1a3245e62545e3a7508b88148519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2a718791cb1a24c9e86533fa659d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0261491af5cf922be797aeee1a923721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41747355d61b3fb50c5053076cd577b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17269115b20ad49c351b565116510923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb2e222bd1f271f8956bb9e741e04524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e36026c21ae98fe47024c5badce8ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a1f7b29ee1543cbe8b679cef87cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23354172ee7b5579d641a6b509411d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01f754909714c9eafe97f2563bc2f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502270716bc21afd685f905ac17e03d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e582dcfcc6e884ec0ade1ce5e52330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394450d1f6dc666448e809fad05839031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c0ec242a27f824397deddb6e8f5ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ac1809c2c8a2ca1c8da8f4558c2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b672b8d8409add81f340a87056175234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a7184829276c47bc41082b5adaada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2875521caca0eac8c3afd2dfb25b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edcd58e6fcc188e53158a5f81bbcd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972db9afcc48d65efda2b2e3390ade38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d40f1fbcf287eddeb745b99c49069039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4413b7a6c02bacee65efa00c098637140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35681d82a15930562acee03760475141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f1fa97a3d2ab560d30cca9a7a58542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec572ca5c705d1877a850878756dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e65e1fe9ead0b3dd83e0b7b8cee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e9d9eb6f0fe64a70ce52df4b72eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a415470a80e6b1f6ef5d0926132af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d2e79c71ff5071ffe9f31193806047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e49adb3cd5eed49d9e08ee2fa6074a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3d84cbc7190b0868a3e1d0ae32aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c26808a1701259792bc6a8c394a7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01882ec7b89f6a2b03029ac67f1255a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9057ba56f6a0123dc23523f8c1d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db73adc0d18e272df4959ce611ba1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef43f22f3679d2bc58e6a2f96f6e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3075ece4de19d434db40c60d5acb1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11ff944bf96cf681c68cad4328956156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c22c5eed532debf8f364c993596b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798ee42201164336f0554f8bd5f7d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c7a527b20c51bfc51151629e63d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191260858d80e574cf3feff502dde0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755870d34701b7e3e27cb1a719c0ce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc361128409b2eafa9b06541b6055062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91863409377d61f941b2d63629880763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34f5ae85a47c54d3f5936c1709aa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5567d7091daf66c8ff1d3963026f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e068985929891bea592348e0a50dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319d804342ba7dafa2dd32df1d89ce867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb85c5319149e52d4d45ccbcdf03a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b878bfef1d377abded26bee04a0b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546cd524fae6e3dc95d2a9c56d9ff2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b29bdc5d2a110e313e97c45873ad9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420d71dea1133d473ea138d518d9dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a600a93911319666210a6b835252b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f6ed5e998aca9aeab296bba502b7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9c391c523af7c501575d8bdc139275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4452a544917cbf87f1b2390c2357d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea331e63b977d192cb8562ae8e7b2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de65c149c0ba1194346a2e103b8daee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0c370eb4b2d7ea2647a4c6fa3c9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489adea77d59cd2afa96789c27581480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc79f1d8cdfd3bd2e774b226ac83d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ffa073f5a66a320fbc66fcffc50d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6583cec8b69a9a1e2475961b3bb9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b613a34b6c42fd55998c179f0023f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab7a06c93f84f1906ea5e9205334685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11321d27780e216133162aeaa609f1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f06af18321f59fdd7a9d257e049eee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73ead0476529a611fbec60083834c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3de466accabea2edf8bd0734285c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae475d6cf9581303e0c338fa0061d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515cdf789e1c0466049af5c491fe89591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be19f35e262317605663b20d37fc3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2da78fb1878cbfab441f6f535a0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdfa6fda375ad83642406ae798d95794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a98f190da7dd130f13f24066c5a2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865696a7a95ee8fc750be152e0c86b3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbacabf6c7a7bad9713a12b143301797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b8772165d0f31da75a5c44d1517398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac3023681bf4a6ec0535722422e6c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8345bb57443ecd9576cdbb7a5dd7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43e3f69ce8cca4d6455d227e6442e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748720e6f33b98f8cc275a572ab08da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657566e3d9da69a111c48f1dfba6094103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cb06ebbebb1bbdc6c67667bce63b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236641fcecc4604339430457b25f518b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a110c96c89caefadd245acffe031ed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf503975d9ee17948a45119e630bf36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f804fd0ac498e81197282b11643d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25678e34277b36c7dde544e5a8eed89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbfc2db17d4b9d570424e179761cc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb64093fa599362888623766747738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf756c22264efd1f9d112c674070a8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df193b9ab60277be3969a68294a620113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f839c1057e9eb8da79a121e32cdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f431643f76d222e06960e6596c76d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664cd87331971d66c472435b48934fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2100670f7e7fabeaf148ac981a1bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917adac78da981550f6b82d3f5671ec8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f1e0f709494fe9dd9fd436e8b695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27601cd14a3aee0102daea7d3ae1f4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba35d9459aa274e81d45f419763b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d9e7ed32dbd681ff92d565bc49d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df407ef8fbd9aff22f551de679ae9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9ba834b09cd63759d95cbf7bd906124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dc8d19b92de43e2f67e4c7bbce44c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f53f34de4cc4b4fc6297224202ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327b9e4eae50f1eedf51cf6643029a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692e9c65dca6ed323b30c4c3fe22c10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54b4148a7ec47540cb009f0257664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160780be3b35856215d2868929b118c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d30c28a21e47d4e735315ad72311ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e77133568a1674045a9c52530aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d8d022a47e4a86b8cf2220739a79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f62ad9ab709dcc24fa5fc3731bd730134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06233e6d1146a217024ce6be6ff3dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb91a154118909338f863a4ee98649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d76dd0caa6d9ce1d0824270c3850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a13949f284c6200a8638beed113c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6aa0ed65bf11573a8961f9895923139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc43140adfb31056c98cb64317f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0152ad84daba4eb7003cd1de160ace141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f01951a3930512a02a20046affa81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993252b8cd5248092251f0de288a913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27dddb0ec5b409dc467770baaa003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589b80c87676170f088f5e75fbe6ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c987443fbb1fc8fc724648d7ca66974146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a98c2ce4cfdf480989cbfd173c926147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a8ed57ccf9f0f157834bb3ee8847148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f933db609a01f88973c36d8661cd095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854822117cb8cd597f160637ec37da8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc4aa5b74e10dda56bbfef3bda2d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c42775a67a9a04c971336eef9875152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc1815d342fb827b1126d3dcd0ffb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d1b88b6137b0bb95f8ad21924c8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8c4e051916e421f400a655974ab9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63225361b9a7daf259f7ee4807b849156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997386d07b7756c756d08dc8ac8c5170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d424cd3a5cb906438307d6353f0b70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08aa58651c4c5a470eea9ab49b1dcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc415ea20c89c19f05f3636da097ef1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b760c35d973d595af58991cd7dfda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4f99ccec464d8f9fb20df8f6b082162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a95a54ef22b3bdb506f4de8e7a781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac9a61a64e31d4827eb97141a4c33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754233d8dfc612972d86af39038286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dab0c51046d7a267a87ea68c229a2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe7e128cdc62d5ab39635ec7601f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6a28099b3901eaad85894b919ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198985131bac393e924715414bbd4ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6797baa0d38f4d1bed8c98c9d6c61a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d9cb5600c97e53cb89074700aa76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb148b8d8d9d16cb01ee7b5e7ee3842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5a264fdfcff9a88cd997f549265173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd310f5d25b7047179080868be6543174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>