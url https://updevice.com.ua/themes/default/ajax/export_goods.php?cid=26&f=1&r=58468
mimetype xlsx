--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63899092166de0781d273b955ea482b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04134b7b255d815cfef5057a02c0172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e919c75510940e1727924a24d897d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c38b280bba6c1cdd4a835aa25fd684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83913169cb02dbc3aae6e366fb095945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f6089b478259140f0f4bcc451fd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbb2e6c26cb482b8b6f57827b5e257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fdca065c9f7839a5d14bb96033e708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71d056eed2e57e3b0ddaea3753d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27de362c6c36eef0a890aac93540510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf874c984514bb81b60988eb7390111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6acf3f12c0931199d39916da9f4ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dcd9de496459bd71ff4d63572e2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed412dabe1d3bef87a9a104159cb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5cbe8822a0704b8539d03f4966b1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e8c72247bf297d4cb7ccb040e8f5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549fb9769ebce95a55f9a1b1096cd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c742d45340fa271e46eef9f78034ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8151f49b2c01c21376f8d4a8f8c49619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c97f39080903f21c8907bf7050aa6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd9a7bc1bb6283da91a2086af5c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdde24759e405d941706e7daeccc5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a59f896169861691273f6c971745e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592023708bd8ca7f834b4c04128081324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a29945b84ea8b4e74b51319612131525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6c84b3c9c2d110ce04161c8b55d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca637ea8c9e722c4ded50229bab1f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f4d84e63d7525da105ee0c566d6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a2058545ae23029be87255414b0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a578d0d1e10b65ef0c8a1125560bef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7475c2acb6a5ccc99c5d87bce23c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103aa4ef2cf68bd23898c39596a41ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ceda93a4bfac07961851660fd66533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b31c310e487442c714815cbf9a70a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de81c357e261f9ce1eccd8a9a3a5b7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e7b87ed0de193d780935ee0d178b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9ed0c5f7d6f3eae635a350d19d4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbe0dac682346fd0510e85227c670238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ba45755179695ff48e71ca28154e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517b38a6cddf67928cc7881a5d413e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0cad14549840fe65f73da24425bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f031f30c027e17d8c57ba47986eef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac332b98e9aaa55cf1e1fe8eb7ec0bad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa821292d725a865e31fe3af06d04144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316018ec26702bb56dd2266b8ffb8bbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8472697a85a7d658a62d966e6d44346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a331f06a15f9d0d1a9eee3b007dd7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9e8680fb4f1e6af664a7a24f9d0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af681187eaac444f20ee50cac291849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41de77b72f9cbecef4296c2b432a2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345cc19f5075b8d447862759c1b90e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2867f0da908ecb1341b37350f52d6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edda0e57b36428b94408466133d3bd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db422f1462d7d7e2b798bb1b135a3bb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a91fc309aa199003a654acf6fad9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa299348213dd8446b5ed961e53628c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b7f43918adec58f3053e15f65f5c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59eda27478ecb497dedb9db6e862e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc130083c3c01b281db49c8b5b50a0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8429561bd839770acf52c6d0cf69f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4d726035641dfda8a0c1e1961b5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f5a059630423b9162baa8f9a3a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e90d80aae451405f6c1b12078614f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb39560d49d8e1e5965643b071acdfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaafdda2ac57fae53f1e5a6fafad6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a6d942039f5cd798efd8b2bf61a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5fa09e49cb02b1da4226b0f6d2e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c42edbe41d23aecdbaf61e049ad9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b86a5fb7b3f8babb59e6ce9a807169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d332d5794d57ed7338bb4ee50800b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b7934518b6a0f824e966b49ecee971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522455816e647cbe848627256230a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374107af0958f6588ac895fe620d5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918d7baa3bfe5ba909015c475a375b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e530b0bca9f6991e9f1bd65b5e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19676065c2a94934524426e4f8cb7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410371748701c5b4856053adb22808b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a390fbae1e4c2b96cc065b3407f8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877526fee3ac1e5912eafa6fb96aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b4b49a32df2dcf6ba82ebf8b747980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356705a26ec1f877b1662f165851b0d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aade54cdf909656c915e694b18a1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09862e2897892fb05fdfe7f91b19b3e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8480a08443abb8253cec919c32f7cb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb530714888a4673d54f650feb18aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09ae327505922a4e1fcd7e197aab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e11b5a2bf6ae5cfcc678c9ce7e3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935930014f13f133eff0874265ccaf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80ce348fc33b4039c120ec949a77d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4549b478516136c3957a889c5b092990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2765a4e7e76e661d4010fdee7f65c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39874fb5aed34f57509f482fd1fcf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc9cbc233df5d9008e8e10f9b79a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdeaae6bb1c60203821d820348b30794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d693df79b50bb1974c9f762978748095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd948573cab317742ef0282dc5cd3a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b9330a7bc3aaeca11f31653d9340997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356c29dc008e276e895c04f7111c9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31e1f012d32d8600bf35e6f39a62099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249c9352e95171f74ce9266808531c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749e3608fd6ba961db0c9c7c56d6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4071ca3715655f26542678586e4ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef0e615f033b79cf94002b689dda0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ebf562c89ef5ee21f37b7bb6327b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a29d3b7e1c72184a238d951d4ed7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d7a86549c83bae530535209076a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf41193a3e82a55e846e84ad5f7d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebe0d97389a5a32231e6c482ba37f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be335866c0f0a8b74612c23ed3087c87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3425b44ce0a3841494c223f8d139b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99750ceaebe920ac9a70fb2ba2ee48c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69028c31378c476820efdd6998d3d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b680b7665def84c037f16803ea29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92899dc614664d02d93568a5b3b1e84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77302417f706fc954a656117e123834115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b1f27f389c6039b8101dc56f95db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756d4b99565e7c49294c57c56b93a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16526b9deea4af1b66c6184ebf99d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550245c10931e40c35f3d2588c1bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42397be750346c97e37ec2a4a4cc8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721051d445bd68c2870f1bed6cc605ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e0a180286c3c4b2cfd678e08610d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed535ae84cb8e337a2b7ed7f7227f6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0296688a2b8f62f59468cd1f4d6a08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf0c84ced63ef0c09fb8825dd2a30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a43cece43df5851d59eb12498510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc24f9edecf02f98e42955c4cc8d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53dadef5ebf1bcab192c5ff736e9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d575df8cd5055bff16f620b21aaefc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fe0c34ea42baaafa8b7a1eaa03b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4953fab7e5d14150813be121ac8b64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439489fb412bb5d0f61f9e201749e022132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c97ef1d11e6b6bc683c8d92a34dab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1be331e2329aec5b5207430d72f40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd836c1e538c5f4fbd04dc67e0457a79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b926e5e81eaf4a3d8bdfce89bc8fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99cea17d683cd1076feb87a06541d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f419e49fbad3e7240104dd93b72d62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343a2fb3ddb66ad66ffee507c9ec42a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027f114fb59ed6fd8a595210a4424d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfeb4e4f5085c24a601119e6686404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a696bf88db44d13bb253f23d396e9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668fb665dbae07d7cf94fed0a5890b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abf2af95feaf4caadc3df1c12842f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ed77c29478c84026b39000ab3242145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74cc07d2e7b4bb3516814d5d6b84c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7abbb6dd8183edd04633ed7e3eb318147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f045020121e4c1332d48550ee3c7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c750451516eaa9811d1de266fb6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ee385a0426fc319ac7186fe77cb3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe0a28bdf8130438f9b344a34cd58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b7ca49c3be8e49e31facb46b0e994152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06d32f17a9b8609e751c711f5e176a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5d33d7d0b57404f4da3676992229154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540ec9139c26c3c79b15194edbc969155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447981f4e5b358b49075f25e1cd20982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5d50824554947ea3f5996d1eb6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8009c4a48dc80ff98131be76c36368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c37bf889e5a62235f42394bdebe50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ea077c948d2f8aac4c8ccf0bff7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f79487e53d0952b7fa802c41318e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e14a9ff4464b2745bcdb11a1beb80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22743f908a801e3f0342ed7ddc3347b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16377f9c7c81838b3ceb524d874e5e8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ca593d1bef7688b4520183053cf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6844dd7672381ddbf8de7ea5d12c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6009124881daaf0701119477c88013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee94d2502d56e5107ed8be26fc9c7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427086eace0f19fa8b612d47f97a0e84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6069025615e140731126ecbd7f294170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0344c594c1f95cc675c40121a974c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3c8aadc4f0f8aebfb38e8e704b6aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca9766f54adea920e3834f872d2dda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6acbb908b8a043f98e2b50909868c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1692e4421ff477842817544d33f358175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad93489aeaa15f967512ef93b17983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980840a29edb5a9efc894e0d776c02c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ac7d9b9501e78209f138a10b1bb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508cb8d689cbb8dcd15be65aecd056f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d31cdc5fcfe507fe623a28b3b472b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fa86096acca1a99cc73b44673469d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81819c813ce11ca964464fa06b0d2f182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2fa6b68514fae3835084ebc68fc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e4432b0ab7d546ae92b8692256132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31c6b1ea35dcdc84ecf3fefa589993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16eb20b7cd88e74a41c759815cd924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532931a02f5eca6cd9d477f5f9fa55805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0656ab68ee120b4201d03d409b5ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003e3ade017827c4f996be04b8283c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be3c4c052b2481c71e7ed8723171e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84842bf8a2439bb7cdeb51b3019fc339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b71eff5e1506d5a20c5e79fc5ec4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b4d62e5162b3ad690417545a373511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9db1f81903fd8d285c2624a1fb56712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa34f3c6af92b6bdc9302a5720038613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19665443d309a2fd188a8115727541214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295e1a09f3053cacec62d9efb3ad32a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5b9fa8f1cb25adff56208fc365a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707453b34a6669e2641d24e6729428817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044089158e9562b597ca9d6617945e8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2170a385845e044e92b1137bfdc7e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919896ed71b23c72ebd18d58451b7bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21457063c70566a1454bb30f41f20821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5b5651c1ecea91238540f83cd38722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3191f933570808eb31d3efb02308923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18f9b0b3c6e4fd3e07683e7119263224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fb4114f4fdc733d31fe446aa251b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b6e8320988a4d0daece61a78e17726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39cf57ac96cd57f27cac9fae4dc67627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0f40509300e4a167af8a75de77a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa47cfda435d4d7aa41103f17005229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e06aa65b87f533646c7c08f68c1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfed42eaa52277f16df8fe79b19808131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eae39dd53d4e7e663bdf5d1fff8c8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf26c093f12664e59292c78687606de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8068e451ef68432d415313215dc2f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7c86b2424b33292166157532463835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114369b56caa355ef227438ed0cfef836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63c8182bb441d834c8df27eb42d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac9cc64ea01f7eefe8b5a2a21476f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b559acc279f1f437e5e5826019c77039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a0dbe8a03ba27697d939c617773a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9317ec5245a52c2af05de62a27a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17829406986708faa94260d9ed41cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84139b4e471c6656453a555f8fd060d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de03045d3034b970d3b7ca734e356a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9da0aea6cbff5c319fbfa442e23045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f335acbfb08415d5be510f91acaa9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68599f94740397797448015f6da0662a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69e63789e474086af45dcf80effaf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8a5ebeaddb6f818b7f550c937169a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2b6ac12a20fd45ac5e278d3bde35850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d435028fecfba504030046fc3563b5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baf7ca820e8192b5a7aa07243ebb4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12575f28db7c0c1fba002dbed7933a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78e585667b1f8e07ab95081bbd59e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb330960c2b93cda87a00e89a54aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10eae184cd5d4baabf4cd1411c1e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca616c6574a28fffcf6ee435d4329e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a495fbb74e8a21af80e36ec5ac25a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8521056a8f58ce0a7875d06a4fd4d6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf63ab93445a304f5ad7caab863b0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6c5633babc2f53865cf7ed636756461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212b90f137bfcbf9f34a8ff3c21bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be86961299f9a7f26dad03007603e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84acc65fcb1b1e6022c4ef6e016aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d00793a50bb7b415896b58dcd8d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2f2ed549a977da04b374aef0cebf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46fde63a8f2d442ddc80294a4fd5f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e51931ee0056a86d37b5a19b161768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8df4b647de908a44b0263daac58269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e050ecb9ce4328e7befc6369566b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ef6ce6b71cbc81a2e02ba63d05c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf40bf8e370be94d74621e831b9adf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81479396cbc895c77ca0177fbd28642d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37553de436d4eb67822cb08aad3a9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b8126d417c047cc905aee5062cb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf9a4b6918c997d026bd071b39be076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908cfea45022edaa0143b24d51bd9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25695e8481060617b2d22d1c5152d2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ee6951e37b1c3694064c6b46c52679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c30730761d2a9a5fcf0d3294531c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8fcecc1b713e363c9d12fef3d5a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e48388d0de23f1c42510ec1fba1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba87615ebc1cc0ea096b11040019983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc7af0b3ade2a1de2db1892e1e93684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c669bba911cb7c6550696648ca4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f0fee125de9e8fbe40ec8c6a288186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262431468db1ba159cdb1c5b2f7317887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1452c2241c33983b1605b5a5dbb3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee502d71c8757c32902606e2804e09089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79043ea9289e6852dc2f2b62cda0cd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025e20b4006bf9a855e79e74af228c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600fe716c8f2b4b21f8db2bd5fbf27b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d04eeaa66dbf8b20b267a4a5896e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd930ceab9c78ded58b036117195f2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f01462f8de4524c4190c4c90d7569495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd29061d22740a190d0d6c8218d82596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2aa8c0b50f8fddf96f0657592c18b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822447bdf6805f0e66dc76051a0822e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134547339634f73ca629e83cf7a83d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ddc2df294e52bcd86d5780e429bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98965822faddcfe07c83a2e7d44f994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5045a149f3863eef0912857b013d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd34da4700c0634a18603d4905025103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591937694f5b1e97cb1c1698204eca54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1806ba4febad04cb3d207ba68a65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17eb6d6f3d8816e9b9fa66ccbcc73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a66132d8559ba63994440b148f5a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb607f065606cfa8212ebe0cdd1dc61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8e184ab79a90a9da5e0520c3d5a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470ae9702367abd2a46acde701dc9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af873d34a9a822094697b57d3db84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b366ac529b7a72601c15bfd54d6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb661ce04c159f160e92a5d6401b2ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f38e386d61a4435cd911d7eee384f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095e0a8187c231d4210658bee6585e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f673405577ad884d7114a207df71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d8483734a8ef978d6ea2df531ff3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ce462e5a15edae38e803100584abd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321638a36b00a2b1976703fb66053cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdef8cb59a444f4f4e1b4ddd4ef480120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a89cc86445cfcda6e1bcab0934b2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e881ab2e0f5480b93ca524a466d09b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3611d41e82d558b9daf446f52424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbff7383c9913a9ce110b4c83c6a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56f08dd770a37bd7b4c8490d7a7d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005960c2b4da2b02d291cb97af18c975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf9bf2fbcb3e03cac5463f9b3f22b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20817b09d7cf8621a8bb66b96e31bde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070e6e79ee241977217af10c1ecf90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743812948c5512916c783f987f0433c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc8683f31b09559779601cda58772131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4054f0fe960d85413fb7b0047b7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d5d24b54c7acc7fff539e036f235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c802c7b3f5282f315c165b22cff75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175dc233226a258ac7c8d131f747ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d67594dd4ce7f509147ee8218c71b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566211cd0b55575291c2e19d6cee9ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d13ca805f13d3f29726cc9fc1f84f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ba8fa070efce191881306fe9d6a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe984cc6004bf2fdaf61572483e493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7a9acfb6a1d7d194741a015a6f8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed97c81349e90b636b08896f2f6a22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f8bd9f5867495bd8cc7de8eb7f41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a405ec583a1823319acdea627461c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c0d44ecf1326f0d4764e18bd748fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab70afa503c8219cc3bea6e03cd90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c04684d033ae4d51aaa0fd1ef51b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2928162640e1831c5ab91cfb41c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5efd490f3a317611b2444bfdc4fba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553cfc68716df8d67962a773c4a8a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365fd2a838100fe1f482c85d7168260151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141a4f7cad2a71bf9182a8a42f774f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ae0b2e169472eb7f0362a0403364153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5858cc0946857c9e4a914a35b763a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac5ad12d7e456b3595dab1ce68af83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a31ac6dfd9d9075a59a126f74a6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce2c2900d5eb27991dcf6dfd04c94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad170a82d8b490ce490c803961220f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7091ed1dc3a88a23289474b8af092f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123411d87b85704bfb4c86a11dffad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73f4774b7b4d2c1cbc036ed90c6627161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d810147aaf0645c54e293ff8d9562162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ec2498d8955f18f7339eca0846b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f05fe1e08758d66f3b6458ffb636164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbe014e689b1de40a776204a01a92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca70fe683ce1ed569a7dca6fb5d23e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb61e08d1aee1b7b26e149ee8fc7cd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a14d5bba8a3657eaa1afb08d92bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfce3809825ac95ba52d4d3c234501169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017e947f3243aa62ff287dfdc99c71f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fb89342b16a46a6295235e525a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1d2d34a2c58f8bcae65109939a753172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b12919c006b28257c2915b7635b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1632fbf4ee3e2a5bd723c546f1aa2e2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>