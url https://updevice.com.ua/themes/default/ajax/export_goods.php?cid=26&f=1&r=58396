--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c04ecd965424af7afa208c5cc3a2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396fad8b68d3a1b065280e7236072e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea218d8df8f5099154eb49b548ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20cc6da9c740a39a15b72aa4d99964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caef2a77cb58a9368ce586c2c76a335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a7eab784c5df369f66fe31305c176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a34d4ece3bb3cb5cecd713863cad57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0fc42e691ecdf35702484e76c86298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b53d69788485e81e969b32e725a7549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b584760544b7a545487693a89fd9a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de0f28aec0bc3868f12f2685b7f6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8acd832740b767f19fb0d092f32812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4d7714ec01d9292e94dc3fab4610713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e8842a55b2c7c6a0e0149157941414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d0fee1722379490c487634a578fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c0a2f9a4952e9328c504c9dfcaa1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19330728139d2a977df5f6eaa294517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae1bb70501e05a4f825f5a261e2c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09968bb906751fd6d012b3f7c5a1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803fc6d181883bff98ead51526d31f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c524443d7a690f3dca80b6fb89e4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc84d2aaaf0199e29225b8491bcbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4311eda9117435194a9933794ef4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10df9577423d737f6737d997423cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e98e6b287fed540be830a53041f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75458778d9c1089a38a1b8014ab1f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c924a8263cb73e7df1d791bd859e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722140f287017ced23c713bdba81dd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a988cb9b9d1ea884f59f7e51f9bb0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2aad5ecefbba780c34682c62cedc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904b36aa381ee43abeaaae2bed11d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a3c441e908b92cc84a45dffa2cd0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30a1bc3f2c10a3491191f87f684ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087d9b140e6d0b76b4292aa10e1adb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd45f342df99202cfac232ba883af035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3968da12e47278853607f4151a7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7104fc4637c2873b38f5a145ba2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44413c811e03f3f82cc2746a8be2a55338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb3171852627bfb3a469dfdca7567739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8812d2f28bae719518a2164b8f4e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7753d071147eca332d94c52a45ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562998853c1978a1fe0937e89e05c4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e116366463aa067bf62b072b1d00cfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db87a183edade5fd97a9b6ff65eab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe3a4db760b4fb48de333f89f682d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45c78d02028a2d9dca1f1b6a229b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c07cd65dc5e4675b8b756abbb72547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c9a849c6aa1140a8e5b935074133248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231c2c854d09aa33d9ef0e9185042e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce018602c42c9a6d06d2edf98e6f2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a5a0244d0c09383ff45e4944505751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561355fad9423d625586bd6dc2522fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd55d080391c4622de0bdc38a8ff0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddebe191f45b4c36c00aa3ffe8bea354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91471fa0983be18c8444e19c0cea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875479f673afcd93bc3fd59850a4c1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220035ba5b25fd7cc04bab3c519e620257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b971dd7c33cf8226f2b162cbba4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f35784bf7af73015c3562fa05a7c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e936cb80eb29ada34be3f27a396e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf55dae8a7aea6f7d5d5397435a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9066b90ccd545bcdf92ff4395bffe362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca6f381b5f2a4905d6e10804561f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e39675630ade149d02beef0d7552d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1200b7dab4c85b65c324dc7b4b35c1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa82c15da44717f379103c14aadce9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc1d1f374166dc2edd3f943305b5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660a2e3c5ff823014ab4a8366e5c69268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53280a78879dc18308b9ccc684710ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90066a1426b1e7c702495633d1a02570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1551e445a0f684f2453b1d614ce8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6597dab651c6e143c8c96b9f4d0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093de50bd873801d22c102fbd0c55f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6127316744a53b29d1954d7005dfd8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e214fbbd3a79826fae23525f425d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747d669c964d623eccc4f5d81bd78f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6c1cc2119c261e543131da385c3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee561f4622006ff439286c1cfe60678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb2c17fc81eeaabcab00d670de7e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8eb4631aaa21381e02fc585341bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2fa2582070ecb5557274b7e7a287281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b3874c859306977dd47a2cd79418d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e7bddf5f762b415482affb3d2f4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b0482dd6f84b746d67ed8917c89f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e42f7ed1b88cdc7136d430bba413c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3fa556279dd800652f368b96b705886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca915f2bc3797f0fa0162e69ad3c3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bec8f423b477f9e478e52f9841205a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb0d23068e9875f45f6151ec5ccba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591dad928999bb5e5d1954965da2b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15a3f581e52e14a76630f70b7b73891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544fd0b16983fb36937a0f04f24980c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bc23ff0e579aab408bc8985675ab893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48567460bf7244b71d50f7c8daee49b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d2683b4f785fb503a502909d0dbac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ef4ef855941f038b78ec412f4d5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01605bbca013a8c389e51cec8309b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df73366d21f351c128525e57901c8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdef1fb68c48c07b5a6b5f46e7bc2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1c3cb7ffb4089beb22ff86cd3e1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc9f2658af23c7ce6f71901e5273b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37160284896a192c2f7c5788ee9f3899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeacc77710d3933a3634c6e8b3fd17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bf92462dfc06ff6222e142774f82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525c054d56b96e3a505030b3734f5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12861376a210f2fb315ca8810023c00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638097b3d294e0bdd8d6231520597b38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439090f2e7b21b84000ab08ff834743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88f3da1c36aad2f6b2251f21baa35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98038a71c9a54fdd51ef6faac00b39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a99b2688bff848eb549ee83c8f608111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034078ef78e0dac588a0956496ae5b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f90803a5308493e04a8940820d64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea418ebe8e8fa1d9bb256dbe62db6e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dbe46e86da99760a957c843af14f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db152c25dd82240c1e8bc9057935c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ebed7abe3030bad7e27b7d154079117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0d7c4085427257571ca440464b4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be050fdd7322c2bae6cff8619af862119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64bc5693d5829e85166474cef58261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d06c4741426318b74af99e3fbc76d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e86c9504714fd75a52f86707edc28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7687c2238d810b9507f56d74d742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402be6fa6c79252672885e13254f7214124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c78be0eea3ed6ffe1291467d6615c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd255aa60ebca73e28ecc244fd155dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118fa2b2009c4faea43b9195715ff0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5364c1d9b57783e52cf9042df5ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1f3cdf3a3de10d0beb0081f585a0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729eb21fdc5621eb88c732bb3ae775f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2511a13071b8fc93e8eb9b7a35ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76c18c00f6863982125a383c8e906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9597da8fbfd7b955f0e0e338191b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506c5eef6a11ca955c162c24fe6bd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320960508fd1c12c0e28b6e39bf963135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465f655103493440414cca6742f621d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff2398413a8b220fa5a92dea40565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd83b0ec7e666e4fadaac34a518a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283dc861d666ddb7bab00d81bf7f42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893fad181a7acc07df2393a897596d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154b9f9ef845f87fec31fc72ff27fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256082c072eed50f04471999d0035d0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2bbd2ec8649ce96d8ee21143e154d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742659a960eab895da01398558795c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda37fc94864a92e18202838113c8f42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11489f1903c34819f431956ac85ee273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ca5371b3aa3bd690014b4873289b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4835d07615241e84499aff519816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e9c8495f05fc84aeb4529940462e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24cf5cba8802a6f4781e598a8e7fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4862594bd87b6101e3e966359b506151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1297b1f0f446c1ee9da6bbc810aa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46e4abe7733f3c1129654ff6f0ff8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c70933989fb224f0f548ae24427d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0bbeebfbda12c183256bc9d97c7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e03f1fbad97c3b68347ce96a68e4eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1cab258050884aa5341d7763ef45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937308eab1b49d042886319fad44c84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938bd73795f1ce683216c9f2234888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d753cbef127bcde197d42ae7616df7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e8a7f2d67d9ccb690ce5c5c3860f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428790219691fedda9a9adc383247aea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e5c4507f9ccc612514877aad1d5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472701b6ed0eff90d3c8653656fed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374488e9a10b303c6e09b2f45f18179165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82bf7c1ba2971e4c2670ce8c59ac3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f4a0ea5ea4cf15535d33822bc02f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e658b5e4e1e1f1b7e80a8267dcfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40b1d2c9ccaa8403293cdfd700e4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46160ae3726d045d9e6f5d4f7cbba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7f5aec9382504dd94d439f1912ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e841f0d902e8aa3642cecb9cb1df1fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffb0f810e442a7220cc4ac8385e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dfbce6406686b3d72ed2b00b9a9ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a10b85df515c29aea87d05d6d1507175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422a0da56da170980e3f21332276c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb05822c967360a1d188c221d9a1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c48c001d6fad117ca7cb9140b7f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda7bbd77c1d8cfa9f14cabb6d20974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83da061fa1ffcb6f9088b19603ac78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607780de21ffc96efa30cc0eef7124b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaccae426753b921df57a0a393d1ac1182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e8d18cd07198b5b2217b548c8bf881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a28d421a769732b439b42d3e05602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea7fad7bf28d6e1466a609e0568bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d79d24050a105bb3772c50bdeabf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd40b4c22d9f42ca5632e78d9a3165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6e82ba49fb27ba65dcd65de7ade36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995461a94f2f379c19f8a70aa933487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804a16b4adfb0103551527dcbfd7208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fbefa6503187c597ac2790acf9e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5158785fbe9fe27c4156cdcd117b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45ba18471d02e954d13f32b837c25e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e33393db4b05a3139d560be6038c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0613584d7c11c5fae6591d300d6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c521b6cd5b6ceb128134ac412c00d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49fd65c21c87eefc5ca6f537e2c1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608d745952cfa7df54b8282097669016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2d28347f09b7bfc5c856e4fdf2eaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297bc4519426e830ef4e8c09ff8b1d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cce24f8d5a6aae94e2b71c497713019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ce298a011c5ae1c2e1679fffcb0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df31a5b6da8243d65bf33b9ec81d2f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfba5c1b6f46c63f17b204cd72f36f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ba37a0e2c3dbfc6a1bddf354ef6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd1888d24ab612d905a9ac9c3d848524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4e120ba8f6a7177b3a681d779f1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08943871e64c5dd57e1b28c20ca61626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba2cba2bccb69ab81c77d15961b2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f20ddbb9b772b0992ed9349f63b0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeab683a30af397da6de839a736eed029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfc877344a4a5855fcb91e6337b68e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216049f7762b7eb8d1adebd15b4e3f3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc45d7fa575db874178e425380c980232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374036207493cbe968dac8c476d2fdbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4eeb01df3c88dc6041bdda648077034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d502dc21eebf17ec2a4a8eee7a77c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206022099fe1a157fac1eea4e434a8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e3a7f9f26d38f040a055b40091c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b8cc7213700ea2ea16d0dd1ccc22e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480990fb2abc6a7fb87afc61179b9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f59a09d4cb1a44ee77812855bad4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b371909b141e49a4fb449cd98bf0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8eefe5ced7cf809437d4c9553d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c27d6233bb907ffd68b78ce185bb2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd41ece9d8ae2407dc1d2760d188044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543df280ef6ed8caf8bd2c20d0b5fd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a6f4d13b60e30dc2de28dba74e3a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90194eb75eae2ffac98599f1e8e4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e22cf18f12f1258cc5ab10ce728448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108dcae7a3a9a404ab8c4b9a27fa1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0378d5b36042f22f89a29193f0f0bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12142f25d2ac2ce985a6fbdb79491051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2c2890bc8b8b6bf1d50c2adc00f7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885985ae7cc4c758f4c56502db66bfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094838367035b746500e2cc6ea79cce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2cc534d99e0b3e1652e7e9ce39f5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b936d85f7065b07286c004d018da3b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd50aac11f5150a306e1a622b9ca757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd8d5cdbce6bfd383a3a2c010ce2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1fb573c4f7a2162986cd32b67f1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55dc9f9bf9e8c7814129621fabd0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7335bc7a95f368ecf5ab0dba6cb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b5b015f33f9fb28ffb5a3f7e83a9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16900b947b9de3d2dc495a4e324a0a0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b0dfc89844416a6c0359df122fdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8e7be62e8328cb6e01ce36f2521065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650346fdb5f9d4da98c5deb1f7890a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7ab92a0b88c6472d54f647961ccf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd06156bb091be773d23c5917e4ada268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09779a29ab2c69cc13d873437c5ab4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a78afd2b57898d9e31ce942187a9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e6703e98e60cfd03c5c1939dccb5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7511430dfb4e37086b6c5ca5c5b00d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21886c0bb21e5ff186fa8f29dba643f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823014bb1c617db689e240e6569bf0da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82eaf2b27286b2074f2fbdd276aa6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ab7b0a142eec1312e93bb04c8b96576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba9a9f588a0e85f97c218137d635077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b610ab126b3ef67b176cabb4792878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a3ede0ab0599156c751e8052197879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b9604b71ba5214ebbb38ac33ba2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfb505f8f424ce666ec671e013fc1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94fcb0fb68b53efc02b8cb5bf07ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823689beffd8fef49b7bdc8a04211d3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523e19d24cadecfd74eb191ae7593c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7f4ef7c07e8767d3de7e0280793785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816490c8196509caa35368510a1ca1c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc7ae0dd92f3bac4667e24a2b91f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f036a3c04d0bdee414d4c1f2163d6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d508e6c5d135cf841ef5a56465b3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6c52cdef060d6d721a0ab8f1495a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787967e65a15900aa4454f59498f2b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f7f5ab0d751c431e2b9d24b3264dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14e2867075592ec3858bc140bee5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c2853f390dbccd55efcd0cd274a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25873384667c238eb622062022e9b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97ef463a3ea6a96e6f458f073c31096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092be13b25136ddf8be1f11e1b3e4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4920393bdeba2ddd88b3de79a620898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df01f7b699e5a49dbd58fefd9772b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d33c9f169e7108407c4204782b8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02e29674b28b8713a14c25d15d000101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8acfc60d7814bca13f86d5100a0c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5194ea00aa95153f2bbc7dd1e8475e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002fee4ee809d54b8c0408c2218df6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83141d82e642861ca029fd7563709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70c6b2b30e7df6f4f72cee1551a46a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a96831b5456f3a5ea386899fd1f4bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad6b7f379ea819e0a13e34db68d79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662635dfd158bbf89b035022030efd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30fa6bb8fa8ccc5f30f7fdf136c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f90d42fd61982531e0c468ae6edc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acc68ab61a7e56811c6ddf91b3362b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee8a359671900227b6b5b9d78c4ef2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259281ccc5083c5ba11affd3b6de7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d0c530d188acf4dfb34c40f305680115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c394954effd095ad97b42c2bbf3e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b045fab9788450849854c1e9b231e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a021781ceac3f7a3ecbf9208f011118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f991711cded2ac858945e2332f5a81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3485076b0321394ee6f3a1af1b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26898a6df6ab809484ac28df30fb00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9e43fe95f0e31a3e3071336480c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261786bca2dcfa42c1cec13edc26ff16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef5d5f4126e1b807c00d5c0a19674124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d88d55f8997f50a6d1883c367ce2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041888b8ed97fdb881ad3350d10af22e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1258929d95e54dfd2fb62ebf6aa14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df485cf764c909016ff132c939894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb885a2680471b1c050acebf18387dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7fc2ef0080f0e270ab7f3eaebe58a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f5ca90a34efce63d3e8f03c67332131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db31b318a7022eb6c3fe554a149e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc530ce32c9660fa8c54a90ca5958f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43da63f690a56d53504fd7a9b18745134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bbb89e0a675ae0da90f1106df2b78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160b97e5e2cfd228b6ef7adcba574f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d447bd2a4ce21376cda5124ffc758f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9242902a475cb24d53b1cb35189ccf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377db5aae41a06724564a074854b93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6425ae2e79190749108f5c9cdd06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea6fa3b1ec12fff87ca7275b9e425141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ab1e85f69003c07bcbc5da2c5747142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe0e4f1531568f4a542fae71e773ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e6c80a42f88a31b85179ae44ce7dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e744d22c4fd03dd3821b95e10f54f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bc20083c437ff9d69d91d70385954146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0667c0432f38c687b2e9aff046068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0d42b75f6b5f429292b72d9741af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8cad994638a4fff243487ee07bcd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdcb8745639d9206ebf3ac6f53510b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5bddb967e6238fda564b2136652e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58469386caea14fae3bde31bc94eea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc79512f1d2d6bba731f23bf3a011153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd9dfda71c9f6eed2088288253aa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3318bb60499111c05ae301bd4e9047155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30bfb5c35d8a6c13e0cbeaf20c360156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7f4a4be3ec54c3428da4ad5c390a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d17bf3c3e5769395b17447a22f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3771f9c95e6c1e0f91e1fd8bc08572159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecd7efbcf2a6585abc85761bca5ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276931900e258a22fe423d8cd555a853161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df4ebae8dc8e660cf2da9624725cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7216a3705ca975cd1680e3fcdcdda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea694bd854fa84b574c1ddce5da0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec54969121dd917a8d837eb96694d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2219d0658120522b4b9c9cafb87731c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6bead4d36e2fc68967232d87b54d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb99989c4d52660b829929e0799339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7fb54d53417f68653a3f479dab5a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a2ae24aa405f87b5208b724fbc86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c68dd77301e4f56a836381dd21c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a804eef4230f42cabfc8a30a40c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5ab35e4f26a41ab2f6ae70b035241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94918e3b3e8049a9bb16906e7d8bb74174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>