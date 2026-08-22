--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef7e700332f701feaf7fa6fc4f8821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c441d73920d4e266f479ad1d51b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f261d32bb66370cfc6c651d95899ba93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e37489aa08bbb6b4ed2fa7dba022614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdc09e8a7c87a817434cf8900181b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d267f6f2b3eeee30349ba946ff95e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff0626d046216feb6582884bd2fc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342a9132f9646949c528ffdb9f4c1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e268380cd9638d58252eabd2f9b6e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51313b1e597ea780a1ba583d6a8d0c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b671fd4d2bc323657c3ee26e331411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0311f56c8ac9534f082249fc114212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d126c9c31f9b89561bb78793517013e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c37afbd6bb4dd77210443f9e699214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd1d8e7c1bd2c217bd18bd28f3367715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743d710e08406b6536fb384458c3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e03c13534a86e52e7345bb6d940c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1bd84faeaf2f3af2f24e5f398317818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba09573eb935a7652b3ca00bf838fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58d75d091772b1489e702b218f473320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274aeb4a9bdcc7893f49070283d59a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d437ad3a081d81c57e9074e81c4c7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d0641f06a6feb57925934a2fed1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc7d6154d4bbc235631b050201aa4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7ae9d77241eb8ae6baff8a1d235025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd2fd92d7fa0ba98b8907cb01cf99426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34092847e5ab4f1767a5e7980994d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718981c507a895c517dfa7d541b16f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb92b190fef12039f89432469ca80229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afeb6761b0c632d20a41090d95637730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a11d6a8834594b6294cc90a3368531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f2e93a6f1dd0e9a6f2a68fda8d8ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3b24f9b4bdc591ba60212c5ee16e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfca3860d1bb5deed910f2554c064d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaaea9d7f44477cdf647b089bb5e6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c071aca664816f4d8da173e35fa87336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b3914f6e94412817ae64daa0891137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a98a42dafc3e27ca5bc75aa6ca1ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8263f68cb070243f50eb632e7c6e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c967be25400ad799a2587a0729de6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ffa58208998f028e3b4189e287e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31773bb51d9590e037b7a04ff310f1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf643e8cce127d9b4537434b657d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee5e1dd42249245f6928d0b5fec28844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046065701e1db184053d2cb52df223b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486075b9d8e2cbe0fc67177196adcd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37190ea308d67c0ee122af177f9caca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8411830ad1c27c4857673b96255048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e08c2e0175137a7dd0cff5d8566549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa37bc3b32e23dcb81248d3f0b6f4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ebd2b38a26e34f2962cd37c33ada051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35ec44e9b21d6b38d92ac3aa99cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0cf1ec05c7e337a499cae756417c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad71b42176ab28e463f3443cd11e6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a520e138143c5b98fbb932e6e4582c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426990220a5cf78dc9f54860eabf7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be987dd9f13b882536ff56c4b9e38357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a59c6b535ae00677c672484b26dfd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456476653803c169410353937751eec059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b3d9aa93988555d8ac5b9a52da9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507011d9501b7097043f8bb89403f1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879388198e1c4c72db67ef84c665cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959624296e1e97ed75198a7889da31c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54d33510240264506481c410e0341964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c540269f2fc8454a8d7fce86263eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d9bc6ed2e9d183b5a0a580ec29c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae6f961b69fd9f5454b928eb5c2f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66564c0d458154a60d6877c144a1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83cc8ce32fa5372b2c963868f795e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d51a4b685628b5641b6a6014bd9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198a4c750e3320b272220a0cb6879a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf433ee40a96c75172eb7bf0d54a21872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce024f467d9a5652a0126134d916e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2fbad8f3e6b9c05d1916984631b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14177d51bbbddfa8a8cad0c880620075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fea59e43daa3b7729fcbd72541b8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190238e5d89547c80472692c461145977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebafdfc640ef7a06c7299755e8939678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b24fcb51586ef78c87923e81c6d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23550a7e612db76456546e6b3574315780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c31b1f355bb3b962538fb04680f1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211da239679e5fb1273c2b31cd9a69d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c137244ac3c0db0480ebf7af887f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bb9634f1eeccb027aad35d7225be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd3c0e17451400be5dad84d13826485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7427744adcb8d937e501ccf111d6fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e7104a4653452e50066c1dd1f0f2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf8416725c5abedb25523dcfc70b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4944ab7a5a962eb2f667f712d8ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d54b78fbaa1d9fe1670a112da8479f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2d6fe8b6ad08d4b5039890c38da6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e4b5ac69dc54cca8f063fe3bffd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a57fd65a2b02d583af80df10ab7c2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f01aab2b6fc2b8ae49ccaae3ea12c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e18b24ca4c1f8296d35175a505dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a0c55795a463f9bb200746cb8b8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb3292f91499fb427094f4c0bb51a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f53ce68b67f64f13c1e7c97fc76e4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c95925e47b0e0a8c102bd59adb44f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf646f58880b1b3b009533c60492c6d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df43b6ea5f258fc19d234d658f7eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451006d56acc5e82ad813ba030c28db1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad095f08d03de3bf704b07d6bc4d01a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a7e1bc570e05d9b0e29e9ea14dd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107f3b8dca3d917ff3135afc88d0a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc1ce8b7da185124447369657102d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901585e881ad38f1a70b6220548124c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786859a5831b7829f56f0a8933350aa6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56558250ea6b9d2ed39050088239b61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b9e3a511ec3502ca8c217fb9b8651110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237743d186a9d51df6d34d4883325a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f1bb4b2c48a3e6d42956ce3978a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869ee53ae7b52043a78730b9dd6cf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c039b7bc11bd3f928afa9e9ae65110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2eb6ee4160c771bc54d3aaa8452ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f06105dba9eabdeb43ba6b9cf8471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826714c31b7c75cabe3e90c096fd0729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933675072c985e5f3c33e431d09e017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12595ca2d324c507f8c87a8fa36bf28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c747d2a1855747a70e7dcc528e9a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293f4dbe337c80db1dfbb3bf70b456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951911c219e652f3791d3cba0f124adc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be36d06f705e68c359b27c57f1d07e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1da12bba433031da48636bd288ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf3180e0305643bb6beeb8df56322c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b94a91bad76a0aefe3651641a10f93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baffd2f38ee7750fb28412a05598b08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e29baccb05a9f94b93a6c0548acc0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3fcfb4e940dace2e88558c71b029f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f40f10930b5ca3030dcd568e48e2a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323002f22581d3f39cd784ea62e68ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843d21e94aa8bbd039d5f9941c74be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e62db78c8bb49637ca5b71f7b0eaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c25eed175c52a6233b2c23b258763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bde58a3b23b19acc9e2ab7c5b94db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaedff76659d2a2131d3140264245b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cda48bc76ff55a0901aa0705b84cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff75759271f79f356b3b963862a1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fbc5aef02e83d07e0744f482d5efb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af3bcb2fcbf9333f5da2267aeb5f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c362c0a97b9c54e11d20ab89f3b0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151aa6d48fa4455ac70ba08ba7dc99d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25067ba4c28f4f0052279c2f2e9028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e8534cb87c062265b0d01472a7c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda594cd196ac1d927e3c1714ed956b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fd17be018a929ffc8161529209e34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef76941ad0c29c18d7a586e7ecd89e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b51d12ffe8d6d2aa4d8f11540f32d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d512b415bb2accf00a38d6838ff82ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1a7159f136ed76d4f41636659695150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b951bd72c3df24f302fc7626cf9fd6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f3e338227198fec8ee1b603bc4611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803fd22fce88e7e84d348a4a606a43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b081bdf32310a1d193b7e1ef940039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aae50a9946a7c17a7ef9ea5e5885a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb47b846b0fd2a9c608045e394a51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e6e917ab1d26ad1d5d8dcecd04c1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eac849ec95a6cc87e3d885f62218d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b3e2e040ac15cfb9b2fda653dd88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c721437e7ef271e29f89c4fa4a3bcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278589dabb608fb8d0b226b620fd75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e12e10079a2f2de9bf22e8d57ec5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b564b5c6b798aad2e9cf2e689dc06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb63e2ff9a40fa4592886a8f999e8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f9bb856482c3ff98b13044de569f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df2e3a9e8131f23c1f3da774af0aa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34418a0e90a578cd0f26864c2e1d20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc48a98f61226856ba2cc667fd3cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59ca2785a84a8df152ca01aa951383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fee79942b8251cc20b8a4febe2a00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce068832b7d6d6c73df87cdf3993d54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e6603bfb3ed5314e020b83b84598172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99f7ffb3a6b3f0d2c8479b9973e66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b98d42ee306fa58872a77a5bf8f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6d2a22630891b4ec7b4516e5dc581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ede753aacd2756e4fd6aee62366fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9005deca5496e87b995968c2bd83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6442654bd9d2dece1ec2861f38047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47761e195e26172eb5cb31bd1e8f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09100eec7a667cb66b90356e82184b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bf3d42866f4657524f9c323c60291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf389bdcc5d847158840f645d334c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c939240dd3c27f601d166bff3257a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fdc0c5db7dfc36ed12e3792c1bb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702055ffb3fa88199fd7f2a8c133c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca733be22ea4ee722f4e2929625b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89645a3542e238dbe00388e5398e4fbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8bcc5a4a0576a159210486dcb2798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8428c099b1c032bcb78bd9b63a3529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157757603868e5e02291dc2b122f5dd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6947d394428c7a4d249723b38bc1c3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f189cdd546c6e298370b247b936f5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8665a279c32e9c35ecda12e00672e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c4e0865708f6815fda923bbb368f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60dcea3acecec7be2b8b035e2b2ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbd6e43bc893e5f70c61d433cf13716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9749e80834c0a40888c3f1491fa5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b53d325f12f1cbe8395c358c6a0ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fac08adc5dc877b0a9c79d2438b8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994354af069f5b7b4847e2759a3daf2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326680ace8f16dd19b53755808eb1dc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c994f3da657020785aa0d7b9dcc46822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaace158bea5a246ff63360ffc2e6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e362f04a5641463ca5749ac161017fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5b9a09af4615be027826eb2dc808125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387c3f897e3f01d80ada4ccd2e82b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4bb2ec55794671862b246ad1fe2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fe7ed41d260e477ab3c816d310bb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44985d71fdf9fa526e5c1e1ad1fb964829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9378d66723bcf7cbdba7df243ffe6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565215786927a4f260e04d313fe373831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436f442a38557bac40833902c7ae3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb323c7be1870024363ccf3027fb5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd335fb7dc62fe73d3cc57ac36228434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b5ead381fdaf49f1986197fdf1fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0210f8a54a08d2e853fdeabec1e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283d2fe1e4f92fa307049f6360d9f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef27a2aca9f17a65b75e684b5c4edd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c49919f9c456ffb554a04bd4e22839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da7c3d91f1dde708979a3c835bfad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308c366d1428752e99267ef21c9e1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc01b091eecd2739ba3d22603c644b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9593be5b79010f07e5f35f0be5339f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a0294cbdca31b07f53c7f967409a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554bb4a7b7cba89bd2a9e508d3723245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e7160945f320c072a7a3f79dee2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7de4c10d83baaae25f34f971bc9b9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c946f3b1ba2264a4469256d7f532748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6d48dc203247bb7856216adf203f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363087b6ff290fceb156ae05b8c026150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b6477daeed7d50d771e4fd2f16ed651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702f60c0b810cf337891f0c2605bf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5da3d1c9fcacd438fcd3707ecbd5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920455047d3560de1b67f7b5afc3e7d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d90b222a76375f2ae278f342c156ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c51ff76d43d947a294f19242a3e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21846a4213dec1b1c2a65fca3775cd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d5fd2a4f2b074a84f6e1f428657a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b1983e001690d698ee3766d1907359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876389467069ecced18967dc33bad7f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dee5182937cf7c958dc7b1b6f27c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9120f02a9211c04115f34c24a6349362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b20a1f27482c598ed9b2ab16dc0f7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d8372b9a005cb6832975865c121064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aeaad30bec9837604087fb796b10865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d6442c5736a66ec2ea80ad4104d9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d3a63f55b7f2d6534b733dadfa55c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ec9840d96503af9129e7c1ea86d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1772910906e88d1fbf0078936f2e2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e3016379241f242534cada0ff8be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d592b79a2d6d94f66631ff7981e01971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39e213658aaf33085dece53d02f7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18f19846424a45a6a4c387939227b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb51eb15d73276171c0cc7e46c52bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c725a13402cd70e766ad4611e27a0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a02c4df748f9d116b999e0037467876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf71211be3145f201b298059e0fef177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b782b39b5ddef8a626d0aef43daff3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75566b13721df1bdcc562f73b5d475cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9dbc7709152879cfb15a5386919ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317caed39ccd78b3416ce8be1ad48c7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d93a96f343d670d0f5d60b6cb9c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9dbfee322e187f2904600e8d2ea683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9237813a1bc4ee598eec9cdebfe93484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e648666322775b7a643b6c4c3124c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb61555ccd4a681d84d3faa8218ade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198f431692cca6105463fb7fda2a8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b1063a3cc61f9d0791709401046688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dafe966bff368948f94d94c18408589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a857fca160b74f553224c5eb3ccb4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b32ad9f878285b5685724484bcc6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4079fa8e8fa74240fad47fdab5a9be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdce83de3b9f76f4c6f8fe5bea162793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ef366fd055f9d85b0731cf5bb8c4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04b89e02c0827be4adc9a910fdc1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69972039d9b65814aae10de356a69796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa733ea4ded89c6c57236c8d9e8d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f430ff5913a526e2c60f3b9bb1a4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631fb290c5dec53e700576dd62e84d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf645be524f80177ff617fa22ead10a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88eed6d853ade79f5879b49d85640101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc93e05c86b3365372c993e2315f34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0262d0fbac3ebcdb8ba68e4601c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bfb6dd8cf48fc17dc11a65d20bd76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f28b928db9ff579025c639890cc8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc25a4e09f1d5c18faa9252efa0c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b7ebd0d44b35c3fef71335aeebb49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a9614cc768901da580a03c613d4bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98ac3d88b047c95281efe572c5a7f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59fe7285472946d57ad6ac04647e46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4d1ad8a59a34c8e5e68496ee66a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7bb1b4cea265bf5d3c93b0f974d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0ec61c03c771205793dadb82ac1fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8981f78d329e5d7ddc0594c6dd70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd1f136e0f96580fba926734800ccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6d5e0f94ee22d474d15d9fb1e2dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996da3d742fbda4635c12e9a723951117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a82e12385a2cb545220f563dfa99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258ef012a585517027780493f8c582b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c1b694cf9ef4ed1a2b8316f73148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b001d16d108ef901d55be6b7c5d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eabf924c9a47b45580a7a54ad3aa1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898f6aaf64e9e982faaac6801211f60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d29422b2b0556e626fc01edb0678124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e47e0b3fa1bfcddfd3576e49d891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56978ec7bb630b8f267badf3936df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d987c8b3ee737cfaf74c0a506876e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0a97f163f6d5ac1316f4f7a323a78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9cd39a5265b1b23277c2904801dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33716b506f470bac062f872b0899c472130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3650f0340e559c9c364a7495db4cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e21000b92483db857030bbdc1b9fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f547e4dd1b58e5de2a6f5b4baefd7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d078c3eee2f8fde31d7b8212ec39ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047a64ae88b6c4ed2db5d3d2cb3cf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccfe3192182c2cc85b5de7b434ed53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875b49cb75937547c9723df06b1c65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232ed297bfece013edc9ae3009fdeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057485fc570191eb0b685e99afe1d72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc143a05be42435747a88c221fb2262140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2294146c2ede8a0bdf1b559bbfdb62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871cbeddd410798c2d99c34ed6b88a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60598ba09d5915490ab9735c40fb73e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4a4d31f931dc994642a396b22bec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ec65410b6f899a611f62df5405fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ae4e9448f46395c851255f24b3e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954195e6bfa30f13e8eb612d4847175147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374dfaef05349c1e75e2e9e732900a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154caa55ad0d34696b212982c01f318149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fddd223d082421c65aff5f2cfe560150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7b75f873bda216d0c66af0b81943151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490143dab37ce2299b06595fd7f2fc3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e0459622be60421d5da26394bf0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7753b0e18baf5f335094422c7cd8d42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46890320f3e4c0607d2dbea5aa4ea6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25edaaf4af0016b0c9718681e443da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d26e6516ecd21ef0373eb7dd365ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa839a0b9cbbd2a317c596a04e417158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838fdfdb09a817d7bea0557ff5e70fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d848d4f4c69fce6c03a95bf0d4a125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651d04b8047b602ff24610d4e66920161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0a44525bca39d9e2f7d711adf773162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe25e17e2463399866381de3a7006163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d51e50f55fbcfe994d075eca968b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444e7c82316be6be182a21718b533e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b4029276e27402031474f1ed8f694166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42fcdf47be3349f3d03c06954ccee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cceb6a692977bbde0fb050b6bb8a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19912061449db73a6f16e8f2ed0674c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763edd77c7790f3801238994b2ce97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c3ee89c57f49f2b4d851aa1090e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e07712d9c1c6074c8adb95232dd40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f96865140179821b2d17bdca799c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1737847fec48bfbb6156ab92a11d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd783815a0b2e5cb1db1ae3af87e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314dd3aa9186cf1c13431e3a766f371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee022e23e962e44ca55553db21a3eba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec35ec928962bab3bf70a0d556a35b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867594e2a2033ac29b15c1bddb6212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b3bc56d7c926087b87bca960f672180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>