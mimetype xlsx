--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -811,51 +811,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749a7ec6734fbb24542620d4880c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef365e3cd2d19e42d9f7e328a3a012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c3e6b55551abb2c05d1d2c2a91513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af9eb40d71702b15724249e81341724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef00d061c96cdca6c27b4742c96f0845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73273167a5b26f23b6daa0a32f41d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58faaf0afe3b8393beba5ef6c3ba567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4c52f5aa90f15e4964e41377c90468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d378afa54ecfe04906b770229b15c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59951fb8eff7a179394206ea3a285b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244843c4048368a1a9f43bb878acac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea930870ad7b24e0ced9c0ab4b7a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464160b7bb25d9c7f8f4b30269228da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5acb7c5f4da8f73ee5c4fdc4fdbb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786a6fb396c31808cd4d3c6ff56a5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f993edbb4bc3e44248d6489da7a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847bd7d24a481df9a5c7aeba18fd36117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235252aeb7d10f942952becff6bb78d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0abe8bb8be22eae5d306a0ef408319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db272b9e55828a81013c3e34c940297720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834a637cda3a497db903bdce43dc9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe2f4a4e6911dcd35bd29fa4f0ea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d8f3aff676b702d559178a8cc2c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076b332108d6fbe1d08009a58c67ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b8a0e0d045602acb7233ac70d9f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f5504cf51a19ede1cb410dfbd4b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53b8a6bad6e53aa049650bff8f3a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeb2d02b32edfcf68f5ab9e5224e8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773d799296fae1ab4c90fc9b9da83229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c76462f52a6eadc77015c90f215330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d408b3107045f50b62998e0a463031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b9150a640a5e4b733bab0d4f9933b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef3851a8689d3dfa71317bad20fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf47d803e6a5036863fbaaf0a062634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036628a65e6360cba514f4e3794c5cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f488e8a501f400aad448c5c7fc137236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67348800321cdb88a69952bbca4ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3091bf4fbd1d44a07c77e121f547a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d437e28bc6ce6aa861a32582ef781dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb152c21c8e899a90161442ca84154640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1fe33a215b5923c9f546b2069444e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0b144d6b92041bf1776bee5b1d0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e371d2a97a12fe2da82e98a44e10f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a029575fe456a64e4b5026203d02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b522ec08e9bd536b2220863cbbeec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65de42499985093a05ea9fb8ffd88246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac341113ec5017d5ab3086cfd0f3b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481c4c1adc000f942b31670d6eba5fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a0799fd496e57551c35f1fa66c60f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b98ce17ac9b3ddaed0561225ffd46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ca6d90e087d355000bbcb3a97d7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a6af96e7056b1eca25b7e5376e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13f52bc12ab5e4d7b9c26f57d972553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd6ab680504092c73f294aed1448554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fafd1eeda942c193c85380e95198c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb914829452eae62244fd914ed9ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e82ab6ccec1197354c1655106cae657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fead6778f1e59e21db9b7ca1db72e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306538cb6d6c9a1d19ff7dd4a4d42359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538e2612ea8cadbaa791c1eb86597760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772adacebd3833d7da3909c10133c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97cb299c8421fd9868c3cc738faec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16364812d6910ff178795ec1e3425f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5668b6451b60777b84d80b5b040a1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d558172e7f2a20e4f6440b81be2f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41453f2f76cf82e8aca2b7c98eaf24e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d331abb9e749b379596febfcd2ebe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40cd4fcf391e12614af7c4f07bf1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530629d2f6cd6db304e714f6404eeafc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2768107820a8e0ce6a47567458925c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea41004721071d2fe603f7faf4593171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5154aac8b13636efddbf8b79167bab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9e28ed33ae5f26a20f743905926f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852e9e986fb05434ca161991a4e16374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91c5c920c5b1c7ca5b3264894c8e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37bd8f4c51f01bf0a88a545a2f70876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d643c8b59a6f97d8f4649e356f0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35cfabcca1c5c09d430c4eb5160bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15571effed19d7ffaf9adf54e7357c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc472067d720239f352e205594ca8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff752bbf7d8b2a1ae750d510db1bf07081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cea9315967f869c160ab6ab17a7c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f3fc504876cd44ed9db27cab7d76e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f75ac41e1505ef84f96b68e12a1ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf0319e4f88c30d44da8fb2abbee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c16d3c485921b720d64375b8e248286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcbd38acc974bc3879a29b5a12c2db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc97763e9b9452b51f54cd2259e4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ef37c38bd3673814d52100b3c92b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bc53ce06f029574a6e822f4a2fae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97844816a99a559aa4e3177a6098b79391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02a294d329e94af731026c555b5ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d479a5df0338c8bc4774f1cb7ff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c9e3550ce02767951c00dd65365a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae5c7ac6790cbcb0345e55bc6aa4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12746f8233c08474d25533f74f622b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f7dbc49b419f23a20d1ac080470697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256ca62b4621190bf4882ad2ea348398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705956f7b3a7edf84a7bb71cea80de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d5ff12712afb88787bc422883632100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea71f4a1a6adf04b6aa0d863d4fd42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251273dd2f062600eb9a99d5fd4c32e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061183da066555ae6a5170dbbd0a85a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d93ec09978e183fff5798672aeca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b167e2c956e8213fbdc743d0ec9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba0455a38fa9a0dadeb0ac07726fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0765822fcdfedd600dcbe5130eae9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af0aa2f1c0c28eac4e7476b5d4609108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5719e93cdb7c100d6a56c1bda42eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2052fd5961685be3a65819c985fa04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8bd3c90a48decdb09aa607ef5be2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d7120f9bdcb3f83a3ac299f9c1b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebb730f4139888d396fc22b4125f82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43956e0aa5525a8e3e7e3bf9e12d706114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa5fc8f38d667cb94ef45819010fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74394957b6bfa580ee77b861f71d5bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd9eb95b5318e4c42bebd982a1ddc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76d5a1f4845362733d386d68a4df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b96832e9bbcd614534fe67f881d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d3eef8bd28c2ef4fd55f620c063c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e0e8c76e717410291fabb63f3461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf74db46f7a5dd95280b5349add50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007982fc42c4f1d1152c6624304c6ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eb43d316470d9d100fbdb7f537eff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d8ccff34dad73cd998fb641218fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf3eb00abd7face8aba057cd97be3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349c3e989465a5967a89c118feaf08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a4b9c74e91a16023537260f0cb11b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e61369931c1fdf182886c4531eb55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f2a980717cdf3dfd916cf3a53891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54599a3a3961d52503a702f385b992c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605d3c7063e2673fa7afce45b48bdf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7bbbb16601ec00b518d33b442583b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001fb77e68618621d9a84a35d95bbc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b972d164476d4c1e2d22c565530cff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1dc6639a42e7fd94a1d6b0fc1bc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f837df59090781073c2da2b048184a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1ccabee669ecbc2fc619f4422a43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ab50c8a73cb94f2f3d88428c35551139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa237837854e2467ec281f4f1604a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378ef8be76007a1d9d0227b5ba396e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f43544d71b6843db2e86289c5e7bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37643f9e6873894535458076b71c52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2870ec26c360557ec87e3b87736c09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7c412c5a4659b598684356951f10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b498616fc5821b7f199ad7d4e9bf2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec193e48201783335b5ba49fb1ea49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7feac29295b50f3d0abbcc170f090d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0986217386efa6f2bc5913cddaa0bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85266957c169408be0c94efaf27f2b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1fd3bcd8513fa2bb2d11b439819c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0734d1653dfb4c1a6636a9d8e4c0e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8932d97ce7111bf4ff2b8dcc5b58b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e7f4628ac95d16a5d6c7953149fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e016ae4c30e2635aef090e8a89b1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066dac81df136e9afedc41cbb24a58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea1d81da01b8a14258fadd9752dbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15480c39a97091cb67435e2bdd4af1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722959bc5a0ac1df32d266cb049e5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de345012a28fe59ec709b6467b461f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef909f7943664e2c65a45bef069b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a465ecc9eb5b11bc296b6635a3e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cf573e70782efe02721a66554318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b5913f52eeec9e15f526194633fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f5c84035dfd549f51203e60a3a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5ab31bc0301d25fd16e9be477b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa2c7597049d84747b887d400c6162167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5628c2da3b6c6f8d2008ba3435847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee297e7b00d6fdca6b554aaabc197d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b045d49a068fdfd80ad809e44b34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc18b645dbab08371d518a093059bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63313059ec204010a43954f8744a94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db5300985e8641476cc9f99055c90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141eb513a12e907cd32cb5201e1536174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0ba659cbaf2f7b7cd1cadffeef68d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3330ac715a84c23210bd58e1362d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ffe3d4473c4cb8cd4a34591feb93f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd9a8fe94bd3180bed7de785e64b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f286743cb8ee4776fe63c4690ffeb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60edc14c1216aba87d29c23151ffa2180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaadaca66e913819cde5421737bdc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed2c5847a3fc837beebb60292519a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5afa5f14db893feb457e3256ec82a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15efc49643f934c5237978225905a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbebea229b126b62961dfc655c5568c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df439b5ddec753a0dfae05372e78a146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1867eeb97f1fc402b4723387a3c0d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d08ed39c17de20442addd5fe32ea58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dea30656e9f5dc4cf0a0316a3024a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c0a0a45ca092b25f67bf00efd512c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5026c5cecad8ee26575920cfc85aee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9802067742028c94ac7e59c0626d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d375a72de1c5917d53a01847075f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6533177273dfc3f5714f01cb466414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331dfe3a543af8ce03a9c4b1c584b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68a7c17f4753f3075fa4b4d5a4a05716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca54b4a1039ee7d27a2b8507f01e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8059bef9f8f799ee0dac916cc4d2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558819f1c40d7c0cd7d8bcdf3cfde8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe50b455d5c3a5e3529ccdc7ea82ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ece150b157f88d7eddad20d739cdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975d8a6ff54a11b803a97ad4df8b9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0c8d5f9db021719d92a72b89077923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e9f8dafda93993113155e31bbfa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e6b9a2ddc90b37fefa94ab5a132d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0e3c6974986bfb9db88dc2d8e63526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111420ee56e0a8c1a1a7d7ac8f6b8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076bf4ef396573373d9a7bf407f99d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ae77337c812dfc0444e1815789bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b06c6479f68a3f9930b4b7dba87b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402fc46d8b3d541e0bcc13af2495baf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6500c29cb48b226a9f2fad92fc89532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c7fab993187f549d101221e4eb9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567a5fdc5f050d640fdf2a2675a2ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4a6ea5ae02eb8b3639693c71d9af635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ebc422d95605ed9c5da60fa457f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a28b0f317acd8a0564531f810a654637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c4f714f3e32a361a6c8a8ee2324038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849bd6975305aa36d9cfb72a97e52be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab55207f5d4a8f1765409c3394f85840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39c994a211ec6d4a0263a4be6fd9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257bf3005a95ce04248631c3c943ba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d810081461d1f7fe9bf7df83d693143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0860f8b03f78c8ef9765cb6b36d0cd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c150db7cab7b8ad686e338b6d817e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fd1cb443d3375c7ca6c6d7c3352746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba3b8cd464a6d5e66e77e72abdd11d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbae98346a42601f8ba3df91c190e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da094b7570d9fd3451f6003c37bfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a3461f6db78371d1cff5a7ff64c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246dec858224dca90b58dca4064ebc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882498f351ed693afe960a20a5759852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf22c4b06bc75e3e292167b31e982853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23fb5e1d289c84ee2cc550f2eb83654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9dbaea34bd8cb1b66e796aa672dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba73a8c1d7ed06267bd1fd727620956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb8d40e6de7fd6f0c124a90cfe2d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98784223ced65fde75dde719ac6a9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed303d9f340716be91e1b889399e9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce337309ac469b995d4f04b7dcd15560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34f449f580dc753fb66e82c7a83a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eba1eafa91afb76c22fc35fa6367362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819922cad3c36221858969c3f81031363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870008545ff588773a30ec53426836f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375c406da54e28ed8ab5cf2e5b350f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc0aca81ca0623fb33a9b8d60332b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a9216b2cfe24c35979d0efc4cff0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028a42ca057c7e7f14db0ab057872168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea64cdbec6d96b8e4d485f594b87669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9dbe686e6719337c9a503959167270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ce6201b3a1a58253ff93dd0a7d9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50044b8af495aff97f91ee5f6f88cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5617a73292858725215588aac0b0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39a91cf57751eefbd9fab8306a601f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8f98a411de6bd88395b1669c7baa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f7859abe09d641033daeed85aa5c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9058937e08261d08d248f8af13f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c4bb14477952e86d2ce0fe338fbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e873e8ecb47f1365aacff214ca3ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da68dad2810b8100ab5773ba80b66c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075511180fe99fbee3ef0c3eb4a9102f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be07d0569fdc23b84b66af5350a44c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1468a90d1f60bb6d72e435c4096083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe3dbc1520e38291871822f67b091c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c387b89210879337c0eb4ad9de619285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fffb8b946dc28cdd8e9d5995a66486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc7c9d89bdade36d1ec9ce32e5c50787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19290293557bea1937439bbf66bb27a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01434c21bfb8f3487f01006733553f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63706b2e2b4055b4bb75740b9ffe029890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e90dd1fc86ca79deb09f816b9cf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e4c0899aad8f1e293667c63d75e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202a32c09730fc6c4f7a8582cce7d3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3e7b2db45ea8e90acb25e53d8b6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13678af6b0dc1a140c65844cdc40695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0cdf880e481324160fe81730606196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415b24d1a251b0ce6ab635e7de7bfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba562d41140edbd844506725c6446798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a3acf23d3039349f4ab03554a8af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234e6cde6d1db2009c49779d210972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc01bfd9457ceee90cda8e50aa363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee464938eadf562239e2f6d5d09df89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a204c34bdff64b4afcea2bcd072884d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c70a30ad57f37148d8906126167d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55c2b61fce1c56abe81155bfaafda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d5e0135836f1f2e2c3c3cf71f30a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb3c76e129830f5aeef3efcc15e23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85fb5abae24130dfda3a87e84a86f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33fd39f8828feb7fcff1a945c714c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea54f61c3d22798d658f98beb2042d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127206dc7a6187184435091a71e46589111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751bb53ba341993afbcf262132ef287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa62a38520596f4be86dab0fc0fe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e468f3f6d34163c5149e31004094af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f77cd3419f4aeb026b4420f8da8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a07d0380f8b500c6b9c1c2b47444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c32b0ed14e588b91948ab26e6df8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000909c020f30b699b91a5f5d51d3d41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560404628b89b7eb531cae30c591278119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133922dcc397cc0ede85477dc2fc59c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11036da611251a56b7de602c9c0408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625297a8a4fe28387dbf1994e446447122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3b4bd3a4ed3a27f6c05d1f8baa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35544e997504dc89b12a60b79f65404b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73803d781a258eb337bbb68cc68b027125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf00edd3664e8cdc495ff9bf2d08ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad983bdffd3e1c133b1a34611680f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa809a8549a4821cc1e323be17e65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451f4efc5d82fbe1a227fc27e021bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098b63cc95351764fba734f11c5455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e67bb619721a2bb09302c500918e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04d54a58788badcd5b9f3c5758794132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8732a09055897bd879107e7f22c19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751dfa5ade94ba1dd3c0a4f12f558d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a09a4081ea5d9d49ecfa64428bc4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e3e4c4fa6fe8a095b3c0eed425212136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f95c0f919cf5d9653544b1fd5bd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6c219bdd2dcffb64f3d7e2c527e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27401d2770f5079066a931c6a565c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72957c2e5908040a3f62783b191c87e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d7cb060bb04bb7a920cfa55f1b4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57041a3595309dbe8596a1516d19534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2328232cb176c03fc615c976f22ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b2e9d69289177fa38bb47b739dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46561f9f090fa5bac81f81ce1d34e6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef312fbb45897d40d7a4b07d6e4f37c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3c5db6f674c93024222d8ce8dd25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5ec1961646ad188d0dcc14665b20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a3de892cec5009563d8435ee9940149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5ed8f4ba5c74acb7744e0f03edfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548b191310db414fe62daa39f82ad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3701901ec35f2aa5baaab8643a2c1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5bfb280811358c2ddcf4581bf1681153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34571c6b907102d5376f2d0627f9be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08169ae7aec02c312fb3a4660d6ad9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e171c6739a548f0c2f2ea89b28c9306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f5c53a5432cc5e7c9d0241bd8af8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e175de68cf15d945051394ea8697158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3deea28336ef618687826688cc96c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ddda4cf7d29ebfa9fcd78dbfa26b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dba8c5e71d43cef180d5ad0105368161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee2fcc3c82a76c494f759a2c5433f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c820589b543d57c529d04fcc2935d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c26e5c1930ac5038e3a07a646c2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f28885507ff11fadfca7a15bf2bd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafab689fd11bc1c719495b713b50cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e56cb62425ac2ed9402199807770c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b3d9baa5b6db689c112a2986c39b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194de0faeb94eb909328acea01b4028169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6196f0647629042fe9a3b3803ef7c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a3c54942e3cbd3b46e612454c4169171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f29c2357cfb16b5eedca6b995761d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab529a64255739f5591e0a8038a2d62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3629049077601d530fc72bd8153e81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6d935c570707a6729952482ed9c98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bca9690c637f2e10fa3bc855e96f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af3ccef7f723b455d2adabd4b8f12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb4da584a662a4a2c836e11c3b30a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae432e344d02100cd700a0d6aef1de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88b3f2f8dc5ca70a040f516be2508180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>