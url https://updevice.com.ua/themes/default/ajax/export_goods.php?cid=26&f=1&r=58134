--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c26d710ec7e651362aa2fa6e737d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf150a85a580855261d2ad90050eee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c5132907deee52249a22ced3ed763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266055e55122553ca833ccdee82077e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9c7e81513851bcb43250f0b26de85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aff9a4856ab8d0538c19c95f012b3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed0980481d4d0d62b08e45e9ad98b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975238d1b854819e10fcea3ea20a8538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc62a80cd5aa5b22aba068133142089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff43761e457ce3bb528a4d6949df5d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f21197691c2f81070616d6d9e45f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba08063ba6b422f77e2eff572e66612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138252d4b20a5b5b5780cc3da0f516613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade0dbd0746b3433f930e80dfa03fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b818d70880137b46b6b7b30031484915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5325833a361194279f6fb83168d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb287a9bc3befd177716bf2cc777c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e324ad7973f42e43c634fd9625be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eedcf2750cc49bbd5602efcbd05bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346e6699a754b4fbe5e2e6ea8cea8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb20cee065e853bcb848fecba14d8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbda17b5a145903b258c0d10d2e6ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574b9fb31a8f9882152434d23b222123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c94db5fb63503047a0174856e24324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d18e4b0257789de0358ed71c807dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36287747023e0d07b574ea4d91e7f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c03bb98f8f8ebe8791af53de658d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6113b3d2c8cdba19ed097850873528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511af6272ac8a04eb739870ffdfe56a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6fdfad3dc8d63e73f56fa497750330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b26a285f38bb522fa0efc2cd55cf4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe20c827fa39041233441299ba1c7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53f04fe8c62f22d98a1deec205c2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f8557e0ee92e1272f13b4159e54134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b036bb6803a1d2823a2bc8e8f596cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f210000dac1e296d81ee26c2d48b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9f3fe8d53baed2f22a48a5a9948137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97af97207ebc1b32a05f871ee256aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef65860b09bf8330fbe00b6aae9bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f180e62947db3f6637aa0468a0f5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8cd4d0bfce1937c756e1534970a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7ed05f39cf9f73330dd67921facb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef5b1c4c8848c084e183fa60a228643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434349024c064595ca95b278ae22dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5272437b3fb6014b2e5b036cccec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e6b60b6d8a1bc5a2d258537757d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69313cf30591ed88d309e8800590af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc244cf38a511b7856acbb5f726ada848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407359bb2ad95fd2a91f8029ae55802049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec94b1c0c604b420c882530eea82b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f45432b9371f29186645fb0e596151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0031604a85136a754fcee171310b1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc232939e0f68b9eef863c690222653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf15011d72c13e0f548219bede17b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3062b06bd55debf2ee273ca66ce355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315654e92050d4292b7d9ccaba6851856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520cf79efcf1908f7c851423a64bcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7fc15c45b0a82ab97e345d7cfcc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3d84cfb5dbab353598038f135eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b03d4908e3c4af4632d1ff1045c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a14edd2240a8eb62a846e773d0ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04eb53b4b1b68a54a28bae13b9c9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2992fd0282979574487fda25991b4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0081fe85c2153856981a0eec762a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d4ab47fd4d0e08ecbce3939bab1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13837ea185f99094ef107a52d9cc8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b70fb1ca5bdecb31121b86c75ee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133392393cdb132a6450ab6828aad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af0bb6e09fa4a487bc9a6f183fed869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a13f58494acb80a7c3be5dbf5f3e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ca361c633604865a5a660c02fe5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbfbd8bccc19666cec1a6537d9ae5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d79a69983a58863d078468ed047773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09864705091edf9aa48f708e1277f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb779871b21656a6505a4c4732f4271975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df34b24983f8e08f98d33c102bbc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293cd461dbf871e31606ca569a4a2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552d40def0c1a6d4d1bbd812f992ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5cf776f08793cc0b221dcda8439a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619cf0534f00bb5b5b49ed200ea3b1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d22307a034699b39b6101445505e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab81fe14fd64072459ca53054b0c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b88f7f87f3760713e2a8526b7f1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad80e10c5552cc94fb60bbdbbfb4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40e9aee6df909025b9c4cda4d0d8e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d2da76c5a868cd948afb69250bc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441847f81898e65e939e2f911f77f5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39210618f79580b1678777321f3eb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f586b583afce97839fbb16e50c1c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad951e7d3986fb55ff353206b221290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3841f0aa6fc4a5427164505e93c39191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd5acfbb7beb7ab9f708991ba0c06792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c591bc5474cded125eb899b8990193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c052bf0f92c88473233202d058616194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d78168ac3949b2218f294a3743eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c7e31e571ab4b2f9b2145f45c40a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c91f480c169b61891b7b396befc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1202d7e9d562f68bd7c9a2f3d6f486e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743e1bb566ea0b0c48b3d0c98e15a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905f67691bf7d62eea4bd5003e74a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7addfe7118383f1ffe6b7b17fdf0ee3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a74650d4e86fc46d30aaed54c75c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57b2d2a6ad3264e8ab476926303d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243fe7dd69817445207db0164dc8741104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e939577fb0d84c79ea1ce0a7dd022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c0ca98b9d603f249090f22b19cd32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847622e09b7e9ce89cca736ad5f7ba9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321db2779bfb9bcf1030076b2d31253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4fa3f25f6811cf98898cf951ea5f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d07e686dac98a4408a3d08e788306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f96c3d9ae58fe294568b524b1dd5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cac70bbf9f1809eec29a22f79baca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f100ceb8781d62bd925dd3f0407c6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab6e82f8c3d2a66a1060cc1ec0cda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dceacfac38ae72a384f78446f0323115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5672bd8d4277e8080ef91379adf2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b597335f03d7e150673846aaa8fb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b1ba513a767e4fea7b3b85ede337118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf43d4b3085b300b7e26d2d96d17fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ca0766c74eacf347e7c05767ddc77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf9a3d5254c9c2b554fb6190e3819121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e937354bffc48912d51084591da26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c2a6152514539da642bff1aec2a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de66e084726f2d20bcfd12c809b69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9404a6cbaa69dbd86171d1d51d03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd7f27ab02149d03bad7c4278c45c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23994ed9b4b49485f8aa714f6b1f71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f2d263733018390284ba4593a12a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118802db3d80321c20fdb7f40a80dd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa7d27feaca57d28a41a9dd45e7ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc3831c67889d3d7a6c01279aa2f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474757d90b53410aed28091adaa7a32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be380371e0884e544715fe119eda4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44560c870861655173e9cc8a0fbcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f0285d6a3d629b15a95365a6cedd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552713232ec3b4a18fb77c0cd4efc84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcb86fbc96930a6999562b9b84742137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c6ccc55cb3c933bc5fc485ef81ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee536d3ab604c9f9e07410925a4d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b769369a1cbf70660146c19447aa3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17033d355195a3d369ffe0ba82a8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cde459bb218c45d91185cfecee1a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15d351853b354ed7c0107fd2a0b9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002966f355f939bf7aefd5ab954ce0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ad4fcacd23af50ca46ea18d457dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693d6802440bdc667b82c19a4e688e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9cf5103ceac32a13c69083e160980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2895824ef5be17e789fbca2f9bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ab0b62d916fc6bb403952e9a8c51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7aa7f3e7034b2b10b660310e2064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7240b068bcc7d0a0a0206cc276c00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fee7cdad0bde139d94ca8b118e98e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf62b14ae1bdf17a51512bcc06131c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d12f3ab3bc6440d4d3c2bbc4a4316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c16d2c07e1ced2b1b60d58ba6f4cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c85e9dce96a1ad918249867bedc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e9fbebc6c3de9c4008c216d472bab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2d1b25098cdf182288e5b1abdbf37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da47ff7975ea1f71564d9203307554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482e15fbb28728cd9ba88e856a2033160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806099225f92d4a1de05bb5d07d06aab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bca5cdf99ecbf8784b12401162a99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942593baed346a32605e2cc217184eaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd2cbf7edf2bce7d7b52b2b4383ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42143839d1ed0f356f2d7bfcdaf78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1aa5ba7f850ca1fdb56db00b2f4d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac0e61edb46ef631ab1eddc7147f78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28fe1e288e2734f9e135cb9ef80aec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40174f102e2a476ef58b76e09892b9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40bf97dcdde018170d9cb16930ab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031477e9f32cc6d90d12f225ed0ab23d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc65f1c9eb872fe59b73bb198805ddc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb407c1db93ff2d6c5f8c904ebdcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1112c55f0465c44b0e785c10b7497f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf9b45a3f79a6313ed992c1900365175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f068289f402a9994f4e07d83efdea9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af96c12fae07103b71618b8949b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b18a28f49a956ac470ac255b3695178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400768918731a13537474ed974f9937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17e341b5e79bcca7d066736a85a43e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924571f1c534d7d50a8931d991701b5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520023a38f3c64cd9ec926bdeeb601e182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10132b97dc51940e1d0638b8d0a019d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765edeca0d619307c483e0800569870c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf70d46954d72bed502ea1b1ef0113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a28bfbe6f89ce173bcc34ffeb31e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9b7710311bc56d7559a1d273b5d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ec730c4260f532ada10c739f97ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1539e92d9a74cc2b59366f49a1f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0efa8ec0bd10478a1c4870f644bae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695c0130c38b719e7a6f1848bc0b989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011731f7827bf8b7a7324469a5bca4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549e0f463a48e817638cab8ee5f65e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3375f720f0e3c6d786495c1a52e7f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc335e0b767446111ebdb1953ea0e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1a77e7e06d8dc52f6381e4bd4c34814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e1b39604a9fdbc9f4f15d9f7ee5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91429f0646082b7f3d011b5d4619be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e685e17375cca7c37dcea415ed0fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef398220ca0d644164af50cc212d35b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d077a4e406e659eafb16486b890319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c771be9badb3e2cc41bf43589449020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea305a03a3626faa735567725ebaa1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da1d23d779fbad6ee0d7e5d0dda6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cd637005b5dd98181ed16300721df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438932f6e2e6f4d28deb32317adb6f0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16feed312c402035548cdcb73d1b5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64abfa348f556367be1f1b710b29b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514434094b14956ed58c15492c9923f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3ee62d73cd62114338d72e282518528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bbdbe983f2e853a018ba01802625729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc8116c3588006d33ae490b65579230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4203febe5adbbd3a6b6a06fa4b376031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23e4e7fda272f78afe2c1c0abe893232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a14f9c3ebc5c083988b868253c63a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc06f1fdc5a1d3adf1673a0df298934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835a56c777c13c94c8743d2f66cac235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8af27ea637058630c5d3283d0b68036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e52f4e2fa72a58c05fd215170496537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0605a5750027ba39102da0346910938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9162442b21d3363af9d5fc6f31aa8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ea31f0da87e95ad3da1d41a6835440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11cee91ddecc4d89c5d9c3a7c81f4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821f2badd12d0a05105ebf4068dce242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d8c3bc0c46740719510c7f323fa6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3757a7ea0d50c3cb3b95eef906011b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfd8cb236112722537a80b07eba0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40bd069d4aefed2a7890ff2597ce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c4eba2664d69b3c3b1e79a52295447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a184540fcefbc4b04c4365a8076f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee96611c60739ef247de0ef3f5c4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a75eaf3f1553dd8ea767517030a2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5dc48a3034b2cf4050a8e4117f0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b91a48c329fddab3818f2037aecca152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605aa326a0aa49162a3c2ae637a6da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ddb6c4cfa3d0b63c4a1290e28b69654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425981f65e0eccfd944c0c7daf3f80a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba527b4b939c24e25c095e0375ff0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff848df5a2bfcb8f6ee001d7600c1ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a94f29b1f0675dca1931ae0f9852b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883309fc274dec3995c2a9c4eb71f2c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdfeb7ae8a6282539b49a0c4ddef4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aff9e006e815d7c40469a87da189d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4aef5ea936a7190ee6dfd89b019662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e1ca53087686018f40b5c917d77dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c26fab1fb0d4d24704b4a6c97030564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34c60bd4a50face3b8645a51e9e0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51ed234dac76ee63a0e99ea9c0ce066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7cc4461a3dbb071b40924ba2270d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd63c1139dfe51c8b71116fd5cc93f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c7f461b38ff9136980ac6aa1e25c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e43b39eb16baaed1a8ef1989581a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdd388c603c3bc8e9d2e30cc27f6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b29dfc330f5b4cbdccb2ba08857972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1e25b9606f4d87e5f4bb5352c51f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3438a9663c57d80971838ab182ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e88e903e45c8528b71a805640c21175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5218ab50725c65cd0425424c3816b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b1d76c5820d9077ff8eabf60de5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5c4a0aca8dcd93d881c4bde34dd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc63a6a2448a946fc12fa5008a4d27179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be994cc4022e52b1c68a99f63bb6b3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669cfe2ddae0c53d4c6f6311338f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96e3a2843fdf641adecdb546668f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b060015e80cd863d2a74441ac9f9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23bf72fe6046a28e52d938ae69744184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c357aed24dc90e50e366c0a56a68085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0edb9f9624039629f03d495458742486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301cefa582246d625c4aa7a3eb4319387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a62f7bda50a12e5febf1234a700eb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e13f8a597147e82786b6df0de96089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b83d082559ccdac261a37caee1e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e8faf0731c2f433f0f401e24b8da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd537489e73e34d5aba0cc6ebfc546592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54a98516352d95cc35f28aa599f7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e805c2169f73159e47139d369811794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa58ab96b9d8fabcef121c66611a9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe8eef1b05266d2839ab72c51bbd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e7d7b7bd62260ae5f53ea493f8bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82687e3de61ff6cf763708bc25c08198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98eb8082ed400611a4314700e929dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136542aa7bdb795ed938055612ba25d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e46716b9fcada3f8f314cf8faf5ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9f53acd5d9521bd213a6c45ec06d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0903219649c4dffaa51cb0af548b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71622c29a7435176c87ab0e5d9b7f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be2bdc6fcfe909754ff018be90656105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846dcb76c66b0fc25fc70aa684c7818106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca28d5dd9ef0bdd9e8eb63e12c33dac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b83dfa325b5c841ff74b19030dba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd94242422804718ecfd165e677a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72480b555eb0f81ae0a8fe55232ee9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec8c9d25a5168602bcd650b3850f1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9073f4b636b1612191586c384ac78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a21e731e253c39212cabc717a5fc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef3f66b718bf767a05e9e41bbcf16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0c5dff3c0e9b78b2069a5c45cd082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0701b7af6907ac3ea4ef35e0450b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526477666cbadec145b9c04133533a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0855d930b4f093114aea4a6e0a6e99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eff391e448c858fc0743e4e39d7c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91cea3a283bd5eb7975192c794a94e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fbac99cf5bddb58658608761d3092121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2d9c62b74c01cbe71c955c513514122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0426ea9fa669087f3772d958f7db57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204af6e1f57c310796f2299410f3ad68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69ec0f14869e9ed1b110ce20ed117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca09c4f43938a426f24d268686a51d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc24ce0ab3c8f490bac655ec951ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05abaf9ec7b7f638279646cde8e6977128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f727d6aa5bf04d17beb1fab72704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bed2450e61dd35d9402d473386f19e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7c7e9d7db766886c1bc5b176bae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe5e68907aa0f2ca9eb72060f7f9c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec3d49a17a33222c00d785d0dc372133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06db9153c4cbacae0017a0da156246134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979feb14ceeddab75a431269dc669413135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597ff79c1d87ad65eb45f246ce9590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41228f77f35bc0ff7d803ebee33fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812867f5af2680b9557f70d04efd4001138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76660b877201cc3d1b8632c7e5b4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b38c2c23274e475cf572be85cf4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca823f20d5a0e807a921d4f3010478b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121daf1592c26004102d115c910f7db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf6481047e85d658d81ee19085c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97411da1fcd27ad6bed260a9760d37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313eaad375d334e7c7c7e60b0f5b4a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e97f9f69df6aba3ac156bb73e6167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb914277b5f8b2ad2b9523d76137e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5998a6071ed43ac6c404e121148b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3d0fec00239ac641f1aef5e94c95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922363168918bcad35fe9cc705b9fe1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c825cc51f2210803d7ee44acd5f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514748c47188e753eafc16198f8d329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a010f032b3f76ae18441d1b97a74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8e2c2f126f60da7774b18218eea1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4a0fed6000e3fed2c24c400e004a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ddf56f8c86d6a3bb1ca5422db71a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e139f040ffa69325f541c58759753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e1e87afa6ed1cdbd18e56e97f057158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9ddc244085b801acc271613ce663f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056368341e323d3bb5c075f54cc7aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7776195e37cfaa78d30f40dd436a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b6ad84ad2bb76d2456a75746f2c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961b31ba2287015c3bfc81702ba00c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264813ec08c67beaf0701a6eed27e18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f22bb577c0786784afa681eb3b24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b6e237a3e12a7ba08d2159e0e74fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76c13631deb83b1a7ae4a27d4333f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa6e0fc1c2bf66eda2c4375811c67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089aa692b797e077f2c6ba561a9d58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eb5c8f374f479e7a5a4edeeaa9e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572970d2825544dd533630858778ec3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe2973fe2bbc517d36a67e3b41f29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66132447b20818a7cb547c2899536f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632f50ae13d91b0a506302fd783c5d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>